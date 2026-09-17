--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2514559-1351-4609-9bbf-a1ef8a8f5a42" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79792995-482a-4111-b07d-bbe93753cfb5" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c315da81-80c3-49f1-bc39-3a4ab1ec843a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d4c4832-cb47-47d8-a7d0-21b29b02f371" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9efa95e-1ed7-4475-9e07-2f2cdfce1c9f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dc8b88d-ea36-4d4b-b3f6-68b389738c3e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7cb0260-f2ad-4cfb-a592-066c4d5fa977" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26f8cce8-5429-4bce-906e-3cfb677a4f16" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b13c53ac-f830-4c14-a736-499e9ffd92f6" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0af48058-6bd8-40a8-a634-bf6f6e77813f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e664886-a952-417c-8fd4-1dc4fe0f668e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2412c238-0fac-4abd-bbd8-633ae320bd31" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b938414-ba3b-470c-aad4-90759eac537a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd19fa69-4aee-4d90-a715-5ed3dfd4d857" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ffd44a2-de36-4811-bb45-f2278350b880" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/615e182b-0140-4b28-8dc1-f6750e8b5405" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee740710-bbc5-4c74-8a3f-d46dc2b09c8b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53e17791-0f6e-481b-879c-af4605237e7a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18cd3cfc-fb6b-4198-b56a-b49ec58fda0f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8108cf69-889e-424b-8682-9a0c15b0aaad" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf89cf20-30df-4395-bc58-7c2484d28a61" TargetMode="External" Id="rId21" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2514559-1351-4609-9bbf-a1ef8a8f5a42" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79792995-482a-4111-b07d-bbe93753cfb5" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c315da81-80c3-49f1-bc39-3a4ab1ec843a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d4c4832-cb47-47d8-a7d0-21b29b02f371" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9efa95e-1ed7-4475-9e07-2f2cdfce1c9f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dc8b88d-ea36-4d4b-b3f6-68b389738c3e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7cb0260-f2ad-4cfb-a592-066c4d5fa977" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26f8cce8-5429-4bce-906e-3cfb677a4f16" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b13c53ac-f830-4c14-a736-499e9ffd92f6" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0af48058-6bd8-40a8-a634-bf6f6e77813f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e664886-a952-417c-8fd4-1dc4fe0f668e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69075391-74ab-4f77-b2cd-6e93e56a0b50" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a51d9584-9fa0-433a-b60f-e861c5408fcf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2412c238-0fac-4abd-bbd8-633ae320bd31" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b938414-ba3b-470c-aad4-90759eac537a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd19fa69-4aee-4d90-a715-5ed3dfd4d857" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ffd44a2-de36-4811-bb45-f2278350b880" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/615e182b-0140-4b28-8dc1-f6750e8b5405" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee740710-bbc5-4c74-8a3f-d46dc2b09c8b" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53e17791-0f6e-481b-879c-af4605237e7a" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18cd3cfc-fb6b-4198-b56a-b49ec58fda0f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8108cf69-889e-424b-8682-9a0c15b0aaad" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf89cf20-30df-4395-bc58-7c2484d28a61" TargetMode="External" Id="rId23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U22"/>
+  <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2543010693</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>28.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e2514559-1351-4609-9bbf-a1ef8a8f5a42</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А51-649/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>15.01.2026</t>
@@ -1141,51 +1141,51 @@
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Московского округа</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Краснова С. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6dc8b88d-ea36-4d4b-b3f6-68b389738c3e</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А51-8465/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>20.05.2025</t>
@@ -1438,51 +1438,51 @@
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Власенко Т. Б.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении в реестре.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b13c53ac-f830-4c14-a736-499e9ffd92f6</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А51-18096/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>11.09.2024</t>
@@ -1533,51 +1533,51 @@
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Власенко Т. Б.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>17102147.13</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков с Боновой Евгении Валерьевны в пользу ООО «АТР-Строй»</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0af48058-6bd8-40a8-a634-bf6f6e77813f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>А51-1971/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>31.01.2024</t>
@@ -1650,1054 +1650,1234 @@
           <t>Оспаривание решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
           <t>08.02.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6e664886-a952-417c-8fd4-1dc4fe0f668e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-68837/2018</t>
+          <t>А51-12458/2020</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>05.04.2018</t>
+          <t>05.08.2020</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКОПТСНАБ"</t>
+          <t>ООО "ТЕХСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2536238337</t>
+          <t>2540228589</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО "ИНФОРС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>2536272994</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ярмухаметов Р. Ш.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>12.07.2018</t>
+          <t>21.01.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2412c238-0fac-4abd-bbd8-633ae320bd31</t>
+          <t>https://kad.arbitr.ru/Card/69075391-74ab-4f77-b2cd-6e93e56a0b50</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-111682/2017</t>
+          <t>А51-5357/2020</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>31.03.2020</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСТРА ИНЖИНИРИНГ КОМПАНИ"</t>
+          <t>ООО "КЕМЕР"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2537117230</t>
+          <t>2543082592</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>ООО "МП-СТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>2536281621</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кучинский Д. Н.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>26.11.2021</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b938414-ba3b-470c-aad4-90759eac537a</t>
+          <t>https://kad.arbitr.ru/Card/a51d9584-9fa0-433a-b60f-e861c5408fcf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-221663/2017</t>
+          <t>А40-68837/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>23.11.2017</t>
+          <t>05.04.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕСТИНВЕСТ"</t>
+          <t>ООО "ВОСТОКОПТСНАБ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2536272352</t>
+          <t>2536238337</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>12.07.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd19fa69-4aee-4d90-a715-5ed3dfd4d857</t>
+          <t>https://kad.arbitr.ru/Card/2412c238-0fac-4abd-bbd8-633ae320bd31</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А08-9917/2017</t>
+          <t>А56-111682/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПСТРОЙ"</t>
+          <t>ООО "АСТРА ИНЖИНИРИНГ КОМПАНИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2524004983</t>
+          <t>2537117230</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Мирошникова Ю. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>3000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>27.01.2018</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ffd44a2-de36-4811-bb45-f2278350b880</t>
+          <t>https://kad.arbitr.ru/Card/4b938414-ba3b-470c-aad4-90759eac537a</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А50-31654/2017</t>
+          <t>А40-221663/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>23.11.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЛЬИНВЕСТСТРОЙ ГРУПП"</t>
+          <t>ООО "ВЕСТИНВЕСТ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2537091768</t>
+          <t>2536272352</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 500 000 рублей при переходе в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/615e182b-0140-4b28-8dc1-f6750e8b5405</t>
+          <t>https://kad.arbitr.ru/Card/bd19fa69-4aee-4d90-a715-5ed3dfd4d857</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-167822/2017</t>
+          <t>А08-9917/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО ВладСтройИнвест</t>
+          <t>ООО "КАПСТРОЙ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2524004983</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>НП Саморегулируемая организация "Межрегиональная гильдия строителей"</t>
-[...2 lines deleted...]
-      <c r="L18" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Мирошникова Ю. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>300000</v>
+        <v>3000000</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>300000</v>
+        <v>3000000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>11.04.2018</t>
+          <t>27.01.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee740710-bbc5-4c74-8a3f-d46dc2b09c8b</t>
+          <t>https://kad.arbitr.ru/Card/4ffd44a2-de36-4811-bb45-f2278350b880</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-127555/2017</t>
+          <t>А50-31654/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>АО "ГОРНОРУДНАЯ КОМПАНИЯ "АИР"</t>
+          <t>ООО "ДАЛЬИНВЕСТСТРОЙ ГРУПП"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2517005270</t>
+          <t>2537091768</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7725256274</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, возникших из-за неперечисления ответчиком взноса в компфонд при переходе в СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 500 000 рублей при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>19.08.2017</t>
+          <t>18.01.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53e17791-0f6e-481b-879c-af4605237e7a</t>
+          <t>https://kad.arbitr.ru/Card/615e182b-0140-4b28-8dc1-f6750e8b5405</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-19076/2017</t>
+          <t>А40-167822/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТ-ДВ"</t>
+          <t>ООО ВладСтройИнвест</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>2723148845</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП Саморегулируемая организация "Межрегиональная гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд при смене СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>11.04.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18cd3cfc-fb6b-4198-b56a-b49ec58fda0f</t>
+          <t>https://kad.arbitr.ru/Card/ee740710-bbc5-4c74-8a3f-d46dc2b09c8b</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А51-6079/2017</t>
+          <t>А40-127555/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремонт-ДВ"</t>
+          <t>АО "ГОРНОРУДНАЯ КОМПАНИЯ "АИР"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2723148845</t>
+          <t>2517005270</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7725256274</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Хижинский А. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд и взыскание убытков</t>
+          <t>Взыскание убытков, возникших из-за неперечисления ответчиком взноса в компфонд при переходе в СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>19.08.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8108cf69-889e-424b-8682-9a0c15b0aaad</t>
+          <t>https://kad.arbitr.ru/Card/53e17791-0f6e-481b-879c-af4605237e7a</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
+          <t>А56-19076/2017</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2017</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТ-ДВ"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>2723148845</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>4703470720</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд при смене СРО</t>
+        </is>
+      </c>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2017</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18cd3cfc-fb6b-4198-b56a-b49ec58fda0f</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А51-6079/2017</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ремонт-ДВ"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>2723148845</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>4703470720</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Хижинский А. А.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R23" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2017</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8108cf69-889e-424b-8682-9a0c15b0aaad</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
           <t>А51-32526/2012</t>
         </is>
       </c>
-      <c r="C22" s="2" t="inlineStr">
+      <c r="C24" s="2" t="inlineStr">
         <is>
           <t>19.12.2012</t>
         </is>
       </c>
-      <c r="D22" s="2" t="inlineStr">
+      <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E22" s="2" t="inlineStr">
+      <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F22" s="2" t="inlineStr">
+      <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G22" s="2" t="inlineStr">
+      <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H22" s="2" t="inlineStr">
+      <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство Саморегулируемая организация Альянс строителей Приморья</t>
         </is>
       </c>
-      <c r="I22" s="2" t="inlineStr">
+      <c r="I24" s="2" t="inlineStr">
         <is>
           <t>2537056040</t>
         </is>
       </c>
-      <c r="J22" s="2" t="inlineStr">
+      <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K22" s="2" t="inlineStr">
+      <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО Дальневосточные коммунальные системы</t>
         </is>
       </c>
-      <c r="L22" s="2" t="inlineStr">
+      <c r="L24" s="2" t="inlineStr">
         <is>
           <t>2537056040</t>
         </is>
       </c>
-      <c r="M22" s="2" t="inlineStr">
+      <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
-      <c r="N22" s="2" t="inlineStr">
+      <c r="N24" s="2" t="inlineStr">
         <is>
           <t>Хижинский А. А.</t>
         </is>
       </c>
-      <c r="O22" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q22" s="2" t="inlineStr">
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
-      <c r="R22" s="2" t="inlineStr"/>
-      <c r="S22" s="2" t="inlineStr">
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
         <is>
           <t>19.02.2013</t>
         </is>
       </c>
-      <c r="T22" s="2" t="inlineStr">
+      <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U22" s="3" t="inlineStr">
+      <c r="U24" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cf89cf20-30df-4395-bc58-7c2484d28a61</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>