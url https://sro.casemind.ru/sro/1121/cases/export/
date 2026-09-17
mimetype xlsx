--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db413704-3f4c-4fce-bc18-37882689c3d1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e783878-4ef0-422b-b8fc-1d162471ff39" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c37988b-702a-494d-a035-ee0518ce6d1d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5b1e65-dd69-4d45-9ac3-a2d6f0ee1a9f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa8285af-e5fc-4fd4-b865-8754038cc4d0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/453e5a44-081a-446f-8d7d-2c16d2ce1e8c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf277c58-67de-4048-a64f-6cc91553925b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce87b357-6656-4a0e-89aa-85a66b59ed20" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9794d4d-e378-4438-a6ed-f9371a02fa82" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3528a710-7606-4d59-ac71-2a4311931161" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ae24b15-c30a-437a-bfd9-7c897ee78d59" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff56df8f-9384-4abf-b45c-cf03b3d56fe8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c69b8e1-84db-48d8-a441-1a6bddc57d8e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bc40bfb-a201-476c-b8ef-07ab660fe696" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff38631d-0961-478b-b2bc-8f8a9a9f09f6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26f49bd8-201b-43ec-a06a-de7225635a43" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbd97b14-af50-4945-b9fb-4cf8e7c813c9" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b07e604-5f20-4f29-8a90-80ac918e7623" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c15e4bfb-a2b1-4bce-8838-a4daafc5f444" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9feb843-5750-4ed4-97a4-a58d9617f50d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08464e51-c8a2-424b-9a9c-b2d34faedf86" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a164a8d7-0a7b-4709-8b52-e5aba51a1d43" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/937117cc-d45b-42d3-8b2d-3b0ec500daa1" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a502f9a4-63eb-4d84-b6f4-2a75b068d260" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49ecdeb9-d97a-4ce1-98d5-178c8ce1e748" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/985d1c3f-3aec-4692-94e0-8fe4a4074276" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c887604d-c1d9-4dff-a864-8e424e89b26a" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e38e7216-1bb1-4787-ac8f-5ba24fca951b" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6932da4a-2543-4f24-b9c8-e7ee733fec27" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/daf06650-e0cd-4101-9c79-adcaf9f4ed37" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0aa8b261-f4e0-4d03-b00f-33491614e9fd" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6547f008-e2b5-407a-b152-4029bc98d3c1" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/603d9efb-c83e-4a8a-b7e0-9da41325e2d4" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3150664-1feb-4baa-8762-0ec333ee8a8d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd97bdb6-b9c4-4e27-96f9-73421e4ea2a6" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e699f990-c6b7-42ed-a272-617a196312e7" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a5379bf-eadd-4250-8cdd-2f2e60a2c7a7" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adc0768b-dabc-42d0-93fe-23e8086cfffb" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0b1cbd1-8d04-4524-8496-add8cc7aa426" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e353189-9bad-4fe1-833b-4e8a5d01d9e2" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/620f8a7e-8506-421d-94f3-82b3a3b605dd" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fc436d1-d61a-4c66-b3d9-9f57eb1c991b" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75180b0c-4376-40bd-81fa-ef4fa778d2d9" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b9468ae-e6cd-43c8-b9ba-d90dcb97b2e7" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46782072-e9d4-4873-8ba9-d7bd6db3c232" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b5f0306-2e72-4348-8c4f-2be0c3fe9b48" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e83b2b9c-9c45-48de-be56-9992fc8432b4" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6ce4d9b-9f15-4b32-968d-198b04244259" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb2e6d08-9a14-4575-bdd8-b1e631c2ffe8" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61ee4c3f-9054-4121-980a-d7bb00e86f2b" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dff6abeb-cf3c-4fe2-86a4-d735941919e6" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a894d004-76d4-453b-b176-c669fa80b941" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f1dc2cf-8b49-495f-a8e4-b1060d20dff7" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7db0196-16f8-4d16-b16d-daaa024d29e2" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69f2471c-024d-4c6e-b739-0babc4acf91f" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b9131d2-a9af-4ba1-979a-4c3558968961" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c566dc2-2b22-4b6b-a69e-57306a465517" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35437f20-7d47-463e-9e79-06c470ae82dd" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/107de1e8-ff4e-4dd9-a2f2-673c4ee00827" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dec7272-f8ef-40eb-bdd3-f44311347c7d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/798d55f4-c892-402a-a1b6-3586188fe387" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab76ad54-52d1-4ec6-b23f-ef9be2ce6739" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab28d10d-2faa-4e89-b2ca-9e0394d08db6" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d936670e-3c72-47e0-8945-980d0554de3c" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dc0a9e2-ff0b-4263-9aa9-0c8ab5be4495" TargetMode="External" Id="rId67" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08d67ba5-d0fb-459e-9aaa-63797a502765" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/245b7fee-c0d7-483f-af47-4f27e16e1301" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ff53de-5790-4c1b-89c8-40fb99d28373" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db413704-3f4c-4fce-bc18-37882689c3d1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e783878-4ef0-422b-b8fc-1d162471ff39" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c37988b-702a-494d-a035-ee0518ce6d1d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5b1e65-dd69-4d45-9ac3-a2d6f0ee1a9f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e79f732-92fc-414b-89a2-1d6c1cb096d7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa8285af-e5fc-4fd4-b865-8754038cc4d0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/453e5a44-081a-446f-8d7d-2c16d2ce1e8c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf277c58-67de-4048-a64f-6cc91553925b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce87b357-6656-4a0e-89aa-85a66b59ed20" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9794d4d-e378-4438-a6ed-f9371a02fa82" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3528a710-7606-4d59-ac71-2a4311931161" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ae24b15-c30a-437a-bfd9-7c897ee78d59" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff56df8f-9384-4abf-b45c-cf03b3d56fe8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c69b8e1-84db-48d8-a441-1a6bddc57d8e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bc40bfb-a201-476c-b8ef-07ab660fe696" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff38631d-0961-478b-b2bc-8f8a9a9f09f6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26f49bd8-201b-43ec-a06a-de7225635a43" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbd97b14-af50-4945-b9fb-4cf8e7c813c9" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b07e604-5f20-4f29-8a90-80ac918e7623" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c15e4bfb-a2b1-4bce-8838-a4daafc5f444" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9feb843-5750-4ed4-97a4-a58d9617f50d" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08464e51-c8a2-424b-9a9c-b2d34faedf86" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a164a8d7-0a7b-4709-8b52-e5aba51a1d43" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/937117cc-d45b-42d3-8b2d-3b0ec500daa1" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a502f9a4-63eb-4d84-b6f4-2a75b068d260" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49ecdeb9-d97a-4ce1-98d5-178c8ce1e748" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/985d1c3f-3aec-4692-94e0-8fe4a4074276" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c887604d-c1d9-4dff-a864-8e424e89b26a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e38e7216-1bb1-4787-ac8f-5ba24fca951b" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6932da4a-2543-4f24-b9c8-e7ee733fec27" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/daf06650-e0cd-4101-9c79-adcaf9f4ed37" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0aa8b261-f4e0-4d03-b00f-33491614e9fd" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6547f008-e2b5-407a-b152-4029bc98d3c1" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/603d9efb-c83e-4a8a-b7e0-9da41325e2d4" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3150664-1feb-4baa-8762-0ec333ee8a8d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd97bdb6-b9c4-4e27-96f9-73421e4ea2a6" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e699f990-c6b7-42ed-a272-617a196312e7" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adc0768b-dabc-42d0-93fe-23e8086cfffb" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a5379bf-eadd-4250-8cdd-2f2e60a2c7a7" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0b1cbd1-8d04-4524-8496-add8cc7aa426" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e353189-9bad-4fe1-833b-4e8a5d01d9e2" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/620f8a7e-8506-421d-94f3-82b3a3b605dd" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fc436d1-d61a-4c66-b3d9-9f57eb1c991b" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75180b0c-4376-40bd-81fa-ef4fa778d2d9" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b9468ae-e6cd-43c8-b9ba-d90dcb97b2e7" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46782072-e9d4-4873-8ba9-d7bd6db3c232" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b5f0306-2e72-4348-8c4f-2be0c3fe9b48" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e83b2b9c-9c45-48de-be56-9992fc8432b4" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6ce4d9b-9f15-4b32-968d-198b04244259" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb2e6d08-9a14-4575-bdd8-b1e631c2ffe8" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61ee4c3f-9054-4121-980a-d7bb00e86f2b" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dff6abeb-cf3c-4fe2-86a4-d735941919e6" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a894d004-76d4-453b-b176-c669fa80b941" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f1dc2cf-8b49-495f-a8e4-b1060d20dff7" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7db0196-16f8-4d16-b16d-daaa024d29e2" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69f2471c-024d-4c6e-b739-0babc4acf91f" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b9131d2-a9af-4ba1-979a-4c3558968961" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c566dc2-2b22-4b6b-a69e-57306a465517" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35437f20-7d47-463e-9e79-06c470ae82dd" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/107de1e8-ff4e-4dd9-a2f2-673c4ee00827" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dec7272-f8ef-40eb-bdd3-f44311347c7d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/798d55f4-c892-402a-a1b6-3586188fe387" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66b7bece-382d-494d-b093-83f79a7dba3d" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab76ad54-52d1-4ec6-b23f-ef9be2ce6739" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab28d10d-2faa-4e89-b2ca-9e0394d08db6" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d936670e-3c72-47e0-8945-980d0554de3c" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dc0a9e2-ff0b-4263-9aa9-0c8ab5be4495" TargetMode="External" Id="rId72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U68"/>
+  <dimension ref="A1:U73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,6718 +589,7167 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А33-17881/2026</t>
+          <t>А40-243999/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "НОРИЛЬСКГАЗПРОМ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2457002628</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N2" s="2" t="inlineStr"/>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db413704-3f4c-4fce-bc18-37882689c3d1</t>
+          <t>https://kad.arbitr.ru/Card/08d67ba5-d0fb-459e-9aaa-63797a502765</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А33-17546/2026</t>
+          <t>А40-220405/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>08.06.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>АО "НОРИЛЬСКГАЗПРОМ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2457002628</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Батухтина П. С.</t>
+          <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e783878-4ef0-422b-b8fc-1d162471ff39</t>
+          <t>https://kad.arbitr.ru/Card/245b7fee-c0d7-483f-af47-4f27e16e1301</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А33-36970/2025</t>
+          <t>А40-201281/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АО "КРАСНОЯРСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2460066205</t>
+          <t>2465117887</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Горбатова А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Козленкова О. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c37988b-702a-494d-a035-ee0518ce6d1d</t>
+          <t>https://kad.arbitr.ru/Card/39ff53de-5790-4c1b-89c8-40fb99d28373</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А45-44804/2025</t>
+          <t>А33-17881/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>10.12.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ГКУ НСО "УКС"</t>
+          <t>АО "НОРИЛЬСКГАЗПРОМ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>2457002628</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВАТЕК"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2463119663</t>
+          <t>2465117887</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr"/>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc5b1e65-dd69-4d45-9ac3-a2d6f0ee1a9f</t>
+          <t>https://kad.arbitr.ru/Card/db413704-3f4c-4fce-bc18-37882689c3d1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А45-18385/2024</t>
+          <t>А33-17546/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>29.05.2024</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "НОРИЛЬСКГАЗПРОМ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>2457002628</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2465117887</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Батухтина П. С.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa8285af-e5fc-4fd4-b865-8754038cc4d0</t>
+          <t>https://kad.arbitr.ru/Card/1e783878-4ef0-422b-b8fc-1d162471ff39</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А33-1248/2024</t>
+          <t>А33-36970/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>17.01.2024</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>2455033268</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АО "КРАСНОЯРСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>2460066205</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Ринчино Б. В.</t>
+          <t>Горбатова А. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>6000000</v>
+        <v>375565.27</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взносов в КФ новой СРО в связи с изменением места нахождения истца</t>
+          <t>Солидарное взыскание убытков</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.10.2024</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/453e5a44-081a-446f-8d7d-2c16d2ce1e8c</t>
+          <t>https://kad.arbitr.ru/Card/6c37988b-702a-494d-a035-ee0518ce6d1d</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А33-30732/2023</t>
+          <t>А45-44804/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>25.10.2023</t>
+          <t>10.12.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ НА ТЕРРИТОРИИ КРАСНОЯРСКОГО КРАЯ</t>
+          <t>ГКУ НСО "УКС"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2466266666</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "НОВАТЕК"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>2463119663</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Сергеева А. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по взносам на капитальный ремонт и пени за период 09.2020-08.2023</t>
+          <t>Устранение недостатков в выполненных работах</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>07.11.2023</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf277c58-67de-4048-a64f-6cc91553925b</t>
+          <t>https://kad.arbitr.ru/Card/dc5b1e65-dd69-4d45-9ac3-a2d6f0ee1a9f</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А33-6861/2022</t>
+          <t>А33-7009/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>22.03.2022</t>
+          <t>14.03.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИТС"</t>
+          <t>ФГУП "ГЛАВНОЕ ВОЕННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 4"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2465218282</t>
+          <t>2315078029</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ЕРСМ СИБИРИ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>2463242025</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Командирова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Токмаков Г. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>19.10.2022</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce87b357-6656-4a0e-89aa-85a66b59ed20</t>
+          <t>https://kad.arbitr.ru/Card/1e79f732-92fc-414b-89a2-1d6c1cb096d7</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А33-24533/2021</t>
+          <t>А45-18385/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>21.09.2021</t>
+          <t>29.05.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>город Минусинск в лице администрации города Минусинска</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2455010630</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройМастер"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2465219374</t>
+          <t>2465117887</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Горбатова А. А.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>2000000</v>
+        <v>863472.3100000001</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>2000000</v>
+        <v>575921.26</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Регресс за выплату компенсации вреда здоровью при обрушении моста в ходе капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капстроительства</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>18.05.2022</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9794d4d-e378-4438-a6ed-f9371a02fa82</t>
+          <t>https://kad.arbitr.ru/Card/aa8285af-e5fc-4fd4-b865-8754038cc4d0</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А33-19110/2021</t>
+          <t>А33-1248/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>27.07.2021</t>
+          <t>17.01.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>город Минусинск в лице администрации города Минусинска</t>
+          <t>ООО "ЦЕНТР СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>2455010630</t>
+          <t>2455033268</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройМастер"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2465219374</t>
+          <t>2465117887</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Нечаева И. С.</t>
+          <t>Ринчино Б. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>2000000</v>
+        <v>6000000</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса из-за повреждения сооружения</t>
+          <t>Перечисление взносов в КФ новой СРО в связи с изменением места нахождения истца</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>30.10.2021</t>
+          <t>19.10.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3528a710-7606-4d59-ac71-2a4311931161</t>
+          <t>https://kad.arbitr.ru/Card/453e5a44-081a-446f-8d7d-2c16d2ce1e8c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А33-29723/2019</t>
+          <t>А33-30732/2023</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>26.09.2019</t>
+          <t>25.10.2023</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Администрация города Минусинска</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ НА ТЕРРИТОРИИ КРАСНОЯРСКОГО КРАЯ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2455010630</t>
+          <t>2466266666</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройМастер"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2465219374</t>
+          <t>2465117887</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Мальцева А. Н.</t>
+          <t>Сергеева А. Ю.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>4000000</v>
+        <v>56603.94</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>4000000</v>
+        <v>56603.94</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков, выплаченных пострадавшим при обрушении моста</t>
+          <t>Задолженность по взносам на капитальный ремонт и пени за период 09.2020-08.2023</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>01.04.2021</t>
+          <t>07.11.2023</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ae24b15-c30a-437a-bfd9-7c897ee78d59</t>
+          <t>https://kad.arbitr.ru/Card/cf277c58-67de-4048-a64f-6cc91553925b</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-105397/2018</t>
+          <t>А33-6861/2022</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>21.08.2018</t>
+          <t>22.03.2022</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕКОНСТРУКЦИЯ"</t>
+          <t>ООО "ИТС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2460237980</t>
+          <t>2465218282</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Союз организаций строительнй отрасли "Строительный ресурс"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>2465117887</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Пивцаев Е. И.</t>
-[...3 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+          <t>Командирова А. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>1500000</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Возврат средств взноса в компенсационный фонд саморегулируемой организации</t>
+          <t>Признание права на взнос в компфонд в порядке универсального правопреемства при реорганизации</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>05.12.2019</t>
+          <t>19.10.2022</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff56df8f-9384-4abf-b45c-cf03b3d56fe8</t>
+          <t>https://kad.arbitr.ru/Card/ce87b357-6656-4a0e-89aa-85a66b59ed20</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-150651/2018</t>
+          <t>А33-24533/2021</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>02.07.2018</t>
+          <t>21.09.2021</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "МОСТООТРЯД №7"</t>
+          <t>город Минусинск в лице администрации города Минусинска</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2466161350</t>
+          <t>2455010630</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>ООО "СтройМастер"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>2465219374</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Горбатова А. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Регресс за выплату компенсации вреда здоровью при обрушении моста в ходе капитального ремонта</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>09.10.2018</t>
+          <t>18.05.2022</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c69b8e1-84db-48d8-a441-1a6bddc57d8e</t>
+          <t>https://kad.arbitr.ru/Card/f9794d4d-e378-4438-a6ed-f9371a02fa82</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-89102/2018</t>
+          <t>А33-19110/2021</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>27.07.2021</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИННОВАЦИЯ"</t>
+          <t>город Минусинск в лице администрации города Минусинска</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2460089964</t>
+          <t>2455010630</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "СтройМастер"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>2465219374</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Нечаева И. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>450000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 450 000 руб. компенсационного фонда при переходе в другую СРО</t>
+          <t>Взыскание убытков в порядке регресса из-за повреждения сооружения</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>08.06.2018</t>
+          <t>30.10.2021</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bc40bfb-a201-476c-b8ef-07ab660fe696</t>
+          <t>https://kad.arbitr.ru/Card/3528a710-7606-4d59-ac71-2a4311931161</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-48750/2018</t>
+          <t>А33-29723/2019</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>26.09.2019</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЕВРО ДОМ"</t>
+          <t>Администрация города Минусинска</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2465132469</t>
+          <t>2455010630</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СтройМастер"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>2465219374</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Мальцева А. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>300000</v>
+        <v>4000000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>300000</v>
+        <v>4000000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Регрессное требование о возмещении убытков, выплаченных пострадавшим при обрушении моста</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>26.09.2018</t>
+          <t>01.04.2021</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff38631d-0961-478b-b2bc-8f8a9a9f09f6</t>
+          <t>https://kad.arbitr.ru/Card/3ae24b15-c30a-437a-bfd9-7c897ee78d59</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А33-2384/2018</t>
+          <t>А56-105397/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>21.08.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибэнергоцветмет"</t>
+          <t>ООО "РЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2460048372</t>
+          <t>2460237980</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Енисейский альянс строителей"</t>
+          <t>Союз организаций строительнй отрасли "Строительный ресурс"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Железняк Е. Г.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Пивцаев Е. И.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне уплаченного взноса в компенсационный фонд при переходе из другой СРО.</t>
+          <t>Возврат средств взноса в компенсационный фонд саморегулируемой организации</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>16.05.2018</t>
+          <t>05.12.2019</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26f49bd8-201b-43ec-a06a-de7225635a43</t>
+          <t>https://kad.arbitr.ru/Card/ff56df8f-9384-4abf-b45c-cf03b3d56fe8</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-8441/2018</t>
+          <t>А40-150651/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>02.07.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>СК АФИНА</t>
+          <t>ООО СК "МОСТООТРЯД №7"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2466161350</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>09.10.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fbd97b14-af50-4945-b9fb-4cf8e7c813c9</t>
+          <t>https://kad.arbitr.ru/Card/4c69b8e1-84db-48d8-a441-1a6bddc57d8e</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-4524/2018</t>
+          <t>А40-89102/2018</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРАСДОРУНИВЕРСАЛ"</t>
+          <t>ООО "СТРОЙИННОВАЦИЯ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2463203763</t>
+          <t>2460089964</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>500000</v>
+        <v>450000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>500000</v>
+        <v>450000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Обязание перечислить 450 000 руб. компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>23.02.2018</t>
+          <t>08.06.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b07e604-5f20-4f29-8a90-80ac918e7623</t>
+          <t>https://kad.arbitr.ru/Card/5bc40bfb-a201-476c-b8ef-07ab660fe696</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-3315/2018</t>
+          <t>А40-48750/2018</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ "ЯРКРАН"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЕВРО ДОМ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2465132469</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>15.11.2022</t>
+          <t>26.09.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c15e4bfb-a2b1-4bce-8838-a4daafc5f444</t>
+          <t>https://kad.arbitr.ru/Card/ff38631d-0961-478b-b2bc-8f8a9a9f09f6</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А33-33537/2017</t>
+          <t>А33-2384/2018</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>01.02.2018</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Краевой инжиниринговый центр"</t>
+          <t>ООО "Сибэнергоцветмет"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2466229470</t>
+          <t>2460048372</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация Саморегулируемая организация "Енисейский альянс строителей"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>2465117887</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>Железняк Е. Г.</t>
         </is>
       </c>
-      <c r="O21" s="2" t="inlineStr"/>
-      <c r="P21" s="2" t="inlineStr"/>
+      <c r="O21" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о наложении штрафа и предупреждения за неуплату взноса в КФ ОДО</t>
+          <t>Взыскание излишне уплаченного взноса в компенсационный фонд при переходе из другой СРО.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>29.04.2018</t>
+          <t>16.05.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9feb843-5750-4ed4-97a4-a58d9617f50d</t>
+          <t>https://kad.arbitr.ru/Card/26f49bd8-201b-43ec-a06a-de7225635a43</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-220751/2017</t>
+          <t>А40-8441/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>18.01.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХНИКС"</t>
+          <t>СК АФИНА</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2464211990</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>976551.59</v>
+        <v>1000000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в новую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>18.01.2019</t>
+          <t>10.04.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada</t>
+          <t>https://kad.arbitr.ru/Card/fbd97b14-af50-4945-b9fb-4cf8e7c813c9</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А41-86518/2017</t>
+          <t>А40-4524/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПромСтройРесурс"</t>
+          <t>ООО "КРАСДОРУНИВЕРСАЛ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2464231139</t>
+          <t>2463203763</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую организацию при смене членства</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>21.11.2018</t>
+          <t>23.02.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08464e51-c8a2-424b-9a9c-b2d34faedf86</t>
+          <t>https://kad.arbitr.ru/Card/3b07e604-5f20-4f29-8a90-80ac918e7623</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-193314/2017</t>
+          <t>А56-3315/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ОАО "ВОДСТРОЙ"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ "ЯРКРАН"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2465002653</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>31.01.2019</t>
+          <t>15.11.2022</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a164a8d7-0a7b-4709-8b52-e5aba51a1d43</t>
+          <t>https://kad.arbitr.ru/Card/c15e4bfb-a2b1-4bce-8838-a4daafc5f444</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-184525/2017</t>
+          <t>А33-33537/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО СВК</t>
+          <t>ООО "Краевой инжиниринговый центр"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2466229470</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>2465117887</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Железняк Е. Г.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО.</t>
+          <t>Оспаривание решения СРО о наложении штрафа и предупреждения за неуплату взноса в КФ ОДО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>25.02.2018</t>
+          <t>29.04.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/937117cc-d45b-42d3-8b2d-3b0ec500daa1</t>
+          <t>https://kad.arbitr.ru/Card/a9feb843-5750-4ed4-97a4-a58d9617f50d</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-183252/2017</t>
+          <t>А40-220751/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОКБ ЕНИСЕЙПРОМ"</t>
+          <t>ООО "СТРОЙТЕХНИКС"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2464225583</t>
+          <t>2464211990</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>500000</v>
+        <v>976551.59</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>18.01.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a502f9a4-63eb-4d84-b6f4-2a75b068d260</t>
+          <t>https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-168895/2017</t>
+          <t>А41-86518/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦ-ТЕПЛО СЕРВИС"</t>
+          <t>ООО "ПромСтройРесурс"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2459014393</t>
+          <t>2464231139</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую организацию при смене членства</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>09.12.2017</t>
+          <t>21.11.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49ecdeb9-d97a-4ce1-98d5-178c8ce1e748</t>
+          <t>https://kad.arbitr.ru/Card/08464e51-c8a2-424b-9a9c-b2d34faedf86</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А53-27265/2017</t>
+          <t>А40-193314/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦФУНДАМЕНТСТРОЙ"</t>
+          <t>ОАО "ВОДСТРОЙ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2464250607</t>
+          <t>2465002653</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Корниенко А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P28" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перевода средств компенсационного фонда СРО и признание бездействия незаконным</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>10.01.2018</t>
+          <t>31.01.2019</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/985d1c3f-3aec-4692-94e0-8fe4a4074276</t>
+          <t>https://kad.arbitr.ru/Card/a164a8d7-0a7b-4709-8b52-e5aba51a1d43</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-146948/2017</t>
+          <t>А40-184525/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>АО НАУЧНО-ВНЕДРЕНЧЕСКИЙ ИНЖЕНЕРНЫЙ ЦЕНТР "РАДИУС"</t>
+          <t>ООО СВК</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2463016890</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>258333.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>25.02.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c887604d-c1d9-4dff-a864-8e424e89b26a</t>
+          <t>https://kad.arbitr.ru/Card/937117cc-d45b-42d3-8b2d-3b0ec500daa1</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-138537/2017</t>
+          <t>А40-183252/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОБИЛЬНЫЕ ИСТОЧНИКИ ЭНЕРГИИ"</t>
+          <t>ООО "ОКБ ЕНИСЕЙПРОМ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>2454021478</t>
+          <t>2464225583</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене членства в саморегулируемой организации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e38e7216-1bb1-4787-ac8f-5ba24fca951b</t>
+          <t>https://kad.arbitr.ru/Card/a502f9a4-63eb-4d84-b6f4-2a75b068d260</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-135268/2017</t>
+          <t>А40-168895/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АФИНА"</t>
+          <t>ООО "СПЕЦ-ТЕПЛО СЕРВИС"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>2464240863</t>
+          <t>2459014393</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>09.12.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6932da4a-2543-4f24-b9c8-e7ee733fec27</t>
+          <t>https://kad.arbitr.ru/Card/49ecdeb9-d97a-4ce1-98d5-178c8ce1e748</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-108254/2017</t>
+          <t>А53-27265/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕР"</t>
+          <t>ООО "СПЕЦФУНДАМЕНТСТРОЙ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>2411021258</t>
+          <t>2464250607</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Корниенко А. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>560000</v>
+        <v>500000</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>531200</v>
+        <v>500000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
+          <t>Обязание перевода средств компенсационного фонда СРО и признание бездействия незаконным</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>10.01.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/daf06650-e0cd-4101-9c79-adcaf9f4ed37</t>
+          <t>https://kad.arbitr.ru/Card/985d1c3f-3aec-4692-94e0-8fe4a4074276</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А41-46227/2017</t>
+          <t>А40-146948/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕДКОН"</t>
+          <t>АО НАУЧНО-ВНЕДРЕНЧЕСКИЙ ИНЖЕНЕРНЫЙ ЦЕНТР "РАДИУС"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7710695906</t>
+          <t>2463016890</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Коваль А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>258333.3</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>258333.3</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить 3 000 000 руб. взноса в другой фонд.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>22.01.2018</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942</t>
+          <t>https://kad.arbitr.ru/Card/c887604d-c1d9-4dff-a864-8e424e89b26a</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-41664/2017</t>
+          <t>А40-138537/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕНИСЕЙРЕГИОН"</t>
+          <t>ООО "МОБИЛЬНЫЕ ИСТОЧНИКИ ЭНЕРГИИ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>2435006347</t>
+          <t>2454021478</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...3 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене членства в саморегулируемой организации</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0aa8b261-f4e0-4d03-b00f-33491614e9fd</t>
+          <t>https://kad.arbitr.ru/Card/e38e7216-1bb1-4787-ac8f-5ba24fca951b</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А56-37859/2017</t>
+          <t>А40-135268/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АФИНА"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2465265035</t>
+          <t>2464240863</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6547f008-e2b5-407a-b152-4029bc98d3c1</t>
+          <t>https://kad.arbitr.ru/Card/6932da4a-2543-4f24-b9c8-e7ee733fec27</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-36532/2017</t>
+          <t>А40-108254/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОКОМ-СК"</t>
+          <t>ООО "МАСТЕР"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2463226016</t>
+          <t>2411021258</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>200000</v>
+        <v>560000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>200000</v>
+        <v>531200</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 200 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/603d9efb-c83e-4a8a-b7e0-9da41325e2d4</t>
+          <t>https://kad.arbitr.ru/Card/daf06650-e0cd-4101-9c79-adcaf9f4ed37</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-92120/2017</t>
+          <t>А41-46227/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЭСТ-СТРОЙ"</t>
+          <t>ООО "МЕДКОН"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>1901118730</t>
+          <t>7710695906</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Коваль А. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Оспаривание исключения из СРО и требование перечислить 3 000 000 руб. взноса в другой фонд.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>22.01.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3150664-1feb-4baa-8762-0ec333ee8a8d</t>
+          <t>https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-33593/2017</t>
+          <t>А56-41664/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО МЕЖМУНИЦИПАЛЬНОЕ ХОЗЯЙСТВЕННОЕ ОБЩЕСТВО В ФОРМЕ "КООРДИНИРУЮЩИЙ ЦЕНТР УПРАВЛЕНИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА КЕЖЕМСКОГО РАЙОНА"</t>
+          <t>ООО "ЕНИСЕЙРЕГИОН"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2420008101</t>
+          <t>2435006347</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Признание бездействия незаконным и обязание перечислить 300 000 руб. взноса в фонд другой СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd97bdb6-b9c4-4e27-96f9-73421e4ea2a6</t>
+          <t>https://kad.arbitr.ru/Card/0aa8b261-f4e0-4d03-b00f-33491614e9fd</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-86032/2017</t>
+          <t>А56-37859/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО МОНТАЖНО-СТРОИТЕЛЬНАЯ ФИРМА "АВРОРА"</t>
+          <t>ООО "АРТСТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2452012742</t>
+          <t>2465265035</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e699f990-c6b7-42ed-a272-617a196312e7</t>
+          <t>https://kad.arbitr.ru/Card/6547f008-e2b5-407a-b152-4029bc98d3c1</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-84802/2017</t>
+          <t>А56-36532/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО Строители</t>
+          <t>ООО "ТЕПЛОКОМ-СК"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2463226016</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при смене членства</t>
+          <t>Взыскание 200 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a5379bf-eadd-4250-8cdd-2f2e60a2c7a7</t>
+          <t>https://kad.arbitr.ru/Card/603d9efb-c83e-4a8a-b7e0-9da41325e2d4</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-85500/2017</t>
+          <t>А40-92120/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЕГА"</t>
+          <t>ООО "БЭСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2465137731</t>
+          <t>1901118730</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/adc0768b-dabc-42d0-93fe-23e8086cfffb</t>
+          <t>https://kad.arbitr.ru/Card/a3150664-1feb-4baa-8762-0ec333ee8a8d</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-83871/2017</t>
+          <t>А56-33593/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЭТА"</t>
+          <t>ООО МЕЖМУНИЦИПАЛЬНОЕ ХОЗЯЙСТВЕННОЕ ОБЩЕСТВО В ФОРМЕ "КООРДИНИРУЮЩИЙ ЦЕНТР УПРАВЛЕНИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА КЕЖЕМСКОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>2466265648</t>
+          <t>2420008101</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Признание бездействия незаконным и обязание перечислить 300 000 руб. взноса в фонд другой СРО</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0b1cbd1-8d04-4524-8496-add8cc7aa426</t>
+          <t>https://kad.arbitr.ru/Card/fd97bdb6-b9c4-4e27-96f9-73421e4ea2a6</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А56-30727/2017</t>
+          <t>А40-86032/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО " СОСНОВОБОРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО МОНТАЖНО-СТРОИТЕЛЬНАЯ ФИРМА "АВРОРА"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>2458012996</t>
+          <t>2452012742</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд новой СРО при переходе</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>22.12.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e353189-9bad-4fe1-833b-4e8a5d01d9e2</t>
+          <t>https://kad.arbitr.ru/Card/e699f990-c6b7-42ed-a272-617a196312e7</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А56-30228/2017</t>
+          <t>А40-85500/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО " КСК-ЭКСПЕРТ"</t>
+          <t>ООО "ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЕГА"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>2458011826</t>
+          <t>2465137731</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и обязание перечислить 300000 руб. взноса в новую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>02.12.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/620f8a7e-8506-421d-94f3-82b3a3b605dd</t>
+          <t>https://kad.arbitr.ru/Card/adc0768b-dabc-42d0-93fe-23e8086cfffb</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-79414/2017</t>
+          <t>А40-84802/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО СК СТРОЙ СЕРВИС</t>
+          <t>ООО Строители</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую организацию при смене членства</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при смене членства</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7fc436d1-d61a-4c66-b3d9-9f57eb1c991b</t>
+          <t>https://kad.arbitr.ru/Card/0a5379bf-eadd-4250-8cdd-2f2e60a2c7a7</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-28243/2017</t>
+          <t>А40-83871/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТКОМФОРТСТРОЙ"</t>
+          <t>ООО "НЭТА"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>2458012883</t>
+          <t>2466265648</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>600000</v>
+        <v>300000</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Признание исключения из СРО незаконным, перевод 500000 руб. взноса и взыскание 100000 руб. убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>18.04.2018</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75180b0c-4376-40bd-81fa-ef4fa778d2d9</t>
+          <t>https://kad.arbitr.ru/Card/e0b1cbd1-8d04-4524-8496-add8cc7aa426</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-74353/2017</t>
+          <t>А56-30727/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>24.04.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО Август</t>
+          <t>ООО " СОСНОВОБОРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2458012996</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд СРО при переходе истца в другую организацию.</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд новой СРО при переходе</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>22.12.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b9468ae-e6cd-43c8-b9ba-d90dcb97b2e7</t>
+          <t>https://kad.arbitr.ru/Card/2e353189-9bad-4fe1-833b-4e8a5d01d9e2</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-25640/2017</t>
+          <t>А56-30228/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>18.04.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ТРЕСТ №1"</t>
+          <t>ООО " КСК-ЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2461215650</t>
+          <t>2458011826</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. новому СРО</t>
+          <t>Признание недействительным исключения из СРО и обязание перечислить 300000 руб. взноса в новую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>06.05.2018</t>
+          <t>02.12.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46782072-e9d4-4873-8ba9-d7bd6db3c232</t>
+          <t>https://kad.arbitr.ru/Card/620f8a7e-8506-421d-94f3-82b3a3b605dd</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-25422/2017</t>
+          <t>А40-79414/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>17.04.2017</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖРЕГИОНСТРОЙ"</t>
+          <t>ООО СК СТРОЙ СЕРВИС</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>2465276439</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание исключить из членов СРО и перечислить 500 000 руб. взноса в компенсационный фонд новой СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую организацию при смене членства</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>26.07.2018</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b5f0306-2e72-4348-8c4f-2be0c3fe9b48</t>
+          <t>https://kad.arbitr.ru/Card/7fc436d1-d61a-4c66-b3d9-9f57eb1c991b</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А56-22648/2017</t>
+          <t>А56-28243/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБЭНЕРГОЦВЕТМЕТ"</t>
+          <t>ООО "ИНВЕСТКОМФОРТСТРОЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>2460048372</t>
+          <t>2458012883</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>300000</v>
+        <v>600000</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Требование о переводе взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание исключения из СРО незаконным, перевод 500000 руб. взноса и взыскание 100000 руб. убытков</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>29.12.2017</t>
+          <t>18.04.2018</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e83b2b9c-9c45-48de-be56-9992fc8432b4</t>
+          <t>https://kad.arbitr.ru/Card/75180b0c-4376-40bd-81fa-ef4fa778d2d9</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-56468/2017</t>
+          <t>А40-74353/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>24.04.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО СИБИРСКАЯ КОНСТРУКЦИЯ</t>
+          <t>ООО Август</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>"СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>02.09.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6ce4d9b-9f15-4b32-968d-198b04244259</t>
+          <t>https://kad.arbitr.ru/Card/7b9468ae-e6cd-43c8-b9ba-d90dcb97b2e7</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-55184/2017</t>
+          <t>А56-25640/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>18.04.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СВАРОГ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ТРЕСТ №1"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>2457079187</t>
+          <t>2461215650</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7717163636</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд новой СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. новому СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>06.05.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb2e6d08-9a14-4575-bdd8-b1e631c2ffe8</t>
+          <t>https://kad.arbitr.ru/Card/46782072-e9d4-4873-8ba9-d7bd6db3c232</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-53299/2017</t>
+          <t>А56-25422/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>17.04.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "Севепроектстрой"</t>
+          <t>ООО "МОНТАЖРЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2465276439</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>1004657.53</v>
+        <v>500000</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание исключить из членов СРО и перечислить 500 000 руб. взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>27.07.2018</t>
+          <t>26.07.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61ee4c3f-9054-4121-980a-d7bb00e86f2b</t>
+          <t>https://kad.arbitr.ru/Card/9b5f0306-2e72-4348-8c4f-2be0c3fe9b48</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-50415/2017</t>
+          <t>А56-22648/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>06.04.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮТА ПЛЮС"</t>
+          <t>ООО "СИБЭНЕРГОЦВЕТМЕТ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>2464042036</t>
+          <t>2460048372</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в размере 300 000 руб.</t>
+          <t>Требование о переводе взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>09.05.2018</t>
+          <t>29.12.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dff6abeb-cf3c-4fe2-86a4-d735941919e6</t>
+          <t>https://kad.arbitr.ru/Card/e83b2b9c-9c45-48de-be56-9992fc8432b4</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А56-17218/2017</t>
+          <t>А40-56468/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОСТОР"</t>
+          <t>ООО СИБИРСКАЯ КОНСТРУКЦИЯ</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>2462211200</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>"СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P55" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a894d004-76d4-453b-b176-c669fa80b941</t>
+          <t>https://kad.arbitr.ru/Card/e6ce4d9b-9f15-4b32-968d-198b04244259</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-45478/2017</t>
+          <t>А40-55184/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСПЕЦСТРОЙ"</t>
+          <t>ООО "СВАРОГ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>2463256451</t>
+          <t>2457079187</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7717163636</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f1dc2cf-8b49-495f-a8e4-b1060d20dff7</t>
+          <t>https://kad.arbitr.ru/Card/fb2e6d08-9a14-4575-bdd8-b1e631c2ffe8</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А56-13595/2017</t>
+          <t>А40-53299/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОБСЛУЖИВАНИЕ КОММУНАЛЬНОГО КОМПЛЕКСА"</t>
+          <t>ООО "Севепроектстрой"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>2408005552</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>300000</v>
+        <v>1004657.53</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>27.07.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7db0196-16f8-4d16-b16d-daaa024d29e2</t>
+          <t>https://kad.arbitr.ru/Card/61ee4c3f-9054-4121-980a-d7bb00e86f2b</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А56-13584/2017</t>
+          <t>А40-50415/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО ФИРМА "ГРАНВИ"</t>
+          <t>ООО "ЮТА ПЛЮС"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>2462033854</t>
+          <t>2464042036</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P58" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 руб. компенсационного фонда в новую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>16.12.2017</t>
+          <t>09.05.2018</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69f2471c-024d-4c6e-b739-0babc4acf91f</t>
+          <t>https://kad.arbitr.ru/Card/dff6abeb-cf3c-4fe2-86a4-d735941919e6</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-33990/2017</t>
+          <t>А56-17218/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛСТРОЙ"</t>
+          <t>ООО "ПРОСТОР"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>2443045519</t>
+          <t>2462211200</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b9131d2-a9af-4ba1-979a-4c3558968961</t>
+          <t>https://kad.arbitr.ru/Card/a894d004-76d4-453b-b176-c669fa80b941</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А56-9825/2017</t>
+          <t>А40-45478/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-10"</t>
+          <t>ООО "ЭНЕРГОСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>2461217383</t>
+          <t>2463256451</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию по закону № 191-ФЗ</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c566dc2-2b22-4b6b-a69e-57306a465517</t>
+          <t>https://kad.arbitr.ru/Card/2f1dc2cf-8b49-495f-a8e4-b1060d20dff7</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-29085/2017</t>
+          <t>А56-13595/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНГАРД"</t>
+          <t>ООО "ОБСЛУЖИВАНИЕ КОММУНАЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>2466140007</t>
+          <t>2408005552</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>НП саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>Саморегулируемая организация СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35437f20-7d47-463e-9e79-06c470ae82dd</t>
+          <t>https://kad.arbitr.ru/Card/e7db0196-16f8-4d16-b16d-daaa024d29e2</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-25629/2017</t>
+          <t>А56-13584/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>10.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО Сокол</t>
+          <t>ООО ФИРМА "ГРАНВИ"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2462033854</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>Ассоция строителей СРО РегионСтройОбединение</t>
-[...2 lines deleted...]
-      <c r="L62" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>7842290102</t>
+        </is>
+      </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Обязание ответчика перечислить 500 000 руб. компенсационного фонда в новую СРО</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>14.05.2017</t>
+          <t>16.12.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/107de1e8-ff4e-4dd9-a2f2-673c4ee00827</t>
+          <t>https://kad.arbitr.ru/Card/69f2471c-024d-4c6e-b739-0babc4acf91f</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-23029/2017</t>
+          <t>А40-33990/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРАСНОЯРСКЭНЕРГОМОНТАЖСЕРВИС"</t>
+          <t>ООО "ЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>2466164819</t>
+          <t>2443045519</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца по месту учета</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8dec7272-f8ef-40eb-bdd3-f44311347c7d</t>
+          <t>https://kad.arbitr.ru/Card/2b9131d2-a9af-4ba1-979a-4c3558968961</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А53-2383/2017</t>
+          <t>А56-9825/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-10"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>2465288924</t>
+          <t>2461217383</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию по закону № 191-ФЗ</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/798d55f4-c892-402a-a1b6-3586188fe387</t>
+          <t>https://kad.arbitr.ru/Card/2c566dc2-2b22-4b6b-a69e-57306a465517</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А33-2756/2015</t>
+          <t>А40-29085/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>16.02.2015</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ракурс"</t>
+          <t>ООО "АВАНГАРД"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>2461122886</t>
+          <t>2466140007</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>НП саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Шуваева Е. В.</t>
-[...3 lines deleted...]
-      <c r="P65" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в приеме в члены СРО и отказа в зачете ранее уплаченного взноса в компфонд</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>14.05.2015</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab76ad54-52d1-4ec6-b23f-ef9be2ce6739</t>
+          <t>https://kad.arbitr.ru/Card/35437f20-7d47-463e-9e79-06c470ae82dd</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А33-2006/2012</t>
+          <t>А40-25629/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>09.02.2012</t>
+          <t>10.02.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "А-2"</t>
+          <t>ООО Сокол</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>2463088214</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Енисейский альянс строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоция строителей СРО РегионСтройОбединение</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr"/>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Шуваева Е. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>326466</v>
-[...1 lines deleted...]
-      <c r="P66" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P66" s="2" t="n">
+        <v>326000</v>
+      </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в виде взноса в компенсационный фонд при выходе из СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>15.12.2012</t>
+          <t>14.05.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab28d10d-2faa-4e89-b2ca-9e0394d08db6</t>
+          <t>https://kad.arbitr.ru/Card/107de1e8-ff4e-4dd9-a2f2-673c4ee00827</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А33-12433/2011</t>
+          <t>А40-23029/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>29.07.2011</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО А-2</t>
+          <t>ООО "КРАСНОЯРСКЭНЕРГОМОНТАЖСЕРВИС"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>2463088214</t>
+          <t>2466164819</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Енисейский альянс строителей</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>2465117887</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Шевцова Т. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P67" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P67" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в виде уплаченного взноса в компенсационный фонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца по месту учета</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>08.08.2011</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d936670e-3c72-47e0-8945-980d0554de3c</t>
+          <t>https://kad.arbitr.ru/Card/8dec7272-f8ef-40eb-bdd3-f44311347c7d</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
+          <t>А53-2383/2017</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2017</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>2465288924</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P68" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q68" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R68" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
+        </is>
+      </c>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2017</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/798d55f4-c892-402a-a1b6-3586188fe387</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А50-26571/2016</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>11.11.2016</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Барс"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Объединение Строителей Топливно-Энергетического Комплекса"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr"/>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Истомина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2016</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/66b7bece-382d-494d-b093-83f79a7dba3d</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А33-2756/2015</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2015</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ракурс"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>2461122886</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЕНИСЕЙСКИЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>2465117887</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева Е. В.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание отказа в приеме в члены СРО и отказа в зачете ранее уплаченного взноса в компфонд</t>
+        </is>
+      </c>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2015</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab76ad54-52d1-4ec6-b23f-ef9be2ce6739</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А33-2006/2012</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2012</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "А-2"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>2463088214</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Енисейский альянс строителей"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>2465117887</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева Е. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="n">
+        <v>326466</v>
+      </c>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R71" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения в виде взноса в компенсационный фонд при выходе из СРО</t>
+        </is>
+      </c>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2012</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab28d10d-2faa-4e89-b2ca-9e0394d08db6</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А33-12433/2011</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2011</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО А-2</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>2463088214</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Енисейский альянс строителей</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>2465117887</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Шевцова Т. В.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в виде уплаченного взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2011</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d936670e-3c72-47e0-8945-980d0554de3c</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
           <t>А33-3933/2011</t>
         </is>
       </c>
-      <c r="C68" s="2" t="inlineStr">
+      <c r="C73" s="2" t="inlineStr">
         <is>
           <t>22.03.2011</t>
         </is>
       </c>
-      <c r="D68" s="2" t="inlineStr">
+      <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E68" s="2" t="inlineStr">
+      <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F68" s="2" t="inlineStr">
+      <c r="F73" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G68" s="2" t="inlineStr">
+      <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H68" s="2" t="inlineStr">
+      <c r="H73" s="2" t="inlineStr">
         <is>
           <t>ООО "Оскар"</t>
         </is>
       </c>
-      <c r="I68" s="2" t="inlineStr">
+      <c r="I73" s="2" t="inlineStr">
         <is>
           <t>2463061212</t>
         </is>
       </c>
-      <c r="J68" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K68" s="2" t="inlineStr">
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
         <is>
           <t>НП "Енисейский альянс строителей"</t>
         </is>
       </c>
-      <c r="L68" s="2" t="inlineStr"/>
-      <c r="M68" s="2" t="inlineStr">
+      <c r="L73" s="2" t="inlineStr"/>
+      <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
-      <c r="N68" s="2" t="inlineStr">
+      <c r="N73" s="2" t="inlineStr">
         <is>
           <t>Шуваева Е. В.</t>
         </is>
       </c>
-      <c r="O68" s="2" t="n">
+      <c r="O73" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P68" s="2" t="inlineStr"/>
-      <c r="Q68" s="2" t="inlineStr">
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R68" s="2" t="inlineStr">
+      <c r="R73" s="2" t="inlineStr">
         <is>
           <t>Возврат взноса в компенсационный фонд при выходе из СРО из-за изменения перечня видов работ</t>
         </is>
       </c>
-      <c r="S68" s="2" t="inlineStr">
+      <c r="S73" s="2" t="inlineStr">
         <is>
           <t>14.12.2011</t>
         </is>
       </c>
-      <c r="T68" s="2" t="inlineStr">
+      <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U68" s="3" t="inlineStr">
+      <c r="U73" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0dc0a9e2-ff0b-4263-9aa9-0c8ab5be4495</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -7332,44 +7781,49 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>