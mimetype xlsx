--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8f1a756-af72-444a-8f53-2a8bd72ef4cb" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8eb4eef3-c1d8-4fc5-ad39-3170662f3be1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9127035d-230f-4be8-947b-fb51bdb8edcc" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e580613e-6a25-4cad-8948-775ba53d82fe" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d60e1c6-a98e-4eb7-838e-1c64e728c861" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5f007d9-1586-4172-9822-c5d04965121f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c776d44-4cd2-4477-a15b-fdcdb47b26ef" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc063ac3-0b56-44ca-93f9-1ddb9b91a521" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cb8fce0-4795-42e7-81b4-6d0dadecfacb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5de3842-99e8-4649-8c96-1e5f72e0981e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3f57775-f533-4607-abfc-d86e38afbd88" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f69a99df-a92d-496c-83c3-55fc1902070d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11cc621e-316d-407c-bad0-e4bd849de80b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf8653af-dcdd-4782-8a09-2edf40b5c287" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0182d9b5-6d41-47d1-9e03-ee7bddd2d4f5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63fbdd5c-c512-4d49-8086-37dab2fd4079" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b86a4197-4759-4ac5-bda4-bf8189109cb3" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5d23f13-0770-4f0c-bc94-befa3c89e242" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d14213b4-2970-4da2-b451-cae16a3c1742" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d0a8fd4-3933-494f-8c29-d30d9b7a3d2e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f40db50f-a4a8-4483-8a6a-ca30309b2f54" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83fe42ac-3da7-4564-9401-4ce19e6234d3" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ee554a-5f7c-4866-9fd9-0ead9fa04874" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5358461e-1784-43ae-947f-fc24202f84ac" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaf0944e-933c-47c1-b892-dfadf0cb93ea" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35a0a7ff-0b5c-4592-bfa4-b2cc757961f7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1f9f857-3dcb-4fb5-b5ee-fc7f86d5259e" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8427310-9a69-4e70-b138-1dc4bf7ab4a2" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3814f2a4-9391-4330-9221-e075ed384e1f" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43bf571e-d25a-4a29-a19f-abfe1da3afe0" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dcebef9-4dd4-4fe5-83df-bc730bf42137" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5154f03d-33b8-4850-9f43-5127af366b00" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da79c869-ffcb-4b65-a25e-c13ade5ffade" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d59ef0e-8d2a-4dbb-a357-3a793c8c520c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ef88f15-40dd-4698-9b89-e466109a72d3" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/834af652-23c6-46bf-98e7-89a9dbe63184" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ab4f4de-debf-439c-8566-198783df8ba3" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6ece368-f4f0-4763-a161-33665216da7b" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed5ba11b-ac22-41a7-b74e-144a5c9779d9" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d86793-d96a-43ce-914a-c946536e1728" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e487f973-49bb-4027-b647-c9c0d25445d5" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fa7c7fe-0cc1-47b0-9918-cda108f0ef53" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dff0ee09-d8ba-43fc-8eee-00780d2fd101" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9733457a-53d5-489a-9682-48ac55afa49f" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af127607-0082-4234-a772-4bf95eb342e4" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b0b867b-07fb-4922-8aa4-2e28000ca80f" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd4cd015-4cdc-4bab-bde9-3d76d772ced8" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63eb9db6-5521-4f9e-90ab-da352da7f23a" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6bfcc4c-8b0b-4f2b-a609-647d856b42c6" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/988ef395-b7a9-47a1-a1a9-af23a106bc37" TargetMode="External" Id="rId51" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c695992-3430-49f4-ba33-dbde07f0b3a8" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8f1a756-af72-444a-8f53-2a8bd72ef4cb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8eb4eef3-c1d8-4fc5-ad39-3170662f3be1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9127035d-230f-4be8-947b-fb51bdb8edcc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e580613e-6a25-4cad-8948-775ba53d82fe" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d60e1c6-a98e-4eb7-838e-1c64e728c861" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5f007d9-1586-4172-9822-c5d04965121f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c776d44-4cd2-4477-a15b-fdcdb47b26ef" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc063ac3-0b56-44ca-93f9-1ddb9b91a521" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cb8fce0-4795-42e7-81b4-6d0dadecfacb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5de3842-99e8-4649-8c96-1e5f72e0981e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3f57775-f533-4607-abfc-d86e38afbd88" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f69a99df-a92d-496c-83c3-55fc1902070d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11cc621e-316d-407c-bad0-e4bd849de80b" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf8653af-dcdd-4782-8a09-2edf40b5c287" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0182d9b5-6d41-47d1-9e03-ee7bddd2d4f5" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63fbdd5c-c512-4d49-8086-37dab2fd4079" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b86a4197-4759-4ac5-bda4-bf8189109cb3" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5d23f13-0770-4f0c-bc94-befa3c89e242" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d14213b4-2970-4da2-b451-cae16a3c1742" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d0a8fd4-3933-494f-8c29-d30d9b7a3d2e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f40db50f-a4a8-4483-8a6a-ca30309b2f54" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83fe42ac-3da7-4564-9401-4ce19e6234d3" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ee554a-5f7c-4866-9fd9-0ead9fa04874" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5358461e-1784-43ae-947f-fc24202f84ac" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaf0944e-933c-47c1-b892-dfadf0cb93ea" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35a0a7ff-0b5c-4592-bfa4-b2cc757961f7" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8427310-9a69-4e70-b138-1dc4bf7ab4a2" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1f9f857-3dcb-4fb5-b5ee-fc7f86d5259e" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3814f2a4-9391-4330-9221-e075ed384e1f" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43bf571e-d25a-4a29-a19f-abfe1da3afe0" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dcebef9-4dd4-4fe5-83df-bc730bf42137" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5154f03d-33b8-4850-9f43-5127af366b00" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da79c869-ffcb-4b65-a25e-c13ade5ffade" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d59ef0e-8d2a-4dbb-a357-3a793c8c520c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ef88f15-40dd-4698-9b89-e466109a72d3" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/834af652-23c6-46bf-98e7-89a9dbe63184" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ab4f4de-debf-439c-8566-198783df8ba3" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6ece368-f4f0-4763-a161-33665216da7b" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed5ba11b-ac22-41a7-b74e-144a5c9779d9" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d86793-d96a-43ce-914a-c946536e1728" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e487f973-49bb-4027-b647-c9c0d25445d5" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fa7c7fe-0cc1-47b0-9918-cda108f0ef53" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dff0ee09-d8ba-43fc-8eee-00780d2fd101" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9733457a-53d5-489a-9682-48ac55afa49f" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af127607-0082-4234-a772-4bf95eb342e4" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b0b867b-07fb-4922-8aa4-2e28000ca80f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd4cd015-4cdc-4bab-bde9-3d76d772ced8" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63eb9db6-5521-4f9e-90ab-da352da7f23a" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6bfcc4c-8b0b-4f2b-a609-647d856b42c6" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/988ef395-b7a9-47a1-a1a9-af23a106bc37" TargetMode="External" Id="rId52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U52"/>
+  <dimension ref="A1:U53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2803 +589,2795 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А33-19088/2026</t>
+          <t>А33-23266/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>24.06.2026</t>
+          <t>03.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Заместитель военного прокурора Северного флота</t>
+          <t>АО «Норильско-Таймырская энергетическая компания»</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2457058356</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОМЖИЛСТРОЙ"</t>
+          <t>ООО "ИНЖИНИРИНГОВАЯ КОМПАНИЯ ПОЛНОГО ЦИКЛА - НПР"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2460086272</t>
+          <t>2457089770</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Кошеварова Е. А.</t>
+          <t>Мальцева А. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8f1a756-af72-444a-8f53-2a8bd72ef4cb</t>
+          <t>https://kad.arbitr.ru/Card/0c695992-3430-49f4-ba33-dbde07f0b3a8</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А33-30015/2025</t>
+          <t>А33-19088/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Служба заказчика-застройщика Северо-Енисейского района"</t>
+          <t>Заместитель военного прокурора Северного флота</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2434001642</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОМЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2460086272</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Батухтина П. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кошеварова Е. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8eb4eef3-c1d8-4fc5-ad39-3170662f3be1</t>
+          <t>https://kad.arbitr.ru/Card/b8f1a756-af72-444a-8f53-2a8bd72ef4cb</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А33-14827/2024</t>
+          <t>А33-30015/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>16.05.2024</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "Астро-Волга"</t>
+          <t>Муниципальное казенное учреждение "Служба заказчика-застройщика Северо-Енисейского района"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6315232133</t>
+          <t>2434001642</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСИБИНЖИНИРИНГ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОМЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2460107451</t>
+          <t>2460086272</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Дранишникова Э. А.</t>
+          <t>Батухтина П. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>2476600</v>
+        <v>31552927.52</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Суброгация: взыскание страхового возмещения за ущерб от затопления при работах члена СРО</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9127035d-230f-4be8-947b-fb51bdb8edcc</t>
+          <t>https://kad.arbitr.ru/Card/8eb4eef3-c1d8-4fc5-ad39-3170662f3be1</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А33-13898/2024</t>
+          <t>А33-14827/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>07.05.2024</t>
+          <t>16.05.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОТДЕЛСТРОЙ"</t>
+          <t>ООО "СК "Астро-Волга"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2459011610</t>
+          <t>6315232133</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ИНТЕР"</t>
+          <t>ООО "ЭНЕРГОСИБИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2459019641</t>
+          <t>2460107451</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Смольникова Е. Р.</t>
+          <t>Дранишникова Э. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>4801221.9</v>
-[...3 lines deleted...]
-      </c>
+        <v>2476600</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договорам подряда и неустойки за просрочку оплаты выполненных работ</t>
+          <t>Суброгация: взыскание страхового возмещения за ущерб от затопления при работах члена СРО</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>11.04.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e580613e-6a25-4cad-8948-775ba53d82fe</t>
+          <t>https://kad.arbitr.ru/Card/9127035d-230f-4be8-947b-fb51bdb8edcc</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-70753/2021</t>
+          <t>А33-13898/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>05.04.2021</t>
+          <t>07.05.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК АТЛАНТ"</t>
+          <t>ООО "ОТДЕЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2466245602</t>
+          <t>2459011610</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО СК "ИНТЕР"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>2459019641</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Григорьева И. М.</t>
+          <t>Смольникова Е. Р.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+        <v>4801221.9</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>4801221.9</v>
+      </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Обязание Ассоциации НОСТРОЙ перечислить средства компенсационного фонда в размере 1 000 000 рублей</t>
+          <t>Взыскание задолженности по договорам подряда и неустойки за просрочку оплаты выполненных работ</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>22.04.2022</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d60e1c6-a98e-4eb7-838e-1c64e728c861</t>
+          <t>https://kad.arbitr.ru/Card/e580613e-6a25-4cad-8948-775ba53d82fe</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-70780/2021</t>
+          <t>А40-70753/2021</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>05.04.2021</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ГРАД"</t>
+          <t>ООО "СК АТЛАНТ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>2464227862</t>
+          <t>2466245602</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7710478130</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Григорьева И. М.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>1500000</v>
+        <v>1000000</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 1 500 000 рублей средств компенсационного фонда в новую СРО</t>
+          <t>Обязание Ассоциации НОСТРОЙ перечислить средства компенсационного фонда в размере 1 000 000 рублей</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022</t>
+          <t>22.04.2022</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5f007d9-1586-4172-9822-c5d04965121f</t>
+          <t>https://kad.arbitr.ru/Card/5d60e1c6-a98e-4eb7-838e-1c64e728c861</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А33-33240/2019</t>
+          <t>А40-70780/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>28.10.2019</t>
+          <t>05.04.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Скраппер"</t>
+          <t>ООО "СК ГРАД"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2466059148</t>
+          <t>2464227862</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "ПРОМЖИЛСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2460086272</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Курбатова Е. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>10419482.04</v>
+        <v>1500000</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание выплаты из компфонда за ООО «КрасПромПоставка» по ст. 60.1 ГрК РФ.</t>
+          <t>Обязание НОСТРОЙ перечислить 1 500 000 рублей средств компенсационного фонда в новую СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>15.01.2020</t>
+          <t>13.04.2022</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c776d44-4cd2-4477-a15b-fdcdb47b26ef</t>
+          <t>https://kad.arbitr.ru/Card/e5f007d9-1586-4172-9822-c5d04965121f</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-267205/2018</t>
+          <t>А33-33240/2019</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>09.11.2018</t>
+          <t>28.10.2019</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>АО "ГОРТЕПЛО"</t>
+          <t>ООО "Скраппер"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2450018770</t>
+          <t>2466059148</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "ПРОМЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>2460086272</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Курбатова Е. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>300000</v>
+        <v>10419482.04</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>О перечислении денежных средств компенсационного фонда СРО при переходе в другую организацию</t>
+          <t>Взыскание выплаты из компфонда за ООО «КрасПромПоставка» по ст. 60.1 ГрК РФ.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>31.07.2019</t>
+          <t>15.01.2020</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc063ac3-0b56-44ca-93f9-1ddb9b91a521</t>
+          <t>https://kad.arbitr.ru/Card/2c776d44-4cd2-4477-a15b-fdcdb47b26ef</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-92712/2018</t>
+          <t>А40-267205/2018</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>20.07.2018</t>
+          <t>09.11.2018</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖСПЕЦСТРОЙ"</t>
+          <t>АО "ГОРТЕПЛО"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2465249971</t>
+          <t>2450018770</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Радынов С. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>36471.49</v>
+        <v>300000</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный перевод средств компенсационного фонда СРО</t>
+          <t>О перечислении денежных средств компенсационного фонда СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>07.01.2019</t>
+          <t>31.07.2019</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6cb8fce0-4795-42e7-81b4-6d0dadecfacb</t>
+          <t>https://kad.arbitr.ru/Card/dc063ac3-0b56-44ca-93f9-1ddb9b91a521</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-118158/2017</t>
+          <t>А56-92712/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>20.07.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ШИЛА-ПРОЕКТ"</t>
+          <t>ООО "МОНТАЖСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>2464056399</t>
+          <t>2465249971</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Радынов С. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>36471.49</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при смене саморегулируемой организации</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный перевод средств компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>30.05.2018</t>
+          <t>07.01.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5de3842-99e8-4649-8c96-1e5f72e0981e</t>
+          <t>https://kad.arbitr.ru/Card/6cb8fce0-4795-42e7-81b4-6d0dadecfacb</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-109360/2017</t>
+          <t>А56-118158/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО ИНЖИНИРИНГОВЫЙ ЦЕНТР "ЕНИСЕЙЭЛЕКТРОСТРОЙ"</t>
+          <t>ООО "ШИЛА-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2463095758</t>
+          <t>2464056399</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="n">
+        <v>50000</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при смене саморегулируемой организации</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>17.04.2018</t>
+          <t>30.05.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f3f57775-f533-4607-abfc-d86e38afbd88</t>
+          <t>https://kad.arbitr.ru/Card/a5de3842-99e8-4649-8c96-1e5f72e0981e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-83960/2017</t>
+          <t>А56-109360/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖСПЕЦСТРОЙ"</t>
+          <t>ООО ИНЖИНИРИНГОВЫЙ ЦЕНТР "ЕНИСЕЙЭЛЕКТРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2465249971</t>
+          <t>2463095758</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7811290712</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P13" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>29.04.2018</t>
+          <t>17.04.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f69a99df-a92d-496c-83c3-55fc1902070d</t>
+          <t>https://kad.arbitr.ru/Card/f3f57775-f533-4607-abfc-d86e38afbd88</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-79959/2017</t>
+          <t>А56-83960/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКТИВ"</t>
+          <t>ООО "МОНТАЖСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2464256567</t>
+          <t>2465249971</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Признание исключения из СРО незаконным и перевод взноса в компенсационный фонд 300 000 руб.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>15.03.2018</t>
+          <t>29.04.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11cc621e-316d-407c-bad0-e4bd849de80b</t>
+          <t>https://kad.arbitr.ru/Card/f69a99df-a92d-496c-83c3-55fc1902070d</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А33-25055/2017</t>
+          <t>А56-79959/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фасадстрой"</t>
+          <t>ООО "АКТИВ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2463053613</t>
+          <t>2464256567</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОМЖИЛСТРОЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2460086272</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Кужлев А. В.</t>
-[...3 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении истца из членов СРО</t>
+          <t>Признание исключения из СРО незаконным и перевод взноса в компенсационный фонд 300 000 руб.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>31.03.2018</t>
+          <t>15.03.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf8653af-dcdd-4782-8a09-2edf40b5c287</t>
+          <t>https://kad.arbitr.ru/Card/11cc621e-316d-407c-bad0-e4bd849de80b</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-183866/2017</t>
+          <t>А33-25055/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНИВЕРСАЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "Фасадстрой"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2466212660</t>
+          <t>2463053613</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОМЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>2460086272</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кужлев А. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении средств компенсационного фонда при смене саморегулируемой организации</t>
+          <t>Оспаривание решения об исключении истца из членов СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>31.03.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0182d9b5-6d41-47d1-9e03-ee7bddd2d4f5</t>
+          <t>https://kad.arbitr.ru/Card/cf8653af-dcdd-4782-8a09-2edf40b5c287</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-178164/2017</t>
+          <t>А40-183866/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО ИнКомСет</t>
+          <t>ООО "УНИВЕРСАЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2466212660</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей.</t>
+          <t>Требование о перечислении средств компенсационного фонда при смене саморегулируемой организации</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>25.10.2018</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63fbdd5c-c512-4d49-8086-37dab2fd4079</t>
+          <t>https://kad.arbitr.ru/Card/0182d9b5-6d41-47d1-9e03-ee7bddd2d4f5</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А33-23907/2017</t>
+          <t>А40-178164/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО ИнКомСет</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>1901125328</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОМЖИЛСТРОЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2460086272</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Дранишникова Э. А.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>25.10.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b86a4197-4759-4ac5-bda4-bf8189109cb3</t>
+          <t>https://kad.arbitr.ru/Card/63fbdd5c-c512-4d49-8086-37dab2fd4079</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-175206/2017</t>
+          <t>А33-23907/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРТИКАЛЬ"</t>
+          <t>ООО "КОМПАНИЯ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2465278299</t>
+          <t>1901125328</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОМЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>2460086272</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дранишникова Э. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>09.07.2021</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5d23f13-0770-4f0c-bc94-befa3c89e242</t>
+          <t>https://kad.arbitr.ru/Card/b86a4197-4759-4ac5-bda4-bf8189109cb3</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А74-13042/2017</t>
+          <t>А40-175206/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "ВЕРТИКАЛЬ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>1901125328</t>
+          <t>2465278299</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Союз строителей саморегулируемая организация "Промжилстрой"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>2460086272</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Хакасия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Ламанский В. А.</t>
-[...3 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении в реестре</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>09.07.2021</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d14213b4-2970-4da2-b451-cae16a3c1742</t>
+          <t>https://kad.arbitr.ru/Card/d5d23f13-0770-4f0c-bc94-befa3c89e242</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-153728/2017</t>
+          <t>А74-13042/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНССИБ"</t>
+          <t>ООО "КОМПАНИЯ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2465276213</t>
+          <t>1901125328</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Союз строителей саморегулируемая организация "Промжилстрой"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>2460086272</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Ламанский В. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда</t>
+          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении в реестре</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d0a8fd4-3933-494f-8c29-d30d9b7a3d2e</t>
+          <t>https://kad.arbitr.ru/Card/d14213b4-2970-4da2-b451-cae16a3c1742</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-139301/2017</t>
+          <t>А40-153728/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ ПРЕДПРИЯТИЕ ЗАТО ЖЕЛЕЗНОГОРСК КРАСНОЯРСКОГО КРАЯ "ГОРЭЛЕКТРОСЕТЬ"</t>
+          <t>ООО "ТРАНССИБ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2452000803</t>
+          <t>2465276213</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Союз СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L22" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f40db50f-a4a8-4483-8a6a-ca30309b2f54</t>
+          <t>https://kad.arbitr.ru/Card/3d0a8fd4-3933-494f-8c29-d30d9b7a3d2e</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-135033/2017</t>
+          <t>А40-139301/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛАРУС"</t>
+          <t>МУНИЦИПАЛЬНОЕ ПРЕДПРИЯТИЕ ЗАТО ЖЕЛЕЗНОГОРСК КРАСНОЯРСКОГО КРАЯ "ГОРЭЛЕКТРОСЕТЬ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2452000803</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Союз СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83fe42ac-3da7-4564-9401-4ce19e6234d3</t>
+          <t>https://kad.arbitr.ru/Card/f40db50f-a4a8-4483-8a6a-ca30309b2f54</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-133581/2017</t>
+          <t>А40-135033/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АСТРОН"</t>
+          <t>ООО "ЛАРУС"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2463245379</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в новую СРО при смене членства</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2ee554a-5f7c-4866-9fd9-0ead9fa04874</t>
+          <t>https://kad.arbitr.ru/Card/83fe42ac-3da7-4564-9401-4ce19e6234d3</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А41-54949/2017</t>
+          <t>А40-133581/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБЭНЕРГОМОНТАЖ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АСТРОН"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2443044804</t>
+          <t>2463245379</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L25" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей взноса в компенсационный фонд при смене СРО.</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в новую СРО при смене членства</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d</t>
+          <t>https://kad.arbitr.ru/Card/a2ee554a-5f7c-4866-9fd9-0ead9fa04874</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-50551/2017</t>
+          <t>А41-54949/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>14.07.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИЗНЕС-СТРОЙ"</t>
+          <t>ООО "СИБЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2463235740</t>
+          <t>2443044804</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 руб. взноса в компенсационный фонд и признание членства в СРО прекращенным</t>
+          <t>Обязание ответчика перечислить 300 000 рублей взноса в компенсационный фонд при смене СРО.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>27.02.2018</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5358461e-1784-43ae-947f-fc24202f84ac</t>
+          <t>https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-127883/2017</t>
+          <t>А56-50551/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНИВЕРСАЛ-СЕРВИС"</t>
+          <t>ООО "БИЗНЕС-СТРОЙ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>3801088108</t>
+          <t>2463235740</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>1039550</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Перечисление 500 000 руб. взноса в компенсационный фонд и признание членства в СРО прекращенным</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>27.02.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aaf0944e-933c-47c1-b892-dfadf0cb93ea</t>
+          <t>https://kad.arbitr.ru/Card/5358461e-1784-43ae-947f-fc24202f84ac</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-126063/2017</t>
+          <t>А40-127883/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>12.07.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФАСАДСТРОЙ"</t>
+          <t>ООО "УНИВЕРСАЛ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2463053613</t>
+          <t>3801088108</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>1039550</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>О перечислении взноса в компенсационный фонд саморегулируемой организации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35a0a7ff-0b5c-4592-bfa4-b2cc757961f7</t>
+          <t>https://kad.arbitr.ru/Card/aaf0944e-933c-47c1-b892-dfadf0cb93ea</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-114048/2017</t>
+          <t>А40-126063/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>10.07.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ГРАД"</t>
+          <t>ООО "ФАСАДСТРОЙ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2464227862</t>
+          <t>2463053613</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства компенсационного фонда.</t>
+          <t>О перечислении взноса в компенсационный фонд саморегулируемой организации</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1f9f857-3dcb-4fb5-b5ee-fc7f86d5259e</t>
+          <t>https://kad.arbitr.ru/Card/35a0a7ff-0b5c-4592-bfa4-b2cc757961f7</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>А40-114036/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>23.06.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -3452,2249 +3444,2346 @@
           <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
           <t>07.06.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b8427310-9a69-4e70-b138-1dc4bf7ab4a2</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-110204/2017</t>
+          <t>А40-114048/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭТАКА"</t>
+          <t>ООО "СК ГРАД"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>2452034993</t>
+          <t>2464227862</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд новой СРО в связи с переходом истца</t>
+          <t>Обязание ответчика перечислить денежные средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>22.02.2018</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3814f2a4-9391-4330-9221-e075ed384e1f</t>
+          <t>https://kad.arbitr.ru/Card/e1f9f857-3dcb-4fb5-b5ee-fc7f86d5259e</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-104523/2017</t>
+          <t>А40-110204/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЫСОТА"</t>
+          <t>ООО "ЭТАКА"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>2463227179</t>
+          <t>2452034993</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд новой СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>22.02.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43bf571e-d25a-4a29-a19f-abfe1da3afe0</t>
+          <t>https://kad.arbitr.ru/Card/3814f2a4-9391-4330-9221-e075ed384e1f</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-100966/2017</t>
+          <t>А40-104523/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>ООО "ВЫСОТА"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2459015799</t>
+          <t>2463227179</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9dcebef9-4dd4-4fe5-83df-bc730bf42137</t>
+          <t>https://kad.arbitr.ru/Card/43bf571e-d25a-4a29-a19f-abfe1da3afe0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-37658/2017</t>
+          <t>А40-100966/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>05.06.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕНИСЕЙБУРВОД"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>2463060642</t>
+          <t>2459015799</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 200 000 руб. взноса в компенсационный фонд при смене СРО.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>15.05.2018</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5154f03d-33b8-4850-9f43-5127af366b00</t>
+          <t>https://kad.arbitr.ru/Card/9dcebef9-4dd4-4fe5-83df-bc730bf42137</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-97139/2017</t>
+          <t>А56-37658/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>30.05.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАВИН ТЕХНИКС"</t>
+          <t>ООО "ЕНИСЕЙБУРВОД"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2465232150</t>
+          <t>2463060642</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Требование о перечислении 200 000 руб. взноса в компенсационный фонд при смене СРО.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>15.05.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da79c869-ffcb-4b65-a25e-c13ade5ffade</t>
+          <t>https://kad.arbitr.ru/Card/5154f03d-33b8-4850-9f43-5127af366b00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-37507/2017</t>
+          <t>А40-97139/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>30.05.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНИНВЕСТ"</t>
+          <t>ООО "МАВИН ТЕХНИКС"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2466241213</t>
+          <t>2465232150</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 500 000 рублей компенсационного фонда</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>25.07.2018</t>
+          <t>28.04.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d59ef0e-8d2a-4dbb-a357-3a793c8c520c</t>
+          <t>https://kad.arbitr.ru/Card/da79c869-ffcb-4b65-a25e-c13ade5ffade</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-88647/2017</t>
+          <t>А56-37507/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕНИСЕЙСТРОЙИНВЕСТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНИНВЕСТ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>2460221394</t>
+          <t>2466241213</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Обязание прекратить членство в СРО и перечислить 500 000 рублей компенсационного фонда</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>25.07.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ef88f15-40dd-4698-9b89-e466109a72d3</t>
+          <t>https://kad.arbitr.ru/Card/7d59ef0e-8d2a-4dbb-a357-3a793c8c520c</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-86389/2017</t>
+          <t>А40-88647/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПК Промстрой"</t>
+          <t>ООО "ЕНИСЕЙСТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2460221394</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/834af652-23c6-46bf-98e7-89a9dbe63184</t>
+          <t>https://kad.arbitr.ru/Card/9ef88f15-40dd-4698-9b89-e466109a72d3</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-79151/2017</t>
+          <t>А40-86389/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСК ГОРОД</t>
+          <t>ООО "ПК Промстрой"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>НП СО Добровольное строительное товарищество Центр специального строительства и ремонта</t>
-[...2 lines deleted...]
-      <c r="L39" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ab4f4de-debf-439c-8566-198783df8ba3</t>
+          <t>https://kad.arbitr.ru/Card/834af652-23c6-46bf-98e7-89a9dbe63184</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-71992/2017</t>
+          <t>А40-79151/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЧЕРЕПАШКА"</t>
+          <t>ООО ПСК ГОРОД</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>2463225319</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СО Добровольное строительное товарищество Центр специального строительства и ремонта</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr"/>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>304022.24</v>
+        <v>300000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>304022.24</v>
+        <v>300000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6ece368-f4f0-4763-a161-33665216da7b</t>
+          <t>https://kad.arbitr.ru/Card/9ab4f4de-debf-439c-8566-198783df8ba3</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А08-3103/2017</t>
+          <t>А40-71992/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХМОНТАЖ"</t>
+          <t>ООО ПРОИЗВОДСТВЕННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЧЕРЕПАШКА"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2464201046</t>
+          <t>2463225319</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Бугаева О. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>304268.14</v>
+        <v>304022.24</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>300000</v>
+        <v>304022.24</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компенсационного фонда и взыскание процентов</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов.</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed5ba11b-ac22-41a7-b74e-144a5c9779d9</t>
+          <t>https://kad.arbitr.ru/Card/b6ece368-f4f0-4763-a161-33665216da7b</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-68898/2017</t>
+          <t>А08-3103/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО Георесурс</t>
+          <t>ООО "СТРОЙТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2464201046</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бугаева О. Ю.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
+        <v>304268.14</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда и взыскание процентов</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05d86793-d96a-43ce-914a-c946536e1728</t>
+          <t>https://kad.arbitr.ru/Card/ed5ba11b-ac22-41a7-b74e-144a5c9779d9</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-53760/2017</t>
+          <t>А40-68898/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙРЕМОНТ"</t>
+          <t>ООО Георесурс</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>2455032458</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
           <t>18.10.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e487f973-49bb-4027-b647-c9c0d25445d5</t>
+          <t>https://kad.arbitr.ru/Card/05d86793-d96a-43ce-914a-c946536e1728</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-37926/2017</t>
+          <t>А40-53760/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>02.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК АТЛАНТ"</t>
+          <t>ООО "ЭНЕРГОСТРОЙРЕМОНТ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>2466245602</t>
+          <t>2455032458</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>06.07.2018</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1fa7c7fe-0cc1-47b0-9918-cda108f0ef53</t>
+          <t>https://kad.arbitr.ru/Card/e487f973-49bb-4027-b647-c9c0d25445d5</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А56-12427/2017</t>
+          <t>А40-37926/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>02.03.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКАЯ УСАДЬБА"</t>
+          <t>ООО "СК АТЛАНТ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>2463221995</t>
+          <t>2466245602</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>21.10.2017</t>
+          <t>06.07.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dff0ee09-d8ba-43fc-8eee-00780d2fd101</t>
+          <t>https://kad.arbitr.ru/Card/1fa7c7fe-0cc1-47b0-9918-cda108f0ef53</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-28651/2017</t>
+          <t>А56-12427/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СтройИнвест"</t>
+          <t>ООО "СИБИРСКАЯ УСАДЬБА"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2463221995</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей СРО РегионСтройОбъединение</t>
-[...2 lines deleted...]
-      <c r="L46" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>525000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>21.10.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9733457a-53d5-489a-9682-48ac55afa49f</t>
+          <t>https://kad.arbitr.ru/Card/dff0ee09-d8ba-43fc-8eee-00780d2fd101</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А56-6686/2017</t>
+          <t>А40-28651/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБПРОМИНВЕСТ"</t>
+          <t>ООО "СК СтройИнвест"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>2464220151</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация строителей СРО РегионСтройОбъединение</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr"/>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>500000</v>
+        <v>525000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>50000</v>
+        <v>505000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и актуализация реестра членов</t>
+          <t>Взыскание взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af127607-0082-4234-a772-4bf95eb342e4</t>
+          <t>https://kad.arbitr.ru/Card/9733457a-53d5-489a-9682-48ac55afa49f</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-12481/2017</t>
+          <t>А56-6686/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>20.01.2017</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЫШЛЕННОЕ ОБЪЕДИНЕНИЕ "ЛУЧ-ПРИБОР"</t>
+          <t>ООО "СИБПРОМИНВЕСТ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2465252212</t>
+          <t>2464220151</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и актуализация реестра членов</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b0b867b-07fb-4922-8aa4-2e28000ca80f</t>
+          <t>https://kad.arbitr.ru/Card/af127607-0082-4234-a772-4bf95eb342e4</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-2007/2017</t>
+          <t>А40-12481/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>17.01.2017</t>
+          <t>20.01.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНГАРД-ИНВЕСТ"</t>
+          <t>ООО "ПРОМЫШЛЕННОЕ ОБЪЕДИНЕНИЕ "ЛУЧ-ПРИБОР"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>2465258951</t>
+          <t>2465252212</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Признание решения СРО об исключении недействительным и взыскание взноса в компенсационный фонд</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd4cd015-4cdc-4bab-bde9-3d76d772ced8</t>
+          <t>https://kad.arbitr.ru/Card/7b0b867b-07fb-4922-8aa4-2e28000ca80f</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-8848/2017</t>
+          <t>А56-2007/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>16.01.2017</t>
+          <t>17.01.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТСТРОЙ"</t>
+          <t>ООО "АВАНГАРД-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>2461030508</t>
+          <t>2465258951</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Лежнева О. Ю.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P50" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Признание решения СРО об исключении недействительным и взыскание взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>20.05.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63eb9db6-5521-4f9e-90ab-da352da7f23a</t>
+          <t>https://kad.arbitr.ru/Card/fd4cd015-4cdc-4bab-bde9-3d76d772ced8</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-8843/2017</t>
+          <t>А40-8848/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>16.01.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТЕПЛОРЕМОНТ"</t>
+          <t>ООО "ИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>2465247445</t>
+          <t>2461030508</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Лежнева О. Ю.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>20.05.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6bfcc4c-8b0b-4f2b-a609-647d856b42c6</t>
+          <t>https://kad.arbitr.ru/Card/63eb9db6-5521-4f9e-90ab-da352da7f23a</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-8840/2017</t>
+          <t>А40-8843/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>16.01.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ ПЛЮС"</t>
+          <t>ООО "ЭНЕРГОТЕПЛОРЕМОНТ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>2461027551</t>
+          <t>2465247445</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P52" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
+          <t>19.04.2017</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e6bfcc4c-8b0b-4f2b-a609-647d856b42c6</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А40-8840/2017</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2017</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙИНВЕСТ ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>2461027551</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
           <t>29.04.2017</t>
         </is>
       </c>
-      <c r="T52" s="2" t="inlineStr">
+      <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U52" s="3" t="inlineStr">
+      <c r="U53" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/988ef395-b7a9-47a1-a1a9-af23a106bc37</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5710,44 +5799,45 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>