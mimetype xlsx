--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cd9da35-46a1-499f-8a16-63f4e1760fe6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3515b5b7-27b6-45e7-bf88-8906d30ac951" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04df7b7f-687d-4ec8-9140-f67b619c09c8" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f149fce3-3c8e-4cba-9eff-2f1547680a72" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b56e2b6f-8518-40ca-8996-c15b07bb3ee8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7c6ac19-f7db-4e1b-8d72-d28e55e85022" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce3bc7fa-ab94-47b7-b0a6-cda7dab2ca87" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/191141d6-dac4-4b79-a9e1-32996f96028a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8225d3a6-665c-45a2-aa38-5e0363bc71d4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f3a00b6-cbb6-4bfc-aba7-debe31970a73" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02eb611d-b05f-49ef-9875-b90e435322c7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/841e4a5c-95c4-4ff1-bc4e-5dfdb5bb8006" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3640dca5-2ce7-4ea7-9cda-0663ad574aec" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/931d72ef-af0d-4370-b724-246d316b7cb7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7eb57df-4734-48a4-bcc8-40e462948b54" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e64b96d-adff-4293-a518-c9744063789c" TargetMode="External" Id="rId18" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cd9da35-46a1-499f-8a16-63f4e1760fe6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3515b5b7-27b6-45e7-bf88-8906d30ac951" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04df7b7f-687d-4ec8-9140-f67b619c09c8" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f149fce3-3c8e-4cba-9eff-2f1547680a72" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b56e2b6f-8518-40ca-8996-c15b07bb3ee8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7c6ac19-f7db-4e1b-8d72-d28e55e85022" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce3bc7fa-ab94-47b7-b0a6-cda7dab2ca87" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/191141d6-dac4-4b79-a9e1-32996f96028a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8225d3a6-665c-45a2-aa38-5e0363bc71d4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f3a00b6-cbb6-4bfc-aba7-debe31970a73" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02eb611d-b05f-49ef-9875-b90e435322c7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/841e4a5c-95c4-4ff1-bc4e-5dfdb5bb8006" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3640dca5-2ce7-4ea7-9cda-0663ad574aec" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/931d72ef-af0d-4370-b724-246d316b7cb7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7eb57df-4734-48a4-bcc8-40e462948b54" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e64b96d-adff-4293-a518-c9744063789c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e50246da-5e1e-4a66-829c-5fe508b4e27b" TargetMode="External" Id="rId19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U19"/>
+  <dimension ref="A1:U20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -2375,65 +2375,155 @@
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
           <t>Исключение из членов СРО и перевод взноса 300 000 руб. в компенсационный фонд другой организации</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
           <t>22.08.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5e64b96d-adff-4293-a518-c9744063789c</t>
         </is>
       </c>
     </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А32-35592/2011</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2011</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС России по г. Новороссийску</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Морстрой"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>2315159630</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Гордюк А. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2015</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e50246da-5e1e-4a66-829c-5fe508b4e27b</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>