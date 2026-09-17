--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "Спецстроймонтаж"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2308246106</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Брянской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Прокопенко Е. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8bb6dd47-bf13-4567-9ec9-749d0953a474</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А32-60857/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17.10.2024</t>
@@ -753,51 +753,51 @@
         <is>
           <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Черный Н. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>322896.18</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности по договору подряда из-за выявленных дефектов работ</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/75db1b3e-9f27-4435-9655-3a8cfa338302</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-159971/2019</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>21.06.2019</t>