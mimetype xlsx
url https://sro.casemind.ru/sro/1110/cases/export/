--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/600be77e-c731-46ef-b1c0-165fa2fed2c6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34086966-425f-4095-9e0d-aacc088fce37" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1a1039e-f400-4014-a146-003932b28ab4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67f3ca19-902a-4343-8610-bb73b4f2e1ce" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aa811ba-0b75-488f-b31a-2a6e31b6152d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3d2e674-e432-42e3-89fb-489d20f22cc8" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e416152b-9099-4fda-becd-ea884cd22250" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23d08725-0b13-4c78-bff3-797078728904" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5328dc8-8027-4626-b0b9-07791e643e94" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7093f605-8410-4d6b-94f7-59bc40cc971a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f477ec9c-18b0-452f-9cbb-0d454ad629fd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ace962b9-6023-4a2d-9f03-4805216c57e8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/195c6781-5f0b-4b2c-b2c7-1b80bc499fdc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a94f935d-99ff-4b1a-8d6c-cc99a98d6464" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/989761de-c230-4aba-a445-031ea89ff2b5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/875eb424-222b-4991-b3f4-3c4838d1c8f2" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb6722f-4f84-480b-b488-c1af5409c0d7" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09082090-e993-45b2-a48d-d3a28f7ae594" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a22a1c5-5b89-48d4-980a-280e79643221" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3af3a8c6-2c76-4842-89b8-32f69cf73890" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75963104-9d30-46b3-8609-8672dd7df849" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09beb9de-1b9d-43c8-a849-9e0847b02fef" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9349e046-ba41-4b56-bc72-c25edcfd5ba5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbf912e8-eb14-4276-8384-76100ad6d0cb" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3932e71a-8fd7-4e60-a1f1-bd976cedfc76" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08573b0b-1839-485a-8ff1-fd925b33ec75" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/832aa95b-1f17-4f40-9e5d-0ac79e827c6b" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fb9141d-6315-4de5-a2ca-5f836cc5c322" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3070f608-4ab4-44ef-b350-cdafa620449f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3740ed0e-16bd-4093-b7a2-a741da963c81" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c70f751-1a63-43f4-beb2-73b3689bdbf6" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c89bb18-9194-44e7-93f3-729355cead1c" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7360d3c2-4edc-4060-975f-0496cb60382e" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba498ab3-30f0-45f7-a37a-59e8b565f644" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/082bc351-1efa-4d2d-95ed-acdc8f06ed94" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02ab880f-8b02-47bc-8855-fcca40064387" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaa6395f-16a1-402b-9f58-e372a3dbc0da" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4c7ec2e-c093-4698-b4ab-5531831f7268" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aecc304-71e8-457e-8203-b9fda06e76df" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8555782-71c8-446f-917b-fd291aeaf389" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9eb7186-23a2-4f82-963b-228f22079920" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdecd8cd-b8cd-4f03-a4ab-063cae479cb2" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a36cd25e-df20-4f8f-8697-179571701b69" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4558f7ab-5a96-4cfc-93b4-18a414c021f6" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/914f0bb0-127c-4bbd-939d-04fab4bc7e8a" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/449833e4-d2c6-4e80-93eb-4ef2698f811d" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7ca364-a7cf-4073-b9cf-ba291291df1d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd555f39-8132-428f-99a6-2fe91ee8841f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e559b383-2b8c-4a22-98b6-988823989306" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0149aaaf-18f4-45a8-b1b8-8a8720d38d9b" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93fd886f-2f4a-4937-b66d-45a335d79f57" TargetMode="External" Id="rId51" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/600be77e-c731-46ef-b1c0-165fa2fed2c6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34086966-425f-4095-9e0d-aacc088fce37" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67f3ca19-902a-4343-8610-bb73b4f2e1ce" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1a1039e-f400-4014-a146-003932b28ab4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aa811ba-0b75-488f-b31a-2a6e31b6152d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3d2e674-e432-42e3-89fb-489d20f22cc8" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e416152b-9099-4fda-becd-ea884cd22250" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23d08725-0b13-4c78-bff3-797078728904" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7093f605-8410-4d6b-94f7-59bc40cc971a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5328dc8-8027-4626-b0b9-07791e643e94" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f477ec9c-18b0-452f-9cbb-0d454ad629fd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ace962b9-6023-4a2d-9f03-4805216c57e8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/195c6781-5f0b-4b2c-b2c7-1b80bc499fdc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a94f935d-99ff-4b1a-8d6c-cc99a98d6464" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/989761de-c230-4aba-a445-031ea89ff2b5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/875eb424-222b-4991-b3f4-3c4838d1c8f2" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cf2f03a-8b7e-4aaf-9b5a-62ffdbc842cc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09082090-e993-45b2-a48d-d3a28f7ae594" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb6722f-4f84-480b-b488-c1af5409c0d7" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/482e8da1-6ff7-4995-9ed0-8544a97fb130" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3af3a8c6-2c76-4842-89b8-32f69cf73890" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a22a1c5-5b89-48d4-980a-280e79643221" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7bb6219-3734-4f6a-a61a-c96fba0a84ce" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75963104-9d30-46b3-8609-8672dd7df849" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ae67955-b9fc-4439-b8de-737a0accc7d2" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8c29f8c-82dc-46f4-9cd7-4e5616119203" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06dd86b9-8375-4c16-b59c-02b5c77f61d4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09beb9de-1b9d-43c8-a849-9e0847b02fef" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9349e046-ba41-4b56-bc72-c25edcfd5ba5" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbf912e8-eb14-4276-8384-76100ad6d0cb" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9cc5b6b-93db-4fa9-90e3-0f8071433aa4" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08573b0b-1839-485a-8ff1-fd925b33ec75" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3932e71a-8fd7-4e60-a1f1-bd976cedfc76" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/832aa95b-1f17-4f40-9e5d-0ac79e827c6b" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fb9141d-6315-4de5-a2ca-5f836cc5c322" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3070f608-4ab4-44ef-b350-cdafa620449f" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3740ed0e-16bd-4093-b7a2-a741da963c81" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c70f751-1a63-43f4-beb2-73b3689bdbf6" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c89bb18-9194-44e7-93f3-729355cead1c" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7360d3c2-4edc-4060-975f-0496cb60382e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba498ab3-30f0-45f7-a37a-59e8b565f644" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/082bc351-1efa-4d2d-95ed-acdc8f06ed94" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaa6395f-16a1-402b-9f58-e372a3dbc0da" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02ab880f-8b02-47bc-8855-fcca40064387" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4c7ec2e-c093-4698-b4ab-5531831f7268" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aecc304-71e8-457e-8203-b9fda06e76df" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8555782-71c8-446f-917b-fd291aeaf389" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9eb7186-23a2-4f82-963b-228f22079920" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdecd8cd-b8cd-4f03-a4ab-063cae479cb2" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4558f7ab-5a96-4cfc-93b4-18a414c021f6" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a36cd25e-df20-4f8f-8697-179571701b69" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/914f0bb0-127c-4bbd-939d-04fab4bc7e8a" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/449833e4-d2c6-4e80-93eb-4ef2698f811d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7ca364-a7cf-4073-b9cf-ba291291df1d" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd555f39-8132-428f-99a6-2fe91ee8841f" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e559b383-2b8c-4a22-98b6-988823989306" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0149aaaf-18f4-45a8-b1b8-8a8720d38d9b" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93fd886f-2f4a-4937-b66d-45a335d79f57" TargetMode="External" Id="rId58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U52"/>
+  <dimension ref="A1:U59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2225102742</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Журавлева А. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/600be77e-c731-46ef-b1c0-165fa2fed2c6</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А03-22128/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>26.11.2025</t>
@@ -757,71 +757,71 @@
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Кребель Д. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>2623483</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Признание недействительными 6 контрактов на технадзор и взыскание 2 623 483 руб.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/34086966-425f-4095-9e0d-aacc088fce37</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А45-26221/2025</t>
+          <t>А45-26231/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>28.07.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -837,92 +837,92 @@
           <t>5406562465</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО "ПИК"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2269009099</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>1676716.05</v>
+        <v>20000</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>1090704.91</v>
+        <v>20000</v>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом условий договора капитального ремонта МКД</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>22.10.2025</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1a1039e-f400-4014-a146-003932b28ab4</t>
+          <t>https://kad.arbitr.ru/Card/67f3ca19-902a-4343-8610-bb73b4f2e1ce</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А45-26231/2025</t>
+          <t>А45-26221/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>28.07.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -938,82 +938,82 @@
           <t>5406562465</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>ООО "ПИК"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2269009099</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>20000</v>
+        <v>1676716.05</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>20000</v>
+        <v>1090704.91</v>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом условий договора капитального ремонта МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>22.10.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67f3ca19-902a-4343-8610-bb73b4f2e1ce</t>
+          <t>https://kad.arbitr.ru/Card/e1a1039e-f400-4014-a146-003932b28ab4</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А03-8257/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>16.05.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1359,241 +1359,241 @@
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>01.03.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/23d08725-0b13-4c78-bff3-797078728904</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А45-12399/2024</t>
+          <t>А45-12400/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>11.04.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ООО "ПИК"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2269009099</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>199061.94</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+        <v>202464.77</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>3163.51</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку выполнения работ по договору капитального ремонта МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по капремонту МКД</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>02.08.2024</t>
+          <t>06.03.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5328dc8-8027-4626-b0b9-07791e643e94</t>
+          <t>https://kad.arbitr.ru/Card/7093f605-8410-4d6b-94f7-59bc40cc971a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А45-12400/2024</t>
+          <t>А45-12399/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>11.04.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>ООО "ПИК"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2269009099</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>202464.77</v>
-[...3 lines deleted...]
-      </c>
+        <v>199061.94</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по капремонту МКД</t>
+          <t>Взыскание неустойки за просрочку выполнения работ по договору капитального ремонта МКД</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>06.03.2025</t>
+          <t>02.08.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7093f605-8410-4d6b-94f7-59bc40cc971a</t>
+          <t>https://kad.arbitr.ru/Card/f5328dc8-8027-4626-b0b9-07791e643e94</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>А45-11730/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>05.04.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -2157,142 +2157,126 @@
           <t>Взыскание задолженности и неустойки по муниципальному контракту № 0817200000321018075 от 17.01.2022</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
           <t>16.08.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/875eb424-222b-4991-b3f4-3c4838d1c8f2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А45-35914/2023</t>
+          <t>А03-20377/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>30.11.2023</t>
+          <t>14.12.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr"/>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Администрация Павловского района АК</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>2261002609</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПИК"</t>
+          <t>Управление Федеральной антимонопольной службы по АК.</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2269009099</t>
+          <t>2221022528</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Трибуналова О. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>23.01.2025</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efb6722f-4f84-480b-b488-c1af5409c0d7</t>
+          <t>https://kad.arbitr.ru/Card/6cf2f03a-8b7e-4aaf-9b5a-62ffdbc842cc</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>А03-19520/2023</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>30.11.2023</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -2357,3304 +2341,3931 @@
           <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
           <t>07.12.2023</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/09082090-e993-45b2-a48d-d3a28f7ae594</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А03-19483/2023</t>
+          <t>А45-35914/2023</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>30.11.2023</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Пик"</t>
+          <t>ООО "ПИК"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>2269009099</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Прохоров В. Н.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>304705.82</v>
-[...1 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+        <v>87954.85000000001</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>51907.78</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неустойку члена по договору № РТС254А210709(Д) от 24.11.2021</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>07.12.2023</t>
+          <t>23.01.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a22a1c5-5b89-48d4-980a-280e79643221</t>
+          <t>https://kad.arbitr.ru/Card/efb6722f-4f84-480b-b488-c1af5409c0d7</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А45-35829/2023</t>
+          <t>А03-19478/2023</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>29.11.2023</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr"/>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПИК"</t>
+          <t>ООО "Пик"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>2269009099</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сосин Е. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>04.05.2024</t>
+          <t>15.03.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3af3a8c6-2c76-4842-89b8-32f69cf73890</t>
+          <t>https://kad.arbitr.ru/Card/482e8da1-6ff7-4995-9ed0-8544a97fb130</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А03-10662/2023</t>
+          <t>А45-35829/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>06.07.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>АО "Барнаульская генерация" в лице филиала "БийскэнергоТеплоТранзит"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2224152758</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Котельный завод "ЭнергоАльянс"</t>
+          <t>ООО "ПИК"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>2222804493</t>
+          <t>2269009099</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Сосин Е. А.</t>
-[...5 lines deleted...]
-      <c r="R22" s="2" t="inlineStr"/>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>253116.36</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>253116.36</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом (ООО ПИК) сроков работ по договору подряда.</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>04.05.2024</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75963104-9d30-46b3-8609-8672dd7df849</t>
+          <t>https://kad.arbitr.ru/Card/3af3a8c6-2c76-4842-89b8-32f69cf73890</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А45-11261/2022</t>
+          <t>А03-19483/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>26.04.2022</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЗИС - ПЛЮС"</t>
+          <t>ООО "Пик"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>2224137710</t>
+          <t>2269009099</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Прохоров В. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>282972</v>
-[...3 lines deleted...]
-      </c>
+        <v>304705.82</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капремонте МКД</t>
+          <t>Субсидиарная ответственность СРО за неустойку члена по договору № РТС254А210709(Д) от 24.11.2021</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>18.11.2022</t>
+          <t>07.12.2023</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09beb9de-1b9d-43c8-a849-9e0847b02fef</t>
+          <t>https://kad.arbitr.ru/Card/2a22a1c5-5b89-48d4-980a-280e79643221</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А03-2912/2022</t>
+          <t>А03-16807/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>05.03.2022</t>
+          <t>19.10.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
+          <t>УФНС России по Алтайскому краю</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АлтайКапиталСтрой"</t>
+          <t>ООО "Котельный завод "ЭнергоАльянс"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>2225128420</t>
+          <t>2222804493</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Пашкова Е. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Артикова Е. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>30.04.2022</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9349e046-ba41-4b56-bc72-c25edcfd5ba5</t>
+          <t>https://kad.arbitr.ru/Card/a7bb6219-3734-4f6a-a61a-c96fba0a84ce</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А03-2017/2022</t>
+          <t>А03-10662/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>17.02.2022</t>
+          <t>06.07.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Аполонский Андрей Иванович</t>
+          <t>АО "Барнаульская генерация" в лице филиала "БийскэнергоТеплоТранзит"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>222206182613</t>
+          <t>2224152758</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+          <t>ООО "Котельный завод "ЭнергоАльянс"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>2222804493</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бояркова Т. В.</t>
+          <t>Сосин Е. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>21.07.2022</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fbf912e8-eb14-4276-8384-76100ad6d0cb</t>
+          <t>https://kad.arbitr.ru/Card/75963104-9d30-46b3-8609-8672dd7df849</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А03-6478/2020</t>
+          <t>А02-716/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>21.05.2020</t>
+          <t>21.04.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>АО СЗ "Барнаулкапстрой"</t>
+          <t>ООО "Газификация"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2225112780</t>
+          <t>2222797133</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибресурс"</t>
+          <t>Специализированная некоммерческая организация "Региональный фонд капитального ремонта многоквартирных домов на территории Республики Алтай"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>2221212889</t>
+          <t>0411164291</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС Республики Алтай</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Сосин Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Окунева И. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>21.08.2021</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3932e71a-8fd7-4e60-a1f1-bd976cedfc76</t>
+          <t>https://kad.arbitr.ru/Card/4ae67955-b9fc-4439-b8de-737a0accc7d2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А03-6477/2020</t>
+          <t>А02-444/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>21.05.2020</t>
+          <t>20.03.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>АО СЗ "Барнаулкапстрой"</t>
+          <t>ООО "Газификация"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2225112780</t>
+          <t>2222797133</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибресурс"</t>
+          <t>Специализированная некоммерческая организация "Региональный фонд капитального ремонта многоквартирных домов на территории Республики Алтай"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>2221212889</t>
+          <t>0411164291</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС Республики Алтай</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Фролов О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кириченко Е. Ф.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>15.12.2021</t>
+          <t>27.09.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08573b0b-1839-485a-8ff1-fd925b33ec75</t>
+          <t>https://kad.arbitr.ru/Card/a8c29f8c-82dc-46f4-9cd7-4e5616119203</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А03-13718/2019</t>
+          <t>А03-450/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>23.08.2019</t>
+          <t>16.01.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вира"</t>
+          <t>ПАО "Сбербанк России" в лице филиала - Сибирского банка Сбербанк, Алтайское отделение №8644</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2224174092</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+          <t>Таловский Сергей Васильевич</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>222500426737</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Янушкевич С. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Чайка А. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>26.09.2019</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/832aa95b-1f17-4f40-9e5d-0ac79e827c6b</t>
+          <t>https://kad.arbitr.ru/Card/06dd86b9-8375-4c16-b59c-02b5c77f61d4</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А03-5539/2019</t>
+          <t>А45-11261/2022</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>16.04.2019</t>
+          <t>26.04.2022</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Абарис"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2225140360</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+          <t>ООО "БАЗИС - ПЛЮС"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>2224137710</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Атюнина М. Н.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>100000</v>
+        <v>282972</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>100000</v>
+        <v>282972</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Возврат излишне перечисленных денежных средств в компенсационный фонд</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капремонте МКД</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>09.05.2019</t>
+          <t>18.11.2022</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fb9141d-6315-4de5-a2ca-5f836cc5c322</t>
+          <t>https://kad.arbitr.ru/Card/09beb9de-1b9d-43c8-a849-9e0847b02fef</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А03-2573/2019</t>
+          <t>А03-2912/2022</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>22.02.2019</t>
+          <t>05.03.2022</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Рабочее объединение строителей ГазСтрой"</t>
+          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>2222065482</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+          <t>ООО "АлтайКапиталСтрой"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>2225128420</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Янушкевич С. В.</t>
-[...2 lines deleted...]
-      <c r="O30" s="2" t="inlineStr"/>
+          <t>Пашкова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>84814.8</v>
+      </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО (протокол №2 от 01.02.2019)</t>
+          <t>Взыскание неосновательного обогащения</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>27.02.2019</t>
+          <t>30.04.2022</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3070f608-4ab4-44ef-b350-cdafa620449f</t>
+          <t>https://kad.arbitr.ru/Card/9349e046-ba41-4b56-bc72-c25edcfd5ba5</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А03-2210/2019</t>
+          <t>А03-2017/2022</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>18.02.2019</t>
+          <t>17.02.2022</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центральный"</t>
+          <t>Аполонский Андрей Иванович</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>2225131969</t>
+          <t>222206182613</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>2225102742</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Янушкевич С. В.</t>
+          <t>Бояркова Т. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Признание недействительным решения дисциплинарной комиссии СРО о приостановлении права деятельности</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>25.06.2019</t>
+          <t>21.07.2022</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3740ed0e-16bd-4093-b7a2-a741da963c81</t>
+          <t>https://kad.arbitr.ru/Card/fbf912e8-eb14-4276-8384-76100ad6d0cb</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-241763/2018</t>
+          <t>А03-18346/2020</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>12.10.2018</t>
+          <t>30.12.2020</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБТЕПЛОМОНТАЖ"</t>
+          <t>Комитет жилищно-коммунального хозяйства города Барнаула</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>2225002875</t>
+          <t>2225018307</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "СУ-125"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Прохоров В. Н.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>29.12.2018</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c70f751-1a63-43f4-beb2-73b3689bdbf6</t>
+          <t>https://kad.arbitr.ru/Card/e9cc5b6b-93db-4fa9-90e3-0f8071433aa4</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-116542/2018</t>
+          <t>А03-6477/2020</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>28.05.2018</t>
+          <t>21.05.2020</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО СИБТЕПЛОМОНТАЖ</t>
+          <t>АО СЗ "Барнаулкапстрой"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2225112780</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>ООО "Сибресурс"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>2221212889</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>Фролов О. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>37205365.8</v>
+      </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>29.07.2018</t>
+          <t>15.12.2021</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c89bb18-9194-44e7-93f3-729355cead1c</t>
+          <t>https://kad.arbitr.ru/Card/08573b0b-1839-485a-8ff1-fd925b33ec75</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-204134/2017</t>
+          <t>А03-6478/2020</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>21.05.2020</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ СЕТИ"</t>
+          <t>АО СЗ "Барнаулкапстрой"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>0411171404</t>
+          <t>2225112780</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ССО ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
-[...2 lines deleted...]
-      <c r="L34" s="2" t="inlineStr"/>
+          <t>ООО "Сибресурс"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>2221212889</t>
+        </is>
+      </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Сосин Е. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>73835262.34999999</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при переходе истца</t>
+          <t>Субсидиарная ответственность за неисполнение членом обязательств по возврату аванса (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>06.02.2018</t>
+          <t>21.08.2021</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7360d3c2-4edc-4060-975f-0496cb60382e</t>
+          <t>https://kad.arbitr.ru/Card/3932e71a-8fd7-4e60-a1f1-bd976cedfc76</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-188449/2017</t>
+          <t>А03-13718/2019</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>23.08.2019</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-БЕЗОПАСНОСТЬ"</t>
+          <t>ООО "Вира"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2222792350</t>
+          <t>2224174092</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>2225102742</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Янушкевич С. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание зачесть ранее внесенные в компенсационный фонд денежные средства в размере 100 000 руб.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>26.09.2019</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba498ab3-30f0-45f7-a37a-59e8b565f644</t>
+          <t>https://kad.arbitr.ru/Card/832aa95b-1f17-4f40-9e5d-0ac79e827c6b</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-186304/2017</t>
+          <t>А03-5539/2019</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>16.04.2019</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМК ПАРТНЕР"</t>
+          <t>ООО "Абарис"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2222820689</t>
+          <t>2225140360</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>2225102742</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Атюнина М. Н.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Возврат излишне перечисленных денежных средств в компенсационный фонд</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>29.03.2018</t>
+          <t>09.05.2019</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/082bc351-1efa-4d2d-95ed-acdc8f06ed94</t>
+          <t>https://kad.arbitr.ru/Card/3fb9141d-6315-4de5-a2ca-5f836cc5c322</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-173176/2017</t>
+          <t>А03-2573/2019</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>22.02.2019</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛТАЙПРОЕКТ"</t>
+          <t>ООО "Рабочее объединение строителей ГазСтрой"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>2225122273</t>
+          <t>2222065482</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>2225102742</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Янушкевич С. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО (протокол №2 от 01.02.2019)</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>27.02.2019</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/02ab880f-8b02-47bc-8855-fcca40064387</t>
+          <t>https://kad.arbitr.ru/Card/3070f608-4ab4-44ef-b350-cdafa620449f</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-173177/2017</t>
+          <t>А03-2210/2019</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>18.02.2019</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТРАЛЬНЫЙ"</t>
+          <t>ООО "Центральный"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>2225131969</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>2225102742</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Янушкевич С. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>03.12.2017</t>
+          <t>25.06.2019</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aaa6395f-16a1-402b-9f58-e372a3dbc0da</t>
+          <t>https://kad.arbitr.ru/Card/3740ed0e-16bd-4093-b7a2-a741da963c81</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-125217/2017</t>
+          <t>А40-241763/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>12.10.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-07"</t>
+          <t>ООО "СИБТЕПЛОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2204037394</t>
+          <t>2225002875</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 500 000 руб. в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>29.12.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4c7ec2e-c093-4698-b4ab-5531831f7268</t>
+          <t>https://kad.arbitr.ru/Card/1c70f751-1a63-43f4-beb2-73b3689bdbf6</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-92750/2017</t>
+          <t>А40-116542/2018</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>28.05.2018</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОРОНА"</t>
+          <t>ООО СИБТЕПЛОМОНТАЖ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>2221194887</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>05.03.2020</t>
+          <t>29.07.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7aecc304-71e8-457e-8203-b9fda06e76df</t>
+          <t>https://kad.arbitr.ru/Card/0c89bb18-9194-44e7-93f3-729355cead1c</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-25934/2017</t>
+          <t>А40-204134/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>18.04.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНЫЙ ЦЕНТР "ТЕПЛОГАММА"</t>
+          <t>ООО "СТРОЙ СЕТИ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2225132585</t>
+          <t>0411171404</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ССО ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд в размере 300 000 руб.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при переходе истца</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>15.12.2017</t>
+          <t>06.02.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8555782-71c8-446f-917b-fd291aeaf389</t>
+          <t>https://kad.arbitr.ru/Card/7360d3c2-4edc-4060-975f-0496cb60382e</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А03-5562/2017</t>
+          <t>А40-188449/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибирская строительно-монтажная компания"</t>
+          <t>ООО "СТРОЙ-БЕЗОПАСНОСТЬ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>2225068989</t>
+          <t>2222792350</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Янушкевич С. В.</t>
-[...3 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и прекращения действия свидетельства о допуске к работам</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9eb7186-23a2-4f82-963b-228f22079920</t>
+          <t>https://kad.arbitr.ru/Card/ba498ab3-30f0-45f7-a37a-59e8b565f644</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-61479/2017</t>
+          <t>А40-186304/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
+          <t>ООО "СМК ПАРТНЕР"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2222820689</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>311246.77</v>
+        <v>500000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>311246.77</v>
+        <v>500000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и взыскание процентов за пользование средствами</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>29.03.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fdecd8cd-b8cd-4f03-a4ab-063cae479cb2</t>
+          <t>https://kad.arbitr.ru/Card/082bc351-1efa-4d2d-95ed-acdc8f06ed94</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-61294/2017</t>
+          <t>А40-173177/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
+          <t>ООО "ЦЕНТРАЛЬНЫЙ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2225131969</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Признание бездействия незаконным, перевод взноса в компфонд и взыскание процентов.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>03.12.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a36cd25e-df20-4f8f-8697-179571701b69</t>
+          <t>https://kad.arbitr.ru/Card/aaa6395f-16a1-402b-9f58-e372a3dbc0da</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-61298/2017</t>
+          <t>А40-173176/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
+          <t>ООО "АЛТАЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2225122273</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>311246.77</v>
-[...1 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компфонд и взыскание задолженности в размере 311 246,77 руб.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>17.06.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4558f7ab-5a96-4cfc-93b4-18a414c021f6</t>
+          <t>https://kad.arbitr.ru/Card/02ab880f-8b02-47bc-8855-fcca40064387</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-61302/2017</t>
+          <t>А40-125217/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
+          <t>ООО "СМУ-07"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2204037394</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Признание бездействия незаконным, перевод взноса в компфонд и взыскание процентов.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 500 000 руб. в другую организацию</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/914f0bb0-127c-4bbd-939d-04fab4bc7e8a</t>
+          <t>https://kad.arbitr.ru/Card/f4c7ec2e-c093-4698-b4ab-5531831f7268</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-51679/2017</t>
+          <t>А40-92750/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТАКТ"</t>
+          <t>ООО "КОРОНА"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>2224157957</t>
+          <t>2221194887</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>05.03.2020</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/449833e4-d2c6-4e80-93eb-4ef2698f811d</t>
+          <t>https://kad.arbitr.ru/Card/7aecc304-71e8-457e-8203-b9fda06e76df</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-7907/2017</t>
+          <t>А56-25934/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>09.02.2017</t>
+          <t>18.04.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬ"</t>
+          <t>ООО "ИНЖЕНЕРНЫЙ ЦЕНТР "ТЕПЛОГАММА"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2225158047</t>
+          <t>2225132585</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и обязание перечислить 500000 руб. взноса в новый фонд</t>
+          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>06.05.2018</t>
+          <t>15.12.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a7ca364-a7cf-4073-b9cf-ba291291df1d</t>
+          <t>https://kad.arbitr.ru/Card/a8555782-71c8-446f-917b-fd291aeaf389</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-7987/2017</t>
+          <t>А03-5562/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>11.04.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗИФИКАЦИЯ"</t>
+          <t>ООО "Сибирская строительно-монтажная компания"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>2222797133</t>
+          <t>2225068989</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>2225102742</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Янушкевич С. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 500 000 рублей</t>
+          <t>Оспаривание исключения из членов СРО и прекращения действия свидетельства о допуске к работам</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd555f39-8132-428f-99a6-2fe91ee8841f</t>
+          <t>https://kad.arbitr.ru/Card/b9eb7186-23a2-4f82-963b-228f22079920</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А03-1908/2016</t>
+          <t>А40-61479/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>09.02.2016</t>
+          <t>05.04.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "Алтайстройсервис"</t>
+          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>2222044027</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Федотова О. А.</t>
-[...3 lines deleted...]
-      <c r="P50" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>311246.77</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>311246.77</v>
+      </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решений Совета и Конференции СРО об утверждении кандидатов в органы управления</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание процентов за пользование средствами</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>27.05.2016</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e559b383-2b8c-4a22-98b6-988823989306</t>
+          <t>https://kad.arbitr.ru/Card/fdecd8cd-b8cd-4f03-a4ab-063cae479cb2</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А03-13775/2015</t>
+          <t>А40-61298/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>09.07.2015</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "Алтайстройсервис"</t>
+          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>2222044027</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Атюнина М. Н.</t>
-[...2 lines deleted...]
-      <c r="O51" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>311246.77</v>
+      </c>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к созыву внеочередного общего собрания членов СРО</t>
+          <t>Обязание СРО перечислить взнос в компфонд и взыскание задолженности в размере 311 246,77 руб.</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>22.08.2015</t>
+          <t>17.06.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0149aaaf-18f4-45a8-b1b8-8a8720d38d9b</t>
+          <t>https://kad.arbitr.ru/Card/4558f7ab-5a96-4cfc-93b4-18a414c021f6</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А03-17938/2014</t>
+          <t>А40-61294/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>26.09.2014</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СВ-Стандарт"</t>
+          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>2221212938</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>НП "Союз строителей Западной Сибири"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>2225102742</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Гуляев А. С.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>Признание бездействия незаконным, перевод взноса в компфонд и взыскание процентов.</t>
+        </is>
+      </c>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2017</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a36cd25e-df20-4f8f-8697-179571701b69</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А40-61302/2017</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2017</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО Производственное объединение Бийский завод котлов и вспомогательного оборудования</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>Признание бездействия незаконным, перевод взноса в компфонд и взыскание процентов.</t>
+        </is>
+      </c>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2017</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/914f0bb0-127c-4bbd-939d-04fab4bc7e8a</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А40-51679/2017</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2017</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНТАКТ"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>2224157957</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2017</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/449833e4-d2c6-4e80-93eb-4ef2698f811d</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А56-7907/2017</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2017</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬ"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>2225158047</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7811290712</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q55" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R55" s="2" t="inlineStr">
+        <is>
+          <t>Признание прекращения членства в СРО и обязание перечислить 500000 руб. взноса в новый фонд</t>
+        </is>
+      </c>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2018</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4a7ca364-a7cf-4073-b9cf-ba291291df1d</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А56-7987/2017</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2017</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗИФИКАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>2222797133</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R52" s="2" t="inlineStr">
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 500 000 рублей</t>
+        </is>
+      </c>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2017</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cd555f39-8132-428f-99a6-2fe91ee8841f</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А03-1908/2016</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2016</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Алтайстройсервис"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>2222044027</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>2225102742</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Федотова О. А.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R57" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконными решений Совета и Конференции СРО об утверждении кандидатов в органы управления</t>
+        </is>
+      </c>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2016</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e559b383-2b8c-4a22-98b6-988823989306</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А03-13775/2015</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2015</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Алтайстройсервис"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>2222044027</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Союз строителей Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>2225102742</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Атюнина М. Н.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Понуждение к созыву внеочередного общего собрания членов СРО</t>
+        </is>
+      </c>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2015</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0149aaaf-18f4-45a8-b1b8-8a8720d38d9b</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А03-17938/2014</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2014</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВ-Стандарт"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>2221212938</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>НП "Союз строителей Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>2225102742</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Гуляев А. С.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R59" s="2" t="inlineStr">
         <is>
           <t>Отказ СРО внести изменения в свидетельство о допуске в порядке правопреемства после реорганизации</t>
         </is>
       </c>
-      <c r="S52" s="2" t="inlineStr">
+      <c r="S59" s="2" t="inlineStr">
         <is>
           <t>06.10.2015</t>
         </is>
       </c>
-      <c r="T52" s="2" t="inlineStr">
+      <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U52" s="3" t="inlineStr">
+      <c r="U59" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/93fd886f-2f4a-4937-b66d-45a335d79f57</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5670,44 +6281,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>