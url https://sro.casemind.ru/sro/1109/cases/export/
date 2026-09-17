--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dddbd63-528f-4b9d-b73e-23016d8fefdd" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5919e7fe-a69e-4b77-a0be-62567813644f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2be230f1-516c-49a4-82d7-c05b6f4cede6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a278c775-16c6-48a4-917b-8d369e71684e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8119602-3373-4293-9bfd-c5d36adf2702" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aa527d1-83f4-418f-84ed-bf553f2742df" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d955e2-9627-41c9-b0df-78791642e28e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d97f5dc-7805-4280-a4e3-99e0a4c2b622" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f942ebd4-371a-4380-a12e-764de9e1c2a9" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6740f8b-5d7c-4153-aa35-bee950b3ac02" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c582475e-a9f1-43d7-821d-7bb574309f3a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/983868c2-ea5f-4b2a-ad83-49b166b25d79" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dee200f2-4f76-49e1-9f23-c331df0dcbb4" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62e70147-f412-448b-acdf-ac60a7c578e1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/098d82bb-e348-492a-a207-a2bf3fbef34d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad55277c-84c9-47e6-859a-a40122a90033" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a1c5968-1b63-46b6-93a6-19d8c5211b35" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/609573d7-e9ea-4b2c-a26f-b5489381a62e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2adfca3a-8e84-48d9-8456-7fbd02870983" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aee1bc88-9084-440f-a1e0-b4addf85cd4a" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2849c5ba-281b-462a-a2cb-81f9a39ab5ff" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34025989-83ff-445f-8ffc-2f3067344995" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db49b212-2f23-4e7e-83d0-8a89afd465a5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbc5e9f0-726b-4668-b678-c724ba1eb947" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fea9db3c-3594-4344-a3f4-82cec3915b89" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/067ba0b5-0213-4590-a2d3-fba7d7799c6a" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d67d39b8-c0ea-4e4a-9590-8296a2607f9a" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d61beafe-e90d-4fed-b1c0-238511ffd205" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d856361-f028-471b-9ba7-0bba8b1d6e86" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4da36d65-9466-4ecc-b6c4-eb9c824be574" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dce31eeb-e23a-4d1c-9ddc-22dff94da268" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9d78053-845f-4f0b-a996-a23348c7d5c2" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12e10df0-e4ab-4c49-a2e2-4896651f8d2d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31cd4075-6bea-4521-b8db-aa0a1fc69405" TargetMode="External" Id="rId35" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dddbd63-528f-4b9d-b73e-23016d8fefdd" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5919e7fe-a69e-4b77-a0be-62567813644f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2be230f1-516c-49a4-82d7-c05b6f4cede6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a278c775-16c6-48a4-917b-8d369e71684e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aa527d1-83f4-418f-84ed-bf553f2742df" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8119602-3373-4293-9bfd-c5d36adf2702" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d955e2-9627-41c9-b0df-78791642e28e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d97f5dc-7805-4280-a4e3-99e0a4c2b622" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f942ebd4-371a-4380-a12e-764de9e1c2a9" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6740f8b-5d7c-4153-aa35-bee950b3ac02" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c582475e-a9f1-43d7-821d-7bb574309f3a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/983868c2-ea5f-4b2a-ad83-49b166b25d79" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dee200f2-4f76-49e1-9f23-c331df0dcbb4" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62e70147-f412-448b-acdf-ac60a7c578e1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/098d82bb-e348-492a-a207-a2bf3fbef34d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad55277c-84c9-47e6-859a-a40122a90033" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b3f1fa9-18a0-420c-a679-862adb3dc30c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a1c5968-1b63-46b6-93a6-19d8c5211b35" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/609573d7-e9ea-4b2c-a26f-b5489381a62e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2adfca3a-8e84-48d9-8456-7fbd02870983" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aee1bc88-9084-440f-a1e0-b4addf85cd4a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2849c5ba-281b-462a-a2cb-81f9a39ab5ff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34025989-83ff-445f-8ffc-2f3067344995" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db49b212-2f23-4e7e-83d0-8a89afd465a5" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbc5e9f0-726b-4668-b678-c724ba1eb947" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fea9db3c-3594-4344-a3f4-82cec3915b89" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/067ba0b5-0213-4590-a2d3-fba7d7799c6a" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d67d39b8-c0ea-4e4a-9590-8296a2607f9a" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d61beafe-e90d-4fed-b1c0-238511ffd205" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d856361-f028-471b-9ba7-0bba8b1d6e86" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4da36d65-9466-4ecc-b6c4-eb9c824be574" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dce31eeb-e23a-4d1c-9ddc-22dff94da268" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9d78053-845f-4f0b-a996-a23348c7d5c2" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12e10df0-e4ab-4c49-a2e2-4896651f8d2d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31cd4075-6bea-4521-b8db-aa0a1fc69405" TargetMode="External" Id="rId36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U36"/>
+  <dimension ref="A1:U37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -989,241 +989,241 @@
           <t>Неисполнение обязательств подрядчиком по контракту № 2022.225.29 на строительство школы.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
           <t>02.11.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a278c775-16c6-48a4-917b-8d369e71684e</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А03-21257/2024</t>
+          <t>А03-21258/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>26.11.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Прокуратура Алтайского края</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>2225028552</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>МБОУ "Первоалейская средняя общеобразовательная школа"</t>
+          <t>МКОУ "Приалейская средняя общеобразовательная школа"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2231003860</t>
+          <t>2231003789</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Кребель Д. А.</t>
+          <t>Прохоров В. Н.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>1051089.84</v>
-[...3 lines deleted...]
-      </c>
+        <v>1232311.96</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными муниципальных контрактов на стройконтроль и возврат денежных средств</t>
+          <t>Признание недействительными контрактов на строительный контроль и возврат уплаченных средств.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8119602-3373-4293-9bfd-c5d36adf2702</t>
+          <t>https://kad.arbitr.ru/Card/3aa527d1-83f4-418f-84ed-bf553f2742df</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А03-21258/2024</t>
+          <t>А03-21257/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>26.11.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Прокуратура Алтайского края</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>2225028552</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>МКОУ "Приалейская средняя общеобразовательная школа"</t>
+          <t>МБОУ "Первоалейская средняя общеобразовательная школа"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2231003789</t>
+          <t>2231003860</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Прохоров В. Н.</t>
+          <t>Кребель Д. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>1232311.96</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="inlineStr"/>
+        <v>1051089.84</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>1051089.84</v>
+      </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными контрактов на строительный контроль и возврат уплаченных средств.</t>
+          <t>Признание недействительными муниципальных контрактов на стройконтроль и возврат денежных средств</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3aa527d1-83f4-418f-84ed-bf553f2742df</t>
+          <t>https://kad.arbitr.ru/Card/d8119602-3373-4293-9bfd-c5d36adf2702</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А03-21199/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>25.11.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1268,51 +1268,51 @@
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Прохоров В. Н.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>1771596.46</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Признание недействительными муниципальных контрактов №18-21 и применение последствий сделок</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/09d955e2-9627-41c9-b0df-78791642e28e</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А02-1540/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>09.07.2024</t>
@@ -2181,1957 +2181,2047 @@
           <t>Обязание устранить недостатки капитального ремонта кровли МКД и взыскание судебной неустойки</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
           <t>06.05.2022</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ad55277c-84c9-47e6-859a-a40122a90033</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А03-16170/2020</t>
+          <t>А45-25693/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>20.11.2020</t>
+          <t>16.09.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гарант"</t>
+          <t>УПРАВЛЕНИЕ ПО ОБЕСПЕЧЕНИЮ ДЕЯТЕЛЬНОСТИ МИРОВЫХ СУДЕЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
+          <t>5406291575</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
           <t>2221217485</t>
         </is>
       </c>
-      <c r="J18" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Федотова О. А.</t>
+          <t>Жигжитова Н. Б.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>23.01.2021</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a1c5968-1b63-46b6-93a6-19d8c5211b35</t>
+          <t>https://kad.arbitr.ru/Card/2b3f1fa9-18a0-420c-a679-862adb3dc30c</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А03-13849/2020</t>
+          <t>А03-16170/2020</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>02.10.2020</t>
+          <t>20.11.2020</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Алтайтеплострой"</t>
+          <t>ООО "Гарант"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2204069004</t>
+          <t>2221217485</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>2225099610</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Федотова О. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о приостановлении права на выполнение строительных работ.</t>
+          <t>Признание недействительными решений СРО о приостановке права деятельности и исключении из членов</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>17.11.2020</t>
+          <t>23.01.2021</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/609573d7-e9ea-4b2c-a26f-b5489381a62e</t>
+          <t>https://kad.arbitr.ru/Card/5a1c5968-1b63-46b6-93a6-19d8c5211b35</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А03-5227/2020</t>
+          <t>А03-13849/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>27.04.2020</t>
+          <t>02.10.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "НСК"</t>
+          <t>ООО "Алтайтеплострой"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>2222802249</t>
+          <t>2204069004</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>2225099610</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Лихторович С. В.</t>
+          <t>Федотова О. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о приостановлении права деятельности из-за превышения лимита обязательств</t>
+          <t>Оспаривание решения СРО о приостановлении права на выполнение строительных работ.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>27.05.2021</t>
+          <t>17.11.2020</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2adfca3a-8e84-48d9-8456-7fbd02870983</t>
+          <t>https://kad.arbitr.ru/Card/609573d7-e9ea-4b2c-a26f-b5489381a62e</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А03-15842/2019</t>
+          <t>А03-5227/2020</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>26.09.2019</t>
+          <t>27.04.2020</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>САО "ВСК"</t>
+          <t>ООО "НСК"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7710026574</t>
+          <t>2222802249</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>2225099610</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Чайка А. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Лихторович С. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по оплате страховой премии по договору страхования гражданской ответственности</t>
+          <t>Оспаривание решения СРО о приостановлении права деятельности из-за превышения лимита обязательств</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>21.07.2020</t>
+          <t>27.05.2021</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aee1bc88-9084-440f-a1e0-b4addf85cd4a</t>
+          <t>https://kad.arbitr.ru/Card/2adfca3a-8e84-48d9-8456-7fbd02870983</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А03-5088/2019</t>
+          <t>А03-15842/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>08.04.2019</t>
+          <t>26.09.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>САО "ВСК"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7710026574</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>2225099610</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Лихторович С. В.</t>
+          <t>Чайка А. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>209510</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>203360</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>203360</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по договору страхования гражданской ответственности №17440D4G01598 от 25.05.2017</t>
+          <t>Задолженность по оплате страховой премии по договору страхования гражданской ответственности</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>21.09.2019</t>
+          <t>21.07.2020</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2849c5ba-281b-462a-a2cb-81f9a39ab5ff</t>
+          <t>https://kad.arbitr.ru/Card/aee1bc88-9084-440f-a1e0-b4addf85cd4a</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А03-926/2019</t>
+          <t>А03-5088/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>24.01.2019</t>
+          <t>08.04.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промтехинжиниринг"</t>
+          <t>САО "ВСК"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2221217414</t>
+          <t>7710026574</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>2225099610</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Лихторович С. В.</t>
         </is>
       </c>
-      <c r="O23" s="2" t="inlineStr"/>
+      <c r="O23" s="2" t="n">
+        <v>209510</v>
+      </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным требования СРО о доплате 200 000 руб. в компенсационный фонд</t>
+          <t>Задолженность по договору страхования гражданской ответственности №17440D4G01598 от 25.05.2017</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>18.02.2020</t>
+          <t>21.09.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34025989-83ff-445f-8ffc-2f3067344995</t>
+          <t>https://kad.arbitr.ru/Card/2849c5ba-281b-462a-a2cb-81f9a39ab5ff</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А03-17475/2018</t>
+          <t>А03-926/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>01.10.2018</t>
+          <t>24.01.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремводстрой"</t>
+          <t>ООО "Промтехинжиниринг"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2225138509</t>
+          <t>2221217414</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>КГКУ "Единый заказчик капитального строительства Алтайского края"</t>
-[...2 lines deleted...]
-      <c r="L24" s="2" t="inlineStr"/>
+          <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>2225099610</t>
+        </is>
+      </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Сосин Е. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Лихторович С. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности за выполненные работы по госконтракту на строительство инженерных сетей.</t>
+          <t>Признание незаконным требования СРО о доплате 200 000 руб. в компенсационный фонд</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>12.06.2020</t>
+          <t>18.02.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db49b212-2f23-4e7e-83d0-8a89afd465a5</t>
+          <t>https://kad.arbitr.ru/Card/34025989-83ff-445f-8ffc-2f3067344995</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А03-10438/2018</t>
+          <t>А03-17475/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>25.06.2018</t>
+          <t>01.10.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ГУ Управление пенсионного фонда РФ в г.Барнауле</t>
+          <t>ООО "Ремводстрой"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2225082380</t>
+          <t>2225138509</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КГКУ "Единый заказчик капитального строительства Алтайского края"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr"/>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бояркова Т. В.</t>
+          <t>Сосин Е. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>3000</v>
+        <v>2939763.04</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>3000</v>
+        <v>2926871.26</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Непредставление в срок сведений о застрахованных лицах за июнь 2017 года</t>
+          <t>Взыскание задолженности за выполненные работы по госконтракту на строительство инженерных сетей.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>12.06.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fbc5e9f0-726b-4668-b678-c724ba1eb947</t>
+          <t>https://kad.arbitr.ru/Card/db49b212-2f23-4e7e-83d0-8a89afd465a5</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-186638/2017</t>
+          <t>А03-10438/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>25.06.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛТАЙСПЕЦСТРОЙ"</t>
+          <t>ГУ Управление пенсионного фонда РФ в г.Барнауле</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2222839217</t>
+          <t>2225082380</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Союз "Саморегулируемая организация "Дорожники и строители Алтая"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>2225099610</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Бояркова Т. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>300000</v>
+        <v>3000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>300000</v>
+        <v>3000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Непредставление в срок сведений о застрахованных лицах за июнь 2017 года</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>03.02.2018</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fea9db3c-3594-4344-a3f4-82cec3915b89</t>
+          <t>https://kad.arbitr.ru/Card/fbc5e9f0-726b-4668-b678-c724ba1eb947</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-66905/2017</t>
+          <t>А40-186638/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "БСК-КОМПЛЕКТ"</t>
+          <t>ООО "АЛТАЙСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2224149642</t>
+          <t>2222839217</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300000 руб. взноса в компфонд при смене СРО и взыскание 100000 руб. убытков.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>30.03.2018</t>
+          <t>03.02.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/067ba0b5-0213-4590-a2d3-fba7d7799c6a</t>
+          <t>https://kad.arbitr.ru/Card/fea9db3c-3594-4344-a3f4-82cec3915b89</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-128358/2017</t>
+          <t>А56-66905/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЭР-СИТИ"</t>
+          <t>ООО "БСК-КОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2224143739</t>
+          <t>2224149642</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>600000</v>
+        <v>400000</v>
       </c>
       <c r="P28" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при смене СРО и взыскание убытков</t>
+          <t>Обязание перечислить 300000 руб. взноса в компфонд при смене СРО и взыскание 100000 руб. убытков.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>30.03.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d67d39b8-c0ea-4e4a-9590-8296a2607f9a</t>
+          <t>https://kad.arbitr.ru/Card/067ba0b5-0213-4590-a2d3-fba7d7799c6a</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А57-13822/2017</t>
+          <t>А40-128358/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>12.07.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО ПКФ "Техстройпроект"</t>
+          <t>ООО "АЭР-СИТИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2225149042</t>
+          <t>2224143739</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>"Межрегиональное Объединение Строителей СРО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>141320</v>
+        <v>600000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>124320</v>
+        <v>300000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
+          <t>Перевод взноса в компенсационный фонд при смене СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d61beafe-e90d-4fed-b1c0-238511ffd205</t>
+          <t>https://kad.arbitr.ru/Card/d67d39b8-c0ea-4e4a-9590-8296a2607f9a</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-80791/2017</t>
+          <t>А57-13822/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО Котлоресурс</t>
+          <t>ООО ПКФ "Техстройпроект"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2225149042</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>"Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>141320</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>300000</v>
+        <v>124320</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>13.11.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d856361-f028-471b-9ba7-0bba8b1d6e86</t>
+          <t>https://kad.arbitr.ru/Card/d61beafe-e90d-4fed-b1c0-238511ffd205</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А53-9532/2017</t>
+          <t>А40-80791/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРИСТО ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+          <t>ООО Котлоресурс</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>2225151362</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Корецкий О. А.</t>
-[...5 lines deleted...]
-      <c r="R31" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>13.11.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4da36d65-9466-4ecc-b6c4-eb9c824be574</t>
+          <t>https://kad.arbitr.ru/Card/2d856361-f028-471b-9ba7-0bba8b1d6e86</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А46-3343/2017</t>
+          <t>А53-9532/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "АЛЕЙСКЗЕРНОПРОДУКТ" ИМЕНИ С.Н.СТАРОВОЙТОВА</t>
+          <t>ООО "АРИСТО ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>2201000766</t>
+          <t>2225151362</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dce31eeb-e23a-4d1c-9ddc-22dff94da268</t>
+          <t>https://kad.arbitr.ru/Card/4da36d65-9466-4ecc-b6c4-eb9c824be574</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-37129/2017</t>
+          <t>А46-3343/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКМИЛАЙТ"</t>
+          <t>ЗАО "АЛЕЙСКЗЕРНОПРОДУКТ" ИМЕНИ С.Н.СТАРОВОЙТОВА</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2224138270</t>
+          <t>2201000766</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
+        <v>206712.33</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и обязание перечислить взнос в компенсационный фонд.</t>
+          <t>Перечисление взноса в компенсационный фонд новой СРО и взыскание процентов</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301</t>
+          <t>https://kad.arbitr.ru/Card/dce31eeb-e23a-4d1c-9ddc-22dff94da268</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-11108/2017</t>
+          <t>А40-37129/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>19.01.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОЛДИС"</t>
+          <t>ООО "АКМИЛАЙТ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>2204077654</t>
+          <t>2224138270</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным неперечисления взноса в компенсационный фонд СРО и обязание его перечислить</t>
+          <t>Признание недействительным исключения из СРО и обязание перечислить взнос в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9d78053-845f-4f0b-a996-a23348c7d5c2</t>
+          <t>https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А03-10401/2011</t>
+          <t>А40-11108/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>26.07.2011</t>
+          <t>19.01.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ЗАО ГПК "Дорожно-Строительные Технологии"</t>
+          <t>ООО "ОЛДИС"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5503070204</t>
+          <t>2204077654</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Дорожники Алтая"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>2225099610</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Зверева В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взнос в компфонд до получения статуса СРО)</t>
+          <t>Признание незаконным неперечисления взноса в компенсационный фонд СРО и обязание его перечислить</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>23.08.2012</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12e10df0-e4ab-4c49-a2e2-4896651f8d2d</t>
+          <t>https://kad.arbitr.ru/Card/b9d78053-845f-4f0b-a996-a23348c7d5c2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А03-3456/2011</t>
+          <t>А03-10401/2011</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>17.03.2011</t>
+          <t>26.07.2011</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ГУП дорожного хозяйства АК "Новоалтайское дорожно-строительное управление № 7"</t>
+          <t>ЗАО ГПК "Дорожно-Строительные Технологии"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2208010989</t>
+          <t>5503070204</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>НП СРО "Дорожники Алтая"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>2225099610</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Атюнина М. Н.</t>
+          <t>Зверева В. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
+          <t>Взыскание неосновательного обогащения (взнос в компфонд до получения статуса СРО)</t>
+        </is>
+      </c>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2012</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12e10df0-e4ab-4c49-a2e2-4896651f8d2d</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А03-3456/2011</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2011</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ГУП дорожного хозяйства АК "Новоалтайское дорожно-строительное управление № 7"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>2208010989</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Дорожники Алтая"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>2225099610</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Атюнина М. Н.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
           <t>Взыскание взноса в компенсационный фонд при выходе из состава членов СРО</t>
         </is>
       </c>
-      <c r="S36" s="2" t="inlineStr">
+      <c r="S37" s="2" t="inlineStr">
         <is>
           <t>22.09.2011</t>
         </is>
       </c>
-      <c r="T36" s="2" t="inlineStr">
+      <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U36" s="3" t="inlineStr">
+      <c r="U37" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/31cd4075-6bea-4521-b8db-aa0a1fc69405</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>