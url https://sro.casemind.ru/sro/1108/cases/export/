--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc0e598a-8925-411e-8e91-6e53744b72f7" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/379b96de-86ed-442a-a239-1ca9efc4246a" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab51816a-82c5-4b08-b062-9baa08dae2f1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a842566-a843-47f9-a661-fd754623a4df" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f167cb-7c3f-4865-9d9b-4366aa591aac" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4891c700-86bc-460e-acb7-858f2e029f8b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cf57fc0-fec2-4f76-acfa-fa493142b7dd" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c08ab174-0a7a-4ad2-96a0-9031696b4673" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a93bf36-0fe7-418f-abe9-a829911dde36" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b6ef205-f9da-482e-a910-69e5ee4a6686" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a23c8b62-0b78-48ab-9f2d-9546028f17ea" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/371869da-afbc-41fb-87d8-9dd54491e1e8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbbce2e7-042a-4765-857d-2bb65f160813" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99d52f4b-79fe-42cb-826e-092b9b2f3ad8" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a868f950-97c1-45c8-9f90-39d67a869b04" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61f6fd5f-529b-4e9b-93f6-03f1316e6b4f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74bf5cb1-68f6-4c88-8968-3f99d0649825" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/908bcfd7-7bbe-4370-bdcf-62df4591ac20" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56671a78-c2fd-482a-b1d4-30d984663fe2" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7019180-dd47-4e0b-afa0-eb0f87faa8ed" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5238ea26-305c-4c06-a160-61031c6f9f60" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3919d378-5e3a-40d1-832b-5c3396d3c732" TargetMode="External" Id="rId22" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba077ac5-1492-48d0-bde1-bf80de81e983" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc0e598a-8925-411e-8e91-6e53744b72f7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/379b96de-86ed-442a-a239-1ca9efc4246a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab51816a-82c5-4b08-b062-9baa08dae2f1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a842566-a843-47f9-a661-fd754623a4df" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f167cb-7c3f-4865-9d9b-4366aa591aac" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4891c700-86bc-460e-acb7-858f2e029f8b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cf57fc0-fec2-4f76-acfa-fa493142b7dd" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c08ab174-0a7a-4ad2-96a0-9031696b4673" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a93bf36-0fe7-418f-abe9-a829911dde36" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b6ef205-f9da-482e-a910-69e5ee4a6686" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a23c8b62-0b78-48ab-9f2d-9546028f17ea" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/371869da-afbc-41fb-87d8-9dd54491e1e8" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbbce2e7-042a-4765-857d-2bb65f160813" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99d52f4b-79fe-42cb-826e-092b9b2f3ad8" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a868f950-97c1-45c8-9f90-39d67a869b04" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61f6fd5f-529b-4e9b-93f6-03f1316e6b4f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74bf5cb1-68f6-4c88-8968-3f99d0649825" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/908bcfd7-7bbe-4370-bdcf-62df4591ac20" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56671a78-c2fd-482a-b1d4-30d984663fe2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7019180-dd47-4e0b-afa0-eb0f87faa8ed" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5238ea26-305c-4c06-a160-61031c6f9f60" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3919d378-5e3a-40d1-832b-5c3396d3c732" TargetMode="External" Id="rId23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U23"/>
+  <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2209 +589,2299 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А03-8229/2026</t>
+          <t>А03-14190/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>27.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "Арена"</t>
+          <t>ООО "ПромАльпСервис"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2224171687</t>
+          <t>2224136971</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2225097429</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Кирина Н. Н.</t>
+          <t>Федоров Е. И.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>28.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc0e598a-8925-411e-8e91-6e53744b72f7</t>
+          <t>https://kad.arbitr.ru/Card/ba077ac5-1492-48d0-bde1-bf80de81e983</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А02-459/2026</t>
+          <t>А03-8229/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>28.04.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Казенное учреждение Республики Алтай "Управление капитального строительства Республики Алтай"</t>
+          <t>ООО "Арена"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>0411175222</t>
+          <t>2224171687</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Солнечная энергия+"</t>
+          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>0411161090</t>
+          <t>2225097429</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Алтай</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Гальчук М. М.</t>
+          <t>Кирина Н. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/379b96de-86ed-442a-a239-1ca9efc4246a</t>
+          <t>https://kad.arbitr.ru/Card/dc0e598a-8925-411e-8e91-6e53744b72f7</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А45-2500/2026</t>
+          <t>А02-459/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕЛЕС"</t>
+          <t>Казенное учреждение Республики Алтай "Управление капитального строительства Республики Алтай"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>2221237160</t>
+          <t>0411175222</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ КУПИНСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Солнечная энергия+"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5429107134</t>
+          <t>0411161090</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Республики Алтай</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Красько А. А.</t>
+          <t>Гальчук М. М.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab51816a-82c5-4b08-b062-9baa08dae2f1</t>
+          <t>https://kad.arbitr.ru/Card/379b96de-86ed-442a-a239-1ca9efc4246a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А03-12622/2025</t>
+          <t>А45-2500/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>17.07.2025</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛифтКомплексАлтай</t>
+          <t>ООО "ВЕЛЕС"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2222871066</t>
+          <t>2221237160</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
+          <t>АДМИНИСТРАЦИЯ КУПИНСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2225097429</t>
+          <t>5429107134</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>7 арбитражный апелляционный суд</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Смеречинская Я. А.</t>
+          <t>Красько А. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a842566-a843-47f9-a661-fd754623a4df</t>
+          <t>https://kad.arbitr.ru/Card/ab51816a-82c5-4b08-b062-9baa08dae2f1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А03-21356/2024</t>
+          <t>А03-12622/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.11.2024</t>
+          <t>17.07.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "Центральное жилищно-коммунальное управление"</t>
+          <t>ООО "ЛифтКомплексАлтай</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7729314745</t>
+          <t>2222871066</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Алтайские строители"</t>
+          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2225097429</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Федоров Е. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Смеречинская Я. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту (возврат аванса)</t>
+          <t>Оспаривание решения о допвзносах в компфонд при его фактическом соответствии нормам закона.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72f167cb-7c3f-4865-9d9b-4366aa591aac</t>
+          <t>https://kad.arbitr.ru/Card/2a842566-a843-47f9-a661-fd754623a4df</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А03-891/2024</t>
+          <t>А03-21356/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>23.01.2024</t>
+          <t>27.11.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Арена"</t>
+          <t>ФГБУ "Центральное жилищно-коммунальное управление"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>2224171687</t>
+          <t>7729314745</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сферум"</t>
+          <t>Ассоциация СРО "Алтайские строители"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2222869388</t>
+          <t>2225097429</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Прохоров В. Н.</t>
+          <t>Федоров Е. И.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>119813570.76</v>
+        <v>694150.8</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>119813570.76</v>
+        <v>694150.8</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание расходов на устранение недостатков некачественно выполненных строительных работ</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту (возврат аванса)</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>13.08.2025</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4891c700-86bc-460e-acb7-858f2e029f8b</t>
+          <t>https://kad.arbitr.ru/Card/72f167cb-7c3f-4865-9d9b-4366aa591aac</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А02-1101/2023</t>
+          <t>А03-891/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>14.06.2023</t>
+          <t>23.01.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Специализированная некоммерческая организация "Региональный фонд капитального ремонта многоквартирных домов на территории Республики Алтай"</t>
+          <t>ООО "Арена"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0411164291</t>
+          <t>2224171687</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проектная компания Дорстрой"</t>
+          <t>ООО "Сферум"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>0411175399</t>
+          <t>2222869388</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Алтай</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Кириченко Е. Ф.</t>
+          <t>Прохоров В. Н.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>1488137.71</v>
+        <v>119813570.76</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>1488137.71</v>
+        <v>119813570.76</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков капремонта и взыскание задолженности по договору подряда</t>
+          <t>Взыскание расходов на устранение недостатков некачественно выполненных строительных работ</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>13.08.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cf57fc0-fec2-4f76-acfa-fa493142b7dd</t>
+          <t>https://kad.arbitr.ru/Card/4891c700-86bc-460e-acb7-858f2e029f8b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А03-689/2023</t>
+          <t>А02-1101/2023</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>20.01.2023</t>
+          <t>14.06.2023</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Приобского ОСП г. Бийска и Зонального районов Коновалова Е.В.</t>
+          <t>Специализированная некоммерческая организация "Региональный фонд капитального ремонта многоквартирных домов на территории Республики Алтай"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0411164291</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
+          <t>ООО "Проектная компания Дорстрой"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2225097429</t>
+          <t>0411175399</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС Республики Алтай</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Синцова В. В.</t>
+          <t>Кириченко Е. Ф.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+        <v>1488137.71</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>1488137.71</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на взносы ООО РСЦ в компенсационные фонды СРО для погашения задолженности</t>
+          <t>Устранение недостатков капремонта и взыскание задолженности по договору подряда</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>14.03.2023</t>
+          <t>13.01.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c08ab174-0a7a-4ad2-96a0-9031696b4673</t>
+          <t>https://kad.arbitr.ru/Card/9cf57fc0-fec2-4f76-acfa-fa493142b7dd</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А03-17780/2022</t>
+          <t>А03-689/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>14.11.2022</t>
+          <t>20.01.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО СЗ "Барнаулкапстрой"</t>
+          <t>Судебный пристав-исполнитель Приобского ОСП г. Бийска и Зонального районов Коновалова Е.В.</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2225112780</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2225097429</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Гуляев А. С.</t>
+          <t>Синцова В. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>21000000</v>
+        <v>3000000</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об отказе в предоставлении займа из средств компфонда СРО</t>
+          <t>Обращение взыскания на взносы ООО РСЦ в компенсационные фонды СРО для погашения задолженности</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>30.04.2023</t>
+          <t>14.03.2023</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a93bf36-0fe7-418f-abe9-a829911dde36</t>
+          <t>https://kad.arbitr.ru/Card/c08ab174-0a7a-4ad2-96a0-9031696b4673</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А03-2166/2022</t>
+          <t>А03-17780/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>21.02.2022</t>
+          <t>14.11.2022</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Баустоун"</t>
+          <t>АО СЗ "Барнаулкапстрой"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>2204083351</t>
+          <t>2225112780</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Тюрин Сергей Иванович</t>
-[...2 lines deleted...]
-      <c r="L11" s="2" t="inlineStr"/>
+          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>2225097429</t>
+        </is>
+      </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Винникова А. Н.</t>
+          <t>Гуляев А. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1104586.58</v>
-[...3 lines deleted...]
-      </c>
+        <v>21000000</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Привлечение контролирующего лица к субсидиарной ответственности по обязательствам ООО «Дебют-А».</t>
+          <t>Признание недействительным решения об отказе в предоставлении займа из средств компфонда СРО</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>03.12.2022</t>
+          <t>30.04.2023</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b6ef205-f9da-482e-a910-69e5ee4a6686</t>
+          <t>https://kad.arbitr.ru/Card/5a93bf36-0fe7-418f-abe9-a829911dde36</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А03-9465/2020</t>
+          <t>А03-2166/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>13.07.2020</t>
+          <t>21.02.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>АО СЗ "Барнаулкапстрой"</t>
+          <t>ООО "Баустоун"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2225112780</t>
+          <t>2204083351</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Тюрин Сергей Иванович</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Федотова О. А.</t>
-[...3 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+          <t>Винникова А. Н.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>1104586.58</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>1104586.58</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о штрафе 20000 руб. и обязании устранить дефекты</t>
+          <t>Привлечение контролирующего лица к субсидиарной ответственности по обязательствам ООО «Дебют-А».</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>29.09.2021</t>
+          <t>03.12.2022</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a23c8b62-0b78-48ab-9f2d-9546028f17ea</t>
+          <t>https://kad.arbitr.ru/Card/8b6ef205-f9da-482e-a910-69e5ee4a6686</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-174304/2019</t>
+          <t>А03-9465/2020</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>05.07.2019</t>
+          <t>13.07.2020</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО СУ 36</t>
+          <t>АО СЗ "Барнаулкапстрой"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2225112780</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>РОСТЕХНАДЗОР</t>
-[...2 lines deleted...]
-      <c r="L13" s="2" t="inlineStr"/>
+          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>2225097429</t>
+        </is>
+      </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Сизова О. В.</t>
+          <t>Федотова О. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным пункта 4 предписания Ростехнадзора об устранении нарушений.</t>
+          <t>Признание недействительным решения СРО о штрафе 20000 руб. и обязании устранить дефекты</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>31.01.2020</t>
+          <t>29.09.2021</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/371869da-afbc-41fb-87d8-9dd54491e1e8</t>
+          <t>https://kad.arbitr.ru/Card/a23c8b62-0b78-48ab-9f2d-9546028f17ea</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А03-6933/2019</t>
+          <t>А40-174304/2019</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>07.05.2019</t>
+          <t>05.07.2019</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУ-36"</t>
+          <t>ООО СУ 36</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2204075368</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
-[...6 lines deleted...]
-      </c>
+          <t>РОСТЕХНАДЗОР</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Янушкевич С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сизова О. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание распоряжения СРО о перераспределении взносов в компенсационные фонды.</t>
+          <t>Признание недействительным пункта 4 предписания Ростехнадзора об устранении нарушений.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>13.03.2020</t>
+          <t>31.01.2020</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cbbce2e7-042a-4765-857d-2bb65f160813</t>
+          <t>https://kad.arbitr.ru/Card/371869da-afbc-41fb-87d8-9dd54491e1e8</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А03-18849/2018</t>
+          <t>А03-6933/2019</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.10.2018</t>
+          <t>07.05.2019</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>АО СЗ "Барнаулкапстрой"</t>
+          <t>ООО "СУ-36"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2225112780</t>
+          <t>2204075368</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2225097429</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. А.</t>
-[...2 lines deleted...]
-      <c r="O15" s="2" t="inlineStr"/>
+          <t>Янушкевич С. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным предписания СРО о доплате взноса в компенсационный фонд</t>
+          <t>Оспаривание распоряжения СРО о перераспределении взносов в компенсационные фонды.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>18.02.2019</t>
+          <t>13.03.2020</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99d52f4b-79fe-42cb-826e-092b9b2f3ad8</t>
+          <t>https://kad.arbitr.ru/Card/cbbce2e7-042a-4765-857d-2bb65f160813</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-11044/2018</t>
+          <t>А03-18849/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>22.10.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО ЕвроПрофи</t>
+          <t>АО СЗ "Барнаулкапстрой"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2225112780</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
-[...2 lines deleted...]
-      <c r="L16" s="2" t="inlineStr"/>
+          <t>Ассоциация регионального отраслевого объединения работодателей "Саморегулируемая организация "Алтайские строители"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>2225097429</t>
+        </is>
+      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Мищенко А. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при смене членства</t>
+          <t>Признание недействительным предписания СРО о доплате взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>19.08.2018</t>
+          <t>18.02.2019</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a868f950-97c1-45c8-9f90-39d67a869b04</t>
+          <t>https://kad.arbitr.ru/Card/99d52f4b-79fe-42cb-826e-092b9b2f3ad8</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-5611/2018</t>
+          <t>А40-11044/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>16.01.2018</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО КВИНТЕЛ</t>
+          <t>ООО ЕвроПрофи</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНАХ КОМПАНИЙ</t>
+          <t>СРО АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>3010269.87</v>
+        <v>500000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при смене членства</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>23.05.2020</t>
+          <t>19.08.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61f6fd5f-529b-4e9b-93f6-03f1316e6b4f</t>
+          <t>https://kad.arbitr.ru/Card/a868f950-97c1-45c8-9f90-39d67a869b04</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-227504/2017</t>
+          <t>А40-5611/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>16.01.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО Бийскэлектромонтаж</t>
+          <t>ООО КВИНТЕЛ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНАХ КОМПАНИЙ</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>500000</v>
+        <v>3010269.87</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>17.05.2018</t>
+          <t>23.05.2020</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74bf5cb1-68f6-4c88-8968-3f99d0649825</t>
+          <t>https://kad.arbitr.ru/Card/61f6fd5f-529b-4e9b-93f6-03f1316e6b4f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-70235/2017</t>
+          <t>А40-227504/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЛНЕЧНАЯ ЭНЕРГИЯ +"</t>
+          <t>ООО Бийскэлектромонтаж</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>0411161090</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>510000</v>
+        <v>500000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 руб. взноса в КФ СРО и возврат 10 000 руб. излишне уплаченных членских взносов.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>09.02.2018</t>
+          <t>17.05.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/908bcfd7-7bbe-4370-bdcf-62df4591ac20</t>
+          <t>https://kad.arbitr.ru/Card/74bf5cb1-68f6-4c88-8968-3f99d0649825</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-153789/2017</t>
+          <t>А56-70235/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГО-СЕТЬСТРОЙ"</t>
+          <t>ООО "СОЛНЕЧНАЯ ЭНЕРГИЯ +"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>0411160850</t>
+          <t>0411161090</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>300000</v>
+        <v>510000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>300000</v>
+        <v>10000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление 500 000 руб. взноса в КФ СРО и возврат 10 000 руб. излишне уплаченных членских взносов.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>09.02.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56671a78-c2fd-482a-b1d4-30d984663fe2</t>
+          <t>https://kad.arbitr.ru/Card/908bcfd7-7bbe-4370-bdcf-62df4591ac20</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А53-19705/2017</t>
+          <t>А40-153789/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "ВЕНТАЛЬ"</t>
+          <t>ООО "ЭНЕРГО-СЕТЬСТРОЙ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2221197704</t>
+          <t>0411160850</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>04.04.2019</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7019180-dd47-4e0b-afa0-eb0f87faa8ed</t>
+          <t>https://kad.arbitr.ru/Card/56671a78-c2fd-482a-b1d4-30d984663fe2</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-25533/2017</t>
+          <t>А53-19705/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>09.02.2017</t>
+          <t>10.07.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБХИМСЕРВИС"</t>
+          <t>ООО "КОМПАНИЯ "ВЕНТАЛЬ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>0411073277</t>
+          <t>2221197704</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>04.04.2019</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5238ea26-305c-4c06-a160-61031c6f9f60</t>
+          <t>https://kad.arbitr.ru/Card/f7019180-dd47-4e0b-afa0-eb0f87faa8ed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
+          <t>А40-25533/2017</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2017</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБХИМСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>0411073277</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R23" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2017</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5238ea26-305c-4c06-a160-61031c6f9f60</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
           <t>А03-15019/2013</t>
         </is>
       </c>
-      <c r="C23" s="2" t="inlineStr">
+      <c r="C24" s="2" t="inlineStr">
         <is>
           <t>02.09.2013</t>
         </is>
       </c>
-      <c r="D23" s="2" t="inlineStr">
+      <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E23" s="2" t="inlineStr">
+      <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F23" s="2" t="inlineStr">
+      <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G23" s="2" t="inlineStr">
+      <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H23" s="2" t="inlineStr">
+      <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ООО "Авангард"</t>
         </is>
       </c>
-      <c r="I23" s="2" t="inlineStr">
+      <c r="I24" s="2" t="inlineStr">
         <is>
           <t>2221068949</t>
         </is>
       </c>
-      <c r="J23" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K23" s="2" t="inlineStr">
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО "Стройстальконструкция"</t>
         </is>
       </c>
-      <c r="L23" s="2" t="inlineStr">
+      <c r="L24" s="2" t="inlineStr">
         <is>
           <t>2223056089</t>
         </is>
       </c>
-      <c r="M23" s="2" t="inlineStr">
+      <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
-      <c r="N23" s="2" t="inlineStr">
+      <c r="N24" s="2" t="inlineStr">
         <is>
           <t>Сосин Е. А.</t>
         </is>
       </c>
-      <c r="O23" s="2" t="n">
+      <c r="O24" s="2" t="n">
         <v>4120478.6</v>
       </c>
-      <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R23" s="2" t="inlineStr">
+      <c r="R24" s="2" t="inlineStr">
         <is>
           <t>Возмещение убытков из-за некачественных работ члена СРО, влияющих на безопасность строительства</t>
         </is>
       </c>
-      <c r="S23" s="2" t="inlineStr">
+      <c r="S24" s="2" t="inlineStr">
         <is>
           <t>19.11.2014</t>
         </is>
       </c>
-      <c r="T23" s="2" t="inlineStr">
+      <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U23" s="3" t="inlineStr">
+      <c r="U24" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3919d378-5e3a-40d1-832b-5c3396d3c732</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>