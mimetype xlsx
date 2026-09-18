--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16e7cd6f-be7e-497e-8726-17c21496c855" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b36cdcc5-0ea5-4f8e-a7c7-978d29494f47" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf4e2b5-420d-45a2-85e8-345e384f62fc" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ff0f2be-56e9-4642-baa7-0626390711b9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb2d8793-414c-4734-b718-b7f04f41b9f2" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebbe7a26-3e60-463e-b019-917f0d4f2f69" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17d6aa2e-e703-4d1b-907e-1a620822686d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5356ac8-8a26-4ce6-9208-15c86c185cf4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bdccb37-e839-4cd0-9958-86ef07625e6a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43319bf7-77f0-4752-b6cd-0021ac789b6a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1826c5f-2366-405a-b6fd-de11398763ca" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae54d739-fcde-4712-9a90-b6ff12195977" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80cf29c4-2810-4df5-81b3-6deaa4c8858a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3580194f-e05f-4587-86c5-5f5373efc25e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd87d63c-fc40-40a5-906f-312021ba3809" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a9c85b2-18f7-45fb-9f49-c8ae02e931e9" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac23f00f-5e1d-4fa3-b625-5649c5857e23" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/274aa98b-3583-47ca-be1f-e765fc5cc6ac" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8e4faae-4ad1-4e54-ae49-b8709673e358" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f0086f8-e547-4bb5-8f94-4ffd85c63808" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b3f61e6-66eb-4658-a3df-3af986dba711" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77b13082-1243-4bec-8c8e-fd1843df600c" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4a947cd-8941-4371-8144-23b629a1c623" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/110acdc8-da06-4764-acbe-9e36ab12ad19" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d54df78-b002-40e1-a729-b4445a447cdc" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b246d04-6f07-4383-b3a3-b475642a2c4a" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0746bad8-04ec-401a-ac2b-3d2513d1ccce" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c744dc3-6723-4526-8fc3-40cb05b8628d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c45894-b9bc-4910-96e7-ef2265ce8767" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a89a9eb9-047b-4e87-89ef-e38e3c1ff85e" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fbb24aa-0b55-4451-a273-d98cf405671f" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffc982e1-e55f-4d49-8bbf-fd85fe355f83" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c35bca75-989c-405a-a51c-84721a6d595c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c459bf55-de47-4d62-838b-71390fddf964" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f654e4d-b7ee-4a63-805a-95483f6c7c75" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/570c267d-1401-414c-8d8d-3fa15c72901c" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a116865c-2dd7-4466-92ef-986558da3296" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35a38975-1731-44fb-b85b-508b009cd13b" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3ae3d6c-4fb0-4c04-aa0b-0223fa7c9dfd" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76d65543-db7a-41d8-b1f0-424660e04c22" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74d17e2c-a4e0-46b2-b44d-9af3d7e7a473" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f802720-9161-47ed-9aa6-3ada679cb1f4" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7fa4f84-e952-4b77-b0fd-5cc5603de932" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93398e4c-222d-4f38-a0ca-3a5ad7b414ef" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c5263bd-46bb-4814-b033-e7e80fcb4cd6" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/749dae6b-6b70-461a-a3b8-72a326102ce0" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27e69de0-1c4b-477a-be50-73058c150480" TargetMode="External" Id="rId49" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16e7cd6f-be7e-497e-8726-17c21496c855" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc681dd8-5fcd-4b2d-8278-836a27e56429" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b36cdcc5-0ea5-4f8e-a7c7-978d29494f47" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf4e2b5-420d-45a2-85e8-345e384f62fc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ff0f2be-56e9-4642-baa7-0626390711b9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb2d8793-414c-4734-b718-b7f04f41b9f2" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebbe7a26-3e60-463e-b019-917f0d4f2f69" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7f73fdb-1abe-4c27-9356-7e27df14bf38" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17d6aa2e-e703-4d1b-907e-1a620822686d" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5356ac8-8a26-4ce6-9208-15c86c185cf4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bdccb37-e839-4cd0-9958-86ef07625e6a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43319bf7-77f0-4752-b6cd-0021ac789b6a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1826c5f-2366-405a-b6fd-de11398763ca" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91070fe8-be7a-4970-a8c4-5530b1a6fe17" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae54d739-fcde-4712-9a90-b6ff12195977" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80cf29c4-2810-4df5-81b3-6deaa4c8858a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3580194f-e05f-4587-86c5-5f5373efc25e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd87d63c-fc40-40a5-906f-312021ba3809" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc29c377-8efb-4331-8adf-b5cf45e846fb" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0ab00bf-0612-401c-89c3-9fb793326f5a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a9c85b2-18f7-45fb-9f49-c8ae02e931e9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac23f00f-5e1d-4fa3-b625-5649c5857e23" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/274aa98b-3583-47ca-be1f-e765fc5cc6ac" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8e4faae-4ad1-4e54-ae49-b8709673e358" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c0cffab-a26d-42b5-8dd9-bb51a1395141" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f0086f8-e547-4bb5-8f94-4ffd85c63808" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b3f61e6-66eb-4658-a3df-3af986dba711" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39e5e6a8-a395-47b3-8c5a-ffecc7267939" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77b13082-1243-4bec-8c8e-fd1843df600c" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a227a51-2b74-40fd-8787-8cc50165a318" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc11833a-083c-48d1-9e25-18ba04b5cf99" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e67e491e-7ae3-4866-a53a-70d74b2995e9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4a947cd-8941-4371-8144-23b629a1c623" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/110acdc8-da06-4764-acbe-9e36ab12ad19" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b246d04-6f07-4383-b3a3-b475642a2c4a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d54df78-b002-40e1-a729-b4445a447cdc" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0746bad8-04ec-401a-ac2b-3d2513d1ccce" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c744dc3-6723-4526-8fc3-40cb05b8628d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a89a9eb9-047b-4e87-89ef-e38e3c1ff85e" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c45894-b9bc-4910-96e7-ef2265ce8767" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fbb24aa-0b55-4451-a273-d98cf405671f" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffc982e1-e55f-4d49-8bbf-fd85fe355f83" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c35bca75-989c-405a-a51c-84721a6d595c" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c459bf55-de47-4d62-838b-71390fddf964" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f654e4d-b7ee-4a63-805a-95483f6c7c75" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/570c267d-1401-414c-8d8d-3fa15c72901c" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a116865c-2dd7-4466-92ef-986558da3296" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35a38975-1731-44fb-b85b-508b009cd13b" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3ae3d6c-4fb0-4c04-aa0b-0223fa7c9dfd" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76d65543-db7a-41d8-b1f0-424660e04c22" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74d17e2c-a4e0-46b2-b44d-9af3d7e7a473" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f802720-9161-47ed-9aa6-3ada679cb1f4" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7fa4f84-e952-4b77-b0fd-5cc5603de932" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93398e4c-222d-4f38-a0ca-3a5ad7b414ef" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c5263bd-46bb-4814-b033-e7e80fcb4cd6" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f35a072-4cfa-41dd-8266-be39dd1788f8" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/749dae6b-6b70-461a-a3b8-72a326102ce0" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27e69de0-1c4b-477a-be50-73058c150480" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7411a847-27d5-4d86-a633-5527aa785688" TargetMode="External" Id="rId61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U50"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,4769 +658,5833 @@
         <is>
           <t>ООО "МАСТЕР КРОВЛИ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2116001198</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/16e7cd6f-be7e-497e-8726-17c21496c855</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А79-1324/2026</t>
+          <t>А79-1694/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>20.02.2026</t>
+          <t>03.03.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройснаб 21"</t>
+          <t>Казенное учреждение Чувашской Республики "Управление автомобильных дорог Чувашской Республики" Министерства транспорта и дорожного хозяйства Чувашской Республики</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2116000557</t>
+          <t>7724461312</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Чебоксарского РОСП УФССП по Чувашской Республике Облесова Наталия Владимировна</t>
-[...2 lines deleted...]
-      <c r="L3" s="2" t="inlineStr"/>
+          <t>ООО "Стройком"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>2130188445</t>
+        </is>
+      </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Щетинкин А. В.</t>
+          <t>Ильмент Н. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b36cdcc5-0ea5-4f8e-a7c7-978d29494f47</t>
+          <t>https://kad.arbitr.ru/Card/fc681dd8-5fcd-4b2d-8278-836a27e56429</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А79-866/2026</t>
+          <t>А79-1324/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>20.02.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПромТехСтройСервис"</t>
+          <t>ООО "Стройснаб 21"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>2116495028</t>
+          <t>2116000557</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройснаб 21"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Судебный пристав-исполнитель Чебоксарского РОСП УФССП по Чувашской Республике Облесова Наталия Владимировна</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Яхатина С. Ю.</t>
+          <t>Щетинкин А. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>08.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6bf4e2b5-420d-45a2-85e8-345e384f62fc</t>
+          <t>https://kad.arbitr.ru/Card/b36cdcc5-0ea5-4f8e-a7c7-978d29494f47</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А79-10675/2025</t>
+          <t>А79-866/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ООО "ПромТехСтройСервис"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2116495028</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-59"</t>
+          <t>ООО "Стройснаб 21"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2128042150</t>
+          <t>2116000557</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Иванов К. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Яхатина С. Ю.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ff0f2be-56e9-4642-baa7-0626390711b9</t>
+          <t>https://kad.arbitr.ru/Card/6bf4e2b5-420d-45a2-85e8-345e384f62fc</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-188807/2025</t>
+          <t>А79-10675/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮВЕНТА"</t>
+          <t>ООО "СМУ-59"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7723668321</t>
+          <t>2128042150</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
-[...2 lines deleted...]
-      <c r="O6" s="2" t="inlineStr"/>
+          <t>Иванов К. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>217345</v>
+      </c>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr"/>
-      <c r="R6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Компенсация расходов по капитальному ремонту в порядке субсидиарной ответственности СРО</t>
+        </is>
+      </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>14.01.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada</t>
+          <t>https://kad.arbitr.ru/Card/7ff0f2be-56e9-4642-baa7-0626390711b9</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А79-5641/2025</t>
+          <t>А40-188807/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Аридаль"</t>
+          <t>ООО "ЮВЕНТА"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2130005067</t>
+          <t>7723668321</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Чувашской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Михайлов В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Картавая О. Н.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>14.01.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb2d8793-414c-4734-b718-b7f04f41b9f2</t>
+          <t>https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А79-9164/2024</t>
+          <t>А79-5641/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строймонтажизоляция"</t>
-[...2 lines deleted...]
-      <c r="L8" s="2" t="inlineStr"/>
+          <t>ООО "Аридаль"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>2130005067</t>
+        </is>
+      </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Манеева О. В.</t>
+          <t>Михайлов В. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>521809.35</v>
+        <v>293602</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору</t>
+          <t>Взыскание в порядке регресса ущерба от затопления квартиры при капремонте, выполненном членом СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>19.04.2025</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebbe7a26-3e60-463e-b019-917f0d4f2f69</t>
+          <t>https://kad.arbitr.ru/Card/cb2d8793-414c-4734-b718-b7f04f41b9f2</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-232659/2024</t>
+          <t>А79-9164/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ ЧУВАШИИ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Строймонтажизоляция"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Манеева О. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>910084.38</v>
+        <v>521809.35</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств с члена СРО и СРО по договору капитального ремонта</t>
+          <t>Солидарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>17.11.2024</t>
+          <t>19.04.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17d6aa2e-e703-4d1b-907e-1a620822686d</t>
+          <t>https://kad.arbitr.ru/Card/ebbe7a26-3e60-463e-b019-917f0d4f2f69</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А79-8221/2024</t>
+          <t>А79-8916/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>07.10.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Республиканский фонд капитального ремонта многоквартирных домов"</t>
+          <t>Федеральная налоговая служба в лице Управления Федеральной налоговой службы по Чувашской Республике</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2130000012</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительные технологии"</t>
+          <t>ООО "Стройснаб 21"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2130142352</t>
+          <t>2116000557</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Данилов А. Р.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Андреева С. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>27.09.2024</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5356ac8-8a26-4ce6-9208-15c86c185cf4</t>
+          <t>https://kad.arbitr.ru/Card/a7f73fdb-1abe-4c27-9356-7e27df14bf38</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А79-1265/2024</t>
+          <t>А40-232659/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19.02.2024</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>некоммерческая организация "Республиканский фонд капитального ремонта многоквартирных домов"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Резерв-Н"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ ЧУВАШИИ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2129057617</t>
+          <t>2130058950</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Чувашской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Цветкова С. А.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>107769.67</v>
+        <v>910084.38</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за причинение ущерба членом организации при капитальном ремонте</t>
+          <t>Взыскание средств с члена СРО и СРО по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>14.06.2024</t>
+          <t>17.11.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bdccb37-e839-4cd0-9958-86ef07625e6a</t>
+          <t>https://kad.arbitr.ru/Card/17d6aa2e-e703-4d1b-907e-1a620822686d</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А79-9112/2023</t>
+          <t>А79-8221/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Специализированный застройщик" Строительная компания "Старатель"</t>
+          <t>Некоммерческая организация "Республиканский фонд капитального ремонта многоквартирных домов"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2129046654</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
+          <t>ООО "Строительные технологии"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2130058950</t>
+          <t>2130142352</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Афанасьев А. А.</t>
-[...2 lines deleted...]
-      <c r="O12" s="2" t="inlineStr"/>
+          <t>Данилов А. Р.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>820565.6899999999</v>
+      </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения о наложении штрафа за неисполнение обязательств по договору подряда.</t>
+          <t>Взыскание задолженности по обязательствам члена СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>02.10.2024</t>
+          <t>27.09.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43319bf7-77f0-4752-b6cd-0021ac789b6a</t>
+          <t>https://kad.arbitr.ru/Card/b5356ac8-8a26-4ce6-9208-15c86c185cf4</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А79-10486/2022</t>
+          <t>А79-1265/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>16.11.2022</t>
+          <t>19.02.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Межрайонного отделения судебных приставов по исполнению особых исполнительных производств УФССП России по Чувашской Республике-Чувашии Филимонов Станислав Геннадьевич</t>
+          <t>некоммерческая организация "Республиканский фонд капитального ремонта многоквартирных домов"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "Шыгырданы"</t>
+          <t>ООО "Резерв-Н"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2130149703</t>
+          <t>2129057617</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Яхатина С. Ю.</t>
-[...2 lines deleted...]
-      <c r="O13" s="2" t="inlineStr"/>
+          <t>Цветкова С. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>107769.67</v>
+      </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на заложенное имущество (автомобили КАМАЗ) для погашения задолженности</t>
+          <t>Солидарная ответственность СРО за причинение ущерба членом организации при капитальном ремонте</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>05.05.2023</t>
+          <t>14.06.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1826c5f-2366-405a-b6fd-de11398763ca</t>
+          <t>https://kad.arbitr.ru/Card/0bdccb37-e839-4cd0-9958-86ef07625e6a</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А79-10975/2021</t>
+          <t>А79-9112/2023</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>06.12.2021</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Анвар"</t>
+          <t>ООО "Специализированный застройщик" Строительная компания "Старатель"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2124036878</t>
+          <t>2129046654</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Владимирова О. Е.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Афанасьев А. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Возврат излишне внесенного взноса в компенсационный фонд при переходе из другой СРО</t>
+          <t>Оспаривание решения о наложении штрафа за неисполнение обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>29.01.2022</t>
+          <t>02.10.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae54d739-fcde-4712-9a90-b6ff12195977</t>
+          <t>https://kad.arbitr.ru/Card/43319bf7-77f0-4752-b6cd-0021ac789b6a</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А79-7992/2021</t>
+          <t>А79-10486/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>02.09.2021</t>
+          <t>16.11.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Холдинговая компания "Голицын"</t>
+          <t>Судебный пристав-исполнитель Межрайонного отделения судебных приставов по исполнению особых исполнительных производств УФССП России по Чувашской Республике-Чувашии Филимонов Станислав Геннадьевич</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
+          <t>ООО "Строительная компания "Шыгырданы"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2130058950</t>
+          <t>2130149703</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Кисапова Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Яхатина С. Ю.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взносов в компенсационный фонд как неосновательного обогащения</t>
+          <t>Обращение взыскания на заложенное имущество (автомобили КАМАЗ) для погашения задолженности</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>11.02.2022</t>
+          <t>05.05.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80cf29c4-2810-4df5-81b3-6deaa4c8858a</t>
+          <t>https://kad.arbitr.ru/Card/c1826c5f-2366-405a-b6fd-de11398763ca</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А79-2641/2021</t>
+          <t>А79-12001/2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>02.04.2021</t>
+          <t>30.12.2021</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Автодор"</t>
+          <t>ООО "Альтстрой"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2130184458</t>
+          <t>9705078980</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
+          <t>ООО "Спецстрой"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2130058950</t>
+          <t>2130146558</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кисапова Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Васильев К. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>22.07.2022</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3580194f-e05f-4587-86c5-5f5373efc25e</t>
+          <t>https://kad.arbitr.ru/Card/91070fe8-be7a-4970-a8c4-5530b1a6fe17</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А79-2433/2021</t>
+          <t>А79-10975/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>29.03.2021</t>
+          <t>06.12.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мистраль"</t>
+          <t>ООО "Анвар"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2130192868</t>
+          <t>2124036878</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Кисапова Н. В.</t>
-[...3 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+          <t>Владимирова О. Е.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО из-за задолженности по членским взносам</t>
+          <t>Возврат излишне внесенного взноса в компенсационный фонд при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>08.12.2021</t>
+          <t>29.01.2022</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd87d63c-fc40-40a5-906f-312021ba3809</t>
+          <t>https://kad.arbitr.ru/Card/ae54d739-fcde-4712-9a90-b6ff12195977</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А79-9319/2020</t>
+          <t>А79-7992/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>30.09.2020</t>
+          <t>02.09.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Элитстрой"</t>
+          <t>ЗАО "Холдинговая компания "Голицын"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2130067070</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Манеева О. В.</t>
+          <t>Кисапова Н. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>3000000</v>
+        <v>2500000</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взносов в компенсационный фонд в связи с переходом в другую СРО по месту регистрации.</t>
+          <t>Взыскание взносов в компенсационный фонд как неосновательного обогащения</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>23.12.2021</t>
+          <t>11.02.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561</t>
+          <t>https://kad.arbitr.ru/Card/80cf29c4-2810-4df5-81b3-6deaa4c8858a</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А79-4150/2020</t>
+          <t>А79-2641/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>14.05.2020</t>
+          <t>02.04.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "КАПИТАЛ-ЛИЗИНГ"</t>
+          <t>ООО "Автодор"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2128705093</t>
+          <t>2130184458</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Кузьмина О. С.</t>
+          <t>Кисапова Н. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>11000</v>
+        <v>3000000</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в размере 11 000 рублей</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по новому месту регистрации истца.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>25.06.2020</t>
+          <t>22.07.2022</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a9c85b2-18f7-45fb-9f49-c8ae02e931e9</t>
+          <t>https://kad.arbitr.ru/Card/3580194f-e05f-4587-86c5-5f5373efc25e</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А79-2104/2020</t>
+          <t>А79-2433/2021</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>06.03.2020</t>
+          <t>29.03.2021</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "Стройсфера"</t>
+          <t>ООО "Мистраль"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2130192868</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Афанасьев А. А.</t>
+          <t>Кисапова Н. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения дисциплинарной комиссии СРО об исключении из членов Ассоциации</t>
+          <t>Оспаривание решения об исключении из членов СРО из-за задолженности по членским взносам</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>09.12.2020</t>
+          <t>08.12.2021</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac23f00f-5e1d-4fa3-b625-5649c5857e23</t>
+          <t>https://kad.arbitr.ru/Card/dd87d63c-fc40-40a5-906f-312021ba3809</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-317854/2019</t>
+          <t>А79-1083/2021</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>04.12.2019</t>
+          <t>15.02.2021</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СЕЛЬСКИЙ СТРОИТЕЛЬНЫЙ КОМБИНАТ "ЧЕБОКСАРСКИЙ"</t>
+          <t>Андреев Евгений Александрович</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2128001770</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АО "Городское управление капитального строительства"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>2130172822</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ортикова А. Н.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>16.12.2020</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/274aa98b-3583-47ca-be1f-e765fc5cc6ac</t>
+          <t>https://kad.arbitr.ru/Card/bc29c377-8efb-4331-8adf-b5cf45e846fb</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А79-11550/2019</t>
+          <t>А79-9319/2020</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>03.10.2019</t>
+          <t>30.09.2020</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проектно-строительная компания "Империя"</t>
+          <t>ООО "Элитстрой"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2130111555</t>
+          <t>2130067070</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Манеева О. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в виде излишне внесенного взноса в компенсационный фонд</t>
+          <t>Перечисление взносов в компенсационный фонд в связи с переходом в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>07.12.2019</t>
+          <t>23.12.2021</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8e4faae-4ad1-4e54-ae49-b8709673e358</t>
+          <t>https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-86437/2019</t>
+          <t>А79-6044/2020</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>26.07.2019</t>
+          <t>02.07.2020</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ДОЧЕРНЕЕ ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦСТРОЙ" ЗАКРЫТОГО АКЦИОНЕРНОГО ОБЩЕСТВА "СТРОИТЕЛЬНЫЙ ТРЕСТ №3"</t>
+          <t>ООО "Русский Воздух"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2106002097</t>
+          <t>2130191494</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "Климат-Ч"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>2130110583</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Пивцаев Е. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Смирнова И. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>30.12.2019</t>
+          <t>30.07.2022</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f0086f8-e547-4bb5-8f94-4ffd85c63808</t>
+          <t>https://kad.arbitr.ru/Card/d0ab00bf-0612-401c-89c3-9fb793326f5a</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А79-7754/2019</t>
+          <t>А79-4150/2020</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>08.07.2019</t>
+          <t>14.05.2020</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Регионпроект"</t>
+          <t>ЗАО "КАПИТАЛ-ЛИЗИНГ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2116001039</t>
+          <t>2128705093</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кисапова Н. В.</t>
-[...2 lines deleted...]
-      <c r="O24" s="2" t="inlineStr"/>
+          <t>Кузьмина О. С.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>11000</v>
+      </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в приеме в члены СРО и требование об обязании принять в члены.</t>
+          <t>Взыскание задолженности в размере 11 000 рублей</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>28.09.2019</t>
+          <t>25.06.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b3f61e6-66eb-4658-a3df-3af986dba711</t>
+          <t>https://kad.arbitr.ru/Card/6a9c85b2-18f7-45fb-9f49-c8ae02e931e9</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А79-4161/2019</t>
+          <t>А79-2104/2020</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>16.04.2019</t>
+          <t>06.03.2020</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>генеральный директор Ассоциации "Саморегулируемая организация "Строители Чувашии" Андреев Александр Федорович</t>
+          <t>ООО "Строительная компания "Стройсфера"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Кисапова Н. В.</t>
+          <t>Афанасьев А. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений правления СРО о повестке дня общего собрания членов.</t>
+          <t>Оспаривание решения дисциплинарной комиссии СРО об исключении из членов Ассоциации</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>01.08.2019</t>
+          <t>09.12.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/77b13082-1243-4bec-8c8e-fd1843df600c</t>
+          <t>https://kad.arbitr.ru/Card/ac23f00f-5e1d-4fa3-b625-5649c5857e23</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А79-5382/2018</t>
+          <t>А40-317854/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>04.12.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Управление имущественных и земельных отношений администрации города Новочебоксарска Чувашской Республики</t>
+          <t>ЗАО "СЕЛЬСКИЙ СТРОИТЕЛЬНЫЙ КОМБИНАТ "ЧЕБОКСАРСКИЙ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2128001770</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Межрайонный отдел судебных приставов по исполнению особых исполнительных производств Управления Федеральной службы судебных приставов по Чувашской Республике</t>
-[...2 lines deleted...]
-      <c r="L26" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Чувашской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Коркина О. А.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание снять запрет на регистрационные действия с нежилых помещений, изъятых у должника</t>
+          <t>Обязание НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд СРО Строители Чувашии</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>28.09.2018</t>
+          <t>16.12.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c4a947cd-8941-4371-8144-23b629a1c623</t>
+          <t>https://kad.arbitr.ru/Card/274aa98b-3583-47ca-be1f-e765fc5cc6ac</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-97720/2018</t>
+          <t>А79-11550/2019</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>03.10.2019</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО СК ТЕПЛО В ДОМЕ</t>
+          <t>ООО "Проектно-строительная компания "Империя"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2130111555</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>2130058950</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Манеева О. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Взыскание неосновательного обогащения в виде излишне внесенного взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>04.10.2018</t>
+          <t>07.12.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/110acdc8-da06-4764-acbe-9e36ab12ad19</t>
+          <t>https://kad.arbitr.ru/Card/b8e4faae-4ad1-4e54-ae49-b8709673e358</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А70-5012/2018</t>
+          <t>А79-10228/2019</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>05.04.2018</t>
+          <t>30.08.2019</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛЖСКАЯ ИНЖЕНЕРНАЯ КОМПАНИЯ"</t>
+          <t>Управление Федеральной налоговой службы по Чувашской Республике</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2130043400</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Конструктив"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>2130157430</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Щанкина А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ортикова А. Н.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>19.05.2018</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d54df78-b002-40e1-a729-b4445a447cdc</t>
+          <t>https://kad.arbitr.ru/Card/3c0cffab-a26d-42b5-8dd9-bb51a1395141</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Б/НА70-5012/2018</t>
+          <t>А56-86437/2019</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>05.04.2018</t>
+          <t>26.07.2019</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛЖСКАЯ ИНЖЕНЕРНАЯ КОМПАНИЯ"</t>
+          <t>ДОЧЕРНЕЕ ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦСТРОЙ" ЗАКРЫТОГО АКЦИОНЕРНОГО ОБЩЕСТВА "СТРОИТЕЛЬНЫЙ ТРЕСТ №3"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2130043400</t>
+          <t>2106002097</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Щанкина А. В.</t>
-[...2 lines deleted...]
-      <c r="O29" s="2" t="inlineStr"/>
+          <t>Пивцаев Е. И.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перевести взнос в компенсационный фонд в размере 300 000 руб. в связи со сменой СРО</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>30.12.2019</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b246d04-6f07-4383-b3a3-b475642a2c4a</t>
+          <t>https://kad.arbitr.ru/Card/5f0086f8-e547-4bb5-8f94-4ffd85c63808</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А57-3068/2018</t>
+          <t>А79-7754/2019</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>08.07.2019</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Интерстрой"</t>
+          <t>ООО "Регионпроект"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>2130048889</t>
+          <t>2116001039</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>2130058950</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Бобунова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кисапова Н. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 121140 руб. и взыскание судебных расходов</t>
+          <t>Оспаривание отказа в приеме в члены СРО и требование об обязании принять в члены.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>23.02.2019</t>
+          <t>28.09.2019</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0746bad8-04ec-401a-ac2b-3d2513d1ccce</t>
+          <t>https://kad.arbitr.ru/Card/8b3f61e6-66eb-4658-a3df-3af986dba711</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-24610/2018</t>
+          <t>А79-6421/2019</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>09.02.2018</t>
+          <t>05.06.2019</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>АО Дирекция по строительству и эксплуатации гаражных хозяйств</t>
+          <t>Управление Федеральной налоговой службы по Чувашской Республике</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "МастерОК"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>2103000599</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Андреева С. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>20.03.2018</t>
+          <t>28.11.2023</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c744dc3-6723-4526-8fc3-40cb05b8628d</t>
+          <t>https://kad.arbitr.ru/Card/39e5e6a8-a395-47b3-8c5a-ffecc7267939</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А57-29931/2017</t>
+          <t>А79-4161/2019</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>16.04.2019</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проектный институт "Волгастройпроект"</t>
+          <t>генеральный директор Ассоциации "Саморегулируемая организация "Строители Чувашии" Андреев Александр Федорович</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>2130009618</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Ассоцияция "Объединение Саратовских строителей (СРО)"</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>2130058950</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кисапова Н. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание решений правления СРО о повестке дня общего собрания членов.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>01.08.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71c45894-b9bc-4910-96e7-ef2265ce8767</t>
+          <t>https://kad.arbitr.ru/Card/77b13082-1243-4bec-8c8e-fd1843df600c</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-232815/2017</t>
+          <t>А79-2538/2019</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>15.03.2019</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕЗЕРВ-Н"</t>
+          <t>ЗАО "Холдинговая компания "Голицын"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2129057617</t>
+          <t>5006004480</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ЗАО "Холдинговая компания "Голицын"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5006004480</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Иванова В. Н.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>01.11.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a89a9eb9-047b-4e87-89ef-e38e3c1ff85e</t>
+          <t>https://kad.arbitr.ru/Card/2a227a51-2b74-40fd-8787-8cc50165a318</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-216113/2017</t>
+          <t>А79-13403/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>23.11.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОЙДОРКОМПЛЕКС</t>
+          <t>ООО "НовоРемСтрой"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2130119018</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "ПТК Рост"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>2130167318</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Трофимова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>19.12.2018</t>
+          <t>18.01.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4fbb24aa-0b55-4451-a273-d98cf405671f</t>
+          <t>https://kad.arbitr.ru/Card/bc11833a-083c-48d1-9e25-18ba04b5cf99</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А57-27607/2017</t>
+          <t>А79-5642/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>13.11.2017</t>
+          <t>25.05.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройсервис"</t>
+          <t>Управление Федеральной налоговой службы по Чувашской Республике</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2116499093</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей "</t>
+          <t>ООО СК "Импульс"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>2108003032</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сарри Д. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>09.02.2019</t>
+          <t>07.07.2023</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffc982e1-e55f-4d49-8bbf-fd85fe355f83</t>
+          <t>https://kad.arbitr.ru/Card/e67e491e-7ae3-4866-a53a-70d74b2995e9</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А57-24670/2017</t>
+          <t>А79-5382/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Рэмисс"</t>
+          <t>Управление имущественных и земельных отношений администрации города Новочебоксарска Чувашской Республики</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2130017591</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Межрайонный отдел судебных приставов по исполнению особых исполнительных производств Управления Федеральной службы судебных приставов по Чувашской Республике</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr"/>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Коркина О. А.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание снять запрет на регистрационные действия с нежилых помещений, изъятых у должника</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>28.09.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c35bca75-989c-405a-a51c-84721a6d595c</t>
+          <t>https://kad.arbitr.ru/Card/c4a947cd-8941-4371-8144-23b629a1c623</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-187559/2017</t>
+          <t>А40-97720/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬСТВО РЕМОНТ ЭКСПЛУАТАЦИЯ МОСТОВ И ИСКУССТВЕННЫХ СООРУЖЕНИЙ"</t>
+          <t>ООО СК ТЕПЛО В ДОМЕ</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>2130078347</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 2 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>18.07.2018</t>
+          <t>04.10.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c459bf55-de47-4d62-838b-71390fddf964</t>
+          <t>https://kad.arbitr.ru/Card/110acdc8-da06-4764-acbe-9e36ab12ad19</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А57-20478/2017</t>
+          <t>Б/НА70-5012/2018</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>05.04.2018</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ишлейский завод высоковольтной аппаратуры"</t>
+          <t>ООО "ВОЛЖСКАЯ ИНЖЕНЕРНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2116491707</t>
+          <t>2130043400</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация " Объединение Саратовских Строителей (СРО)"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
-[...27 lines deleted...]
-      </c>
+          <t>Щанкина А. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr"/>
+      <c r="T38" s="2" t="inlineStr"/>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f654e4d-b7ee-4a63-805a-95483f6c7c75</t>
+          <t>https://kad.arbitr.ru/Card/7b246d04-6f07-4383-b3a3-b475642a2c4a</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-161057/2017</t>
+          <t>А70-5012/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>05.04.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬ ПЛЮС"</t>
+          <t>ООО "ВОЛЖСКАЯ ИНЖЕНЕРНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2117003014</t>
+          <t>2130043400</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Щанкина А. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 191-ФЗ</t>
+          <t>Взыскание 100 000 руб. убытков, возникших из-за самостоятельной оплаты взноса в новую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>19.05.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/570c267d-1401-414c-8d8d-3fa15c72901c</t>
+          <t>https://kad.arbitr.ru/Card/3d54df78-b002-40e1-a729-b4445a447cdc</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-149132/2017</t>
+          <t>А57-3068/2018</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ 177+"</t>
+          <t>ООО "Интерстрой"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>2130168248</t>
+          <t>2130048889</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бобунова Е. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
+        <v>151140</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>300000</v>
+        <v>121140</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300000 руб. взноса в фонд другой СРО и признание бездействия незаконным</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 121140 руб. и взыскание судебных расходов</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>23.02.2019</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a116865c-2dd7-4466-92ef-986558da3296</t>
+          <t>https://kad.arbitr.ru/Card/0746bad8-04ec-401a-ac2b-3d2513d1ccce</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-147814/2017</t>
+          <t>А40-24610/2018</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>09.02.2018</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОДРУЖЕСТВО-1"</t>
+          <t>АО Дирекция по строительству и эксплуатации гаражных хозяйств</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2124004026</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000</v>
+        <v>800000</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>24.09.2018</t>
+          <t>20.03.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35a38975-1731-44fb-b85b-508b009cd13b</t>
+          <t>https://kad.arbitr.ru/Card/8c744dc3-6723-4526-8fc3-40cb05b8628d</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-136119/2017</t>
+          <t>А40-232815/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕОЛОГ"</t>
+          <t>ООО "РЕЗЕРВ-Н"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>2123006172</t>
+          <t>2129057617</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд и взыскание убытков</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в фонд новой СРО при смене членства по закону</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>13.07.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3ae3d6c-4fb0-4c04-aa0b-0223fa7c9dfd</t>
+          <t>https://kad.arbitr.ru/Card/a89a9eb9-047b-4e87-89ef-e38e3c1ff85e</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-105521/2017</t>
+          <t>А57-29931/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИДЕР"</t>
+          <t>ООО "Проектный институт "Волгастройпроект"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>2130088313</t>
+          <t>2130009618</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоцияция "Объединение Саратовских строителей (СРО)"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>2000000</v>
+        <v>202190</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>2000000</v>
+        <v>202190</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>18.01.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76d65543-db7a-41d8-b1f0-424660e04c22</t>
+          <t>https://kad.arbitr.ru/Card/71c45894-b9bc-4910-96e7-ef2265ce8767</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-105843/2017</t>
+          <t>А40-216113/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗП-ДИАНА"</t>
+          <t>ООО СТРОЙДОРКОМПЛЕКС</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>2127306995</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Перевод взноса в компенсационный фонд при смене СРО и признание решения об исключении незаконным</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>19.12.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74d17e2c-a4e0-46b2-b44d-9af3d7e7a473</t>
+          <t>https://kad.arbitr.ru/Card/4fbb24aa-0b55-4451-a273-d98cf405671f</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-93992/2017</t>
+          <t>А57-27607/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>13.11.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОТДЕЛПРОМ"</t>
+          <t>ООО "Стройсервис"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>2130092711</t>
+          <t>2116499093</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоциация «Объединение Саратовских строителей "</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="P45" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>15.07.2017</t>
+          <t>09.02.2019</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f802720-9161-47ed-9aa6-3ada679cb1f4</t>
+          <t>https://kad.arbitr.ru/Card/ffc982e1-e55f-4d49-8bbf-fd85fe355f83</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А57-10181/2017</t>
+          <t>А57-24670/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "Автодорсервис"</t>
+          <t>ООО "Рэмисс"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>2112003797</t>
+          <t>2130017591</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Козикова В. Е.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>202190</v>
+        <v>808780</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>202190</v>
+        <v>808780</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>21.10.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7fa4f84-e952-4b77-b0fd-5cc5603de932</t>
+          <t>https://kad.arbitr.ru/Card/c35bca75-989c-405a-a51c-84721a6d595c</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-75596/2017</t>
+          <t>А40-187559/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО ВОЛГАРЕМСТРОЙ</t>
+          <t>ООО "СТРОИТЕЛЬСТВО РЕМОНТ ЭКСПЛУАТАЦИЯ МОСТОВ И ИСКУССТВЕННЫХ СООРУЖЕНИЙ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2130078347</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей СРО РегионСтройОбъединение</t>
-[...2 lines deleted...]
-      <c r="L47" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
-      <c r="O47" s="2" t="inlineStr"/>
-      <c r="P47" s="2" t="inlineStr"/>
+      <c r="O47" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание прекратить членство истца в ассоциации</t>
+          <t>Обязание перечислить 2 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>18.07.2018</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93398e4c-222d-4f38-a0ca-3a5ad7b414ef</t>
+          <t>https://kad.arbitr.ru/Card/c459bf55-de47-4d62-838b-71390fddf964</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-24407/2017</t>
+          <t>А57-20478/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ 177+"</t>
+          <t>ООО "Ишлейский завод высоковольтной аппаратуры"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2130168248</t>
+          <t>2116491707</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Ассоциация " Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>404390</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>404390</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>10.06.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c5263bd-46bb-4814-b033-e7e80fcb4cd6</t>
+          <t>https://kad.arbitr.ru/Card/2f654e4d-b7ee-4a63-805a-95483f6c7c75</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А79-4839/2016</t>
+          <t>А40-161057/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>27.05.2016</t>
+          <t>28.08.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "Управление механизации и транспорта"</t>
+          <t>ООО "СТРОИТЕЛЬ ПЛЮС"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>2130067313</t>
+          <t>2117003014</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>2130058950</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Чувашской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Кисапова Н. В.</t>
-[...3 lines deleted...]
-      <c r="P49" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P49" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка исключения из членов СРО, отсутствие извещения о заседании правления.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 191-ФЗ</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>08.07.2016</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/749dae6b-6b70-461a-a3b8-72a326102ce0</t>
+          <t>https://kad.arbitr.ru/Card/570c267d-1401-414c-8d8d-3fa15c72901c</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
+          <t>А40-149132/2017</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ 177+"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>2130168248</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300000 руб. взноса в фонд другой СРО и признание бездействия незаконным</t>
+        </is>
+      </c>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a116865c-2dd7-4466-92ef-986558da3296</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А40-147814/2017</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2017</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОДРУЖЕСТВО-1"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>2124004026</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q51" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R51" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2018</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/35a38975-1731-44fb-b85b-508b009cd13b</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А40-136119/2017</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2017</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕОЛОГ"</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>2123006172</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2017</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a3ae3d6c-4fb0-4c04-aa0b-0223fa7c9dfd</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А40-105521/2017</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2017</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>2130088313</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+        </is>
+      </c>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2017</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/76d65543-db7a-41d8-b1f0-424660e04c22</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А40-105843/2017</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2017</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЗП-ДИАНА"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>2127306995</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>7743089650</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2017</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74d17e2c-a4e0-46b2-b44d-9af3d7e7a473</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А40-93992/2017</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2017</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОТДЕЛПРОМ"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>2130092711</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q55" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R55" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2017</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f802720-9161-47ed-9aa6-3ada679cb1f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А57-10181/2017</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2017</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Автодорсервис"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>2112003797</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Козикова В. Е.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="n">
+        <v>202190</v>
+      </c>
+      <c r="P56" s="2" t="n">
+        <v>202190</v>
+      </c>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>21.10.2017</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7fa4f84-e952-4b77-b0fd-5cc5603de932</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А40-75596/2017</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2017</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ООО ВОЛГАРЕМСТРОЙ</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация строителей СРО РегионСтройОбъединение</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr"/>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R57" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и обязание прекратить членство истца в ассоциации</t>
+        </is>
+      </c>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2017</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/93398e4c-222d-4f38-a0ca-3a5ad7b414ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А40-24407/2017</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2017</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ 177+"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>2130168248</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2017</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6c5263bd-46bb-4814-b033-e7e80fcb4cd6</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А79-10616/2016</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2016</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Нефть и газ"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>2130131022</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецстройкоммуникации"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr"/>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Чувашской Республики</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Максимова М. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2024</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f35a072-4cfa-41dd-8266-be39dd1788f8</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А79-4839/2016</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2016</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Управление механизации и транспорта"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>2130067313</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>2130058950</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Чувашской Республики</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Кисапова Н. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение порядка исключения из членов СРО, отсутствие извещения о заседании правления.</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2016</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/749dae6b-6b70-461a-a3b8-72a326102ce0</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
           <t>А79-4838/2016</t>
         </is>
       </c>
-      <c r="C50" s="2" t="inlineStr">
+      <c r="C61" s="2" t="inlineStr">
         <is>
           <t>27.05.2016</t>
         </is>
       </c>
-      <c r="D50" s="2" t="inlineStr">
+      <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E50" s="2" t="inlineStr">
+      <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F50" s="2" t="inlineStr">
+      <c r="F61" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G50" s="2" t="inlineStr">
+      <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H50" s="2" t="inlineStr">
+      <c r="H61" s="2" t="inlineStr">
         <is>
           <t>ООО "Строительное управление-71"</t>
         </is>
       </c>
-      <c r="I50" s="2" t="inlineStr">
+      <c r="I61" s="2" t="inlineStr">
         <is>
           <t>2116499520</t>
         </is>
       </c>
-      <c r="J50" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K50" s="2" t="inlineStr">
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
         </is>
       </c>
-      <c r="L50" s="2" t="inlineStr">
+      <c r="L61" s="2" t="inlineStr">
         <is>
           <t>2130058950</t>
         </is>
       </c>
-      <c r="M50" s="2" t="inlineStr">
+      <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
-      <c r="N50" s="2" t="inlineStr">
+      <c r="N61" s="2" t="inlineStr">
         <is>
           <t>Кисапова Н. В.</t>
         </is>
       </c>
-      <c r="O50" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q50" s="2" t="inlineStr">
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R50" s="2" t="inlineStr">
+      <c r="R61" s="2" t="inlineStr">
         <is>
           <t>Признание недействительным решения об исключении из членов СРО из-за отсутствия извещения</t>
         </is>
       </c>
-      <c r="S50" s="2" t="inlineStr">
+      <c r="S61" s="2" t="inlineStr">
         <is>
           <t>08.07.2016</t>
         </is>
       </c>
-      <c r="T50" s="2" t="inlineStr">
+      <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U50" s="3" t="inlineStr">
+      <c r="U61" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/27e69de0-1c4b-477a-be50-73058c150480</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А79-8466/2015</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>18.09.2015</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Эверест"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>2130070958</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Торговый комплекс "Николаевский"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>2130028272</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Чувашской Республики</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Сарри Д. В.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2022</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7411a847-27d5-4d86-a633-5527aa785688</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
@@ -5432,44 +6496,56 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>