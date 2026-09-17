--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/068d7e17-2605-4ec3-ad95-2f0ee1a03379" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93aa2c2e-9d2e-4f51-bfaf-4b08a6bb00e2" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc36e306-ba1d-4d3d-a720-59e5ac143ba5" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07462cd1-55f0-48a8-9c8c-64c3d9622aeb" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f91957d7-1484-4508-b0ea-764f1e05c456" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e4c6635-6e9e-4910-9c77-9e594bb2d162" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e096db66-4cb6-49f4-a56e-e23b84871690" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a528001-a2a8-432b-a3f3-c5964a0706b3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21863b71-ab67-4d29-b2f7-bd63c97af838" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccc9cd24-2120-4a1e-a310-6b8d8b3b1aea" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5651aeb9-267b-4bd1-8f7d-20729588cda5" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41b20cdd-58bb-4729-901a-e5ae4924b576" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a3624c9-e50e-47d4-80a2-f79fa7c1ade6" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a10dab91-35ba-4ec5-9264-00e5c54726ba" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c688b9f-3579-4299-9944-af98682dd1e1" TargetMode="External" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab44638a-f3a3-495b-8493-fbc3e56e047e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c070d112-d65b-4743-848e-00ca0c50b4b1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f7f24d0-c83c-4f4f-9f68-a73a02462c95" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/068d7e17-2605-4ec3-ad95-2f0ee1a03379" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93aa2c2e-9d2e-4f51-bfaf-4b08a6bb00e2" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc36e306-ba1d-4d3d-a720-59e5ac143ba5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07462cd1-55f0-48a8-9c8c-64c3d9622aeb" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f91957d7-1484-4508-b0ea-764f1e05c456" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e4c6635-6e9e-4910-9c77-9e594bb2d162" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/148d9647-1bd6-448d-9535-6c6fa4786738" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e096db66-4cb6-49f4-a56e-e23b84871690" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a528001-a2a8-432b-a3f3-c5964a0706b3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21863b71-ab67-4d29-b2f7-bd63c97af838" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccc9cd24-2120-4a1e-a310-6b8d8b3b1aea" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5651aeb9-267b-4bd1-8f7d-20729588cda5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41b20cdd-58bb-4729-901a-e5ae4924b576" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a3624c9-e50e-47d4-80a2-f79fa7c1ade6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a10dab91-35ba-4ec5-9264-00e5c54726ba" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c688b9f-3579-4299-9944-af98682dd1e1" TargetMode="External" Id="rId19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U16"/>
+  <dimension ref="A1:U20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1555 +589,1915 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А33-29507/2022</t>
+          <t>А74-7820/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>11.11.2022</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАЛНАХБЫТ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2457047435</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАЛИТРА-М"</t>
+          <t>ООО "ПМ и К Манжула"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>1902018992</t>
+          <t>1901052630</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Красноярского края</t>
+          <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Мальцева А. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ишь Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/068d7e17-2605-4ec3-ad95-2f0ee1a03379</t>
+          <t>https://kad.arbitr.ru/Card/ab44638a-f3a3-495b-8493-fbc3e56e047e</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А33-21602/2022</t>
+          <t>А33-25463/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>19.08.2022</t>
+          <t>20.08.2024</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАЛНАХБЫТ"</t>
+          <t>ООО "Нордсервис"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2457047435</t>
+          <t>2457046449</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>ООО "ПАЛИТРА-М"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>1902018992</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Горбатова А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Антропова О. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>01.12.2022</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93aa2c2e-9d2e-4f51-bfaf-4b08a6bb00e2</t>
+          <t>https://kad.arbitr.ru/Card/c070d112-d65b-4743-848e-00ca0c50b4b1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А74-10975/2021</t>
+          <t>А74-8040/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>18.10.2021</t>
+          <t>16.08.2024</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Климатические Инженерные Технологии"</t>
+          <t>ООО "НОРДСЕРВИС"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>1901074271</t>
+          <t>2457046449</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Строители Хакасии"</t>
+          <t>ООО "Палитра-М"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>1901086580</t>
+          <t>1902018992</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Пономарёва А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ишь Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>26.10.2021</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc36e306-ba1d-4d3d-a720-59e5ac143ba5</t>
+          <t>https://kad.arbitr.ru/Card/5f7f24d0-c83c-4f4f-9f68-a73a02462c95</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А74-9484/2021</t>
+          <t>А33-29507/2022</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>09.09.2021</t>
+          <t>11.11.2022</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Хакасгражданстрой"</t>
+          <t>ООО "ТАЛНАХБЫТ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>1901061603</t>
+          <t>2457047435</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Строители Хакасии"</t>
+          <t>ООО "ПАЛИТРА-М"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>1901086580</t>
+          <t>1902018992</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Хакасия</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Пономарёва А. А.</t>
+          <t>Мальцева А. Н.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>500000</v>
+        <v>213746.5</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>500000</v>
+        <v>118781</v>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО зачесть взносы в компфонды реорганизованного члена в счет взносов правопреемника.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте кровли</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>11.02.2022</t>
+          <t>18.04.2023</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07462cd1-55f0-48a8-9c8c-64c3d9622aeb</t>
+          <t>https://kad.arbitr.ru/Card/068d7e17-2605-4ec3-ad95-2f0ee1a03379</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А69-1464/2021</t>
+          <t>А33-21602/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>31.05.2021</t>
+          <t>19.08.2022</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТ-ТБО"</t>
+          <t>ООО "ТАЛНАХБЫТ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2465164277</t>
+          <t>2457047435</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>СРО "Строители Хакасии"</t>
+          <t>ООО "ПАЛИТРА-М"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>1901086580</t>
+          <t>1902018992</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Тыва</t>
+          <t>АС Красноярского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Ондар Ч. Ч.</t>
+          <t>Горбатова А. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>161.37</v>
+        <v>227416.75</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по договору № 526 от 01.12.2018 на оказание услуг и пени</t>
+          <t>Взыскание убытков и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>09.06.2021</t>
+          <t>01.12.2022</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f91957d7-1484-4508-b0ea-764f1e05c456</t>
+          <t>https://kad.arbitr.ru/Card/93aa2c2e-9d2e-4f51-bfaf-4b08a6bb00e2</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А74-6416/2020</t>
+          <t>А74-10975/2021</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>30.06.2020</t>
+          <t>18.10.2021</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ШИВИЛИГ"</t>
+          <t>ООО "Климатические Инженерные Технологии"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>1701045763</t>
+          <t>1901074271</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Ассоциация "Строители Хакасии"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>1901086580</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лукина М. А.</t>
+          <t>Пономарёва А. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба из-за отказа СРО перечислить взнос в компфонд при переходе в другую СРО</t>
+          <t>Взыскание компенсационного взноса</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>02.03.2021</t>
+          <t>26.10.2021</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e4c6635-6e9e-4910-9c77-9e594bb2d162</t>
+          <t>https://kad.arbitr.ru/Card/fc36e306-ba1d-4d3d-a720-59e5ac143ba5</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А74-751/2018</t>
+          <t>А74-9484/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>09.09.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ШАХТОСТРОЙ"</t>
+          <t>ООО "Хакасгражданстрой"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>1909051452</t>
+          <t>1901061603</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Объединение строителей Хакасии"</t>
+          <t>Саморегулируемая организация Ассоциация "Строители Хакасии"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>1901086580</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Ищенко Е. В.</t>
+          <t>Пономарёва А. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P8" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в связи с прекращением членства в СРО</t>
+          <t>Обязание СРО зачесть взносы в компфонды реорганизованного члена в счет взносов правопреемника.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>06.03.2018</t>
+          <t>11.02.2022</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e096db66-4cb6-49f4-a56e-e23b84871690</t>
+          <t>https://kad.arbitr.ru/Card/07462cd1-55f0-48a8-9c8c-64c3d9622aeb</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-199476/2017</t>
+          <t>А69-1464/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>31.05.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТУВИНСКАЯ ЭНЕРГЕТИЧЕСКАЯ ПРОМЫШЛЕННАЯ КОРПОРАЦИЯ - МАЙНИНГ"</t>
+          <t>ООО "СТ-ТБО"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>1701052425</t>
+          <t>2465164277</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО Генеральный альянс строительных организаций</t>
-[...2 lines deleted...]
-      <c r="L9" s="2" t="inlineStr"/>
+          <t>СРО "Строители Хакасии"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>1901086580</t>
+        </is>
+      </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Тыва</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Ондар Ч. Ч.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>161.37</v>
+      </c>
+      <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Задолженность по договору № 526 от 01.12.2018 на оказание услуг и пени</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>30.08.2018</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a528001-a2a8-432b-a3f3-c5964a0706b3</t>
+          <t>https://kad.arbitr.ru/Card/f91957d7-1484-4508-b0ea-764f1e05c456</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-79197/2017</t>
+          <t>А74-6416/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>30.06.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительное управление 9"</t>
+          <t>ООО "ШИВИЛИГ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>1902026672</t>
+          <t>1701045763</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Саморегулируемая организация Ассоциация "Строители Хакасии"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>1901086580</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Лукина М. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>355555.54</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене членства и взыскание убытков</t>
+          <t>Взыскание ущерба из-за отказа СРО перечислить взнос в компфонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>02.03.2021</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21863b71-ab67-4d29-b2f7-bd63c97af838</t>
+          <t>https://kad.arbitr.ru/Card/3e4c6635-6e9e-4910-9c77-9e594bb2d162</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-187136/2017</t>
+          <t>А74-4900/2019</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>25.04.2019</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПЛЕКС СТРОИТЕЛЬНОГО КОНТРОЛЯ"</t>
+          <t>ООО "АБАКАНСКИЙ РУДНИК"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>1701056356</t>
+          <t>1909001652</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "АБАЗИНСКИЙ РУДНИК"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>1905012029</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пономарёва А. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>08.08.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccc9cd24-2120-4a1e-a310-6b8d8b3b1aea</t>
+          <t>https://kad.arbitr.ru/Card/148d9647-1bd6-448d-9535-6c6fa4786738</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-139553/2017</t>
+          <t>А74-751/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙЛАЙН"</t>
+          <t>ООО "ШАХТОСТРОЙ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>1902022533</t>
+          <t>1909051452</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Саморегулируемая организация "Объединение строителей Хакасии"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>1901086580</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Ищенко Е. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Взыскание неосновательного обогащения в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>11.12.2017</t>
+          <t>06.03.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5651aeb9-267b-4bd1-8f7d-20729588cda5</t>
+          <t>https://kad.arbitr.ru/Card/e096db66-4cb6-49f4-a56e-e23b84871690</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-130362/2017</t>
+          <t>А40-199476/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГО-СТРОЙ"</t>
+          <t>ООО "ТУВИНСКАЯ ЭНЕРГЕТИЧЕСКАЯ ПРОМЫШЛЕННАЯ КОРПОРАЦИЯ - МАЙНИНГ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1901085107</t>
+          <t>1701052425</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация СРО Генеральный альянс строительных организаций</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>27.01.2018</t>
+          <t>30.08.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41b20cdd-58bb-4729-901a-e5ae4924b576</t>
+          <t>https://kad.arbitr.ru/Card/4a528001-a2a8-432b-a3f3-c5964a0706b3</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-125946/2017</t>
+          <t>А56-79197/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕАЛСТРОЙ"</t>
+          <t>ООО "Строительное управление 9"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>1901105770</t>
+          <t>1902026672</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>308000</v>
+        <v>355555.54</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>314000</v>
+        <v>355555.54</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене членства и взыскание убытков</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a3624c9-e50e-47d4-80a2-f79fa7c1ade6</t>
+          <t>https://kad.arbitr.ru/Card/21863b71-ab67-4d29-b2f7-bd63c97af838</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-45018/2017</t>
+          <t>А40-187136/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРКАДА"</t>
+          <t>ООО "КОМПЛЕКС СТРОИТЕЛЬНОГО КОНТРОЛЯ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>1901055656</t>
+          <t>1701056356</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>901328</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
+          <t>Обязание ответчика перечислить денежные средства в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>25.08.2018</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a10dab91-35ba-4ec5-9264-00e5c54726ba</t>
+          <t>https://kad.arbitr.ru/Card/ccc9cd24-2120-4a1e-a310-6b8d8b3b1aea</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
+          <t>А40-139553/2017</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2017</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙЛАЙН"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>1902022533</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2017</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5651aeb9-267b-4bd1-8f7d-20729588cda5</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А40-130362/2017</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2017</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГО-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>1901085107</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2018</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/41b20cdd-58bb-4729-901a-e5ae4924b576</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А40-125946/2017</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2017</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕАЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>1901105770</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>308000</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>314000</v>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
+        </is>
+      </c>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2017</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9a3624c9-e50e-47d4-80a2-f79fa7c1ade6</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А56-45018/2017</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2017</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРКАДА"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>1901055656</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7840018373</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>901328</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>875700</v>
+      </c>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
+        </is>
+      </c>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2018</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a10dab91-35ba-4ec5-9264-00e5c54726ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
           <t>А56-27660/2017</t>
         </is>
       </c>
-      <c r="C16" s="2" t="inlineStr">
+      <c r="C20" s="2" t="inlineStr">
         <is>
           <t>24.04.2017</t>
         </is>
       </c>
-      <c r="D16" s="2" t="inlineStr">
+      <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E16" s="2" t="inlineStr">
+      <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F16" s="2" t="inlineStr">
+      <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G16" s="2" t="inlineStr">
+      <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H16" s="2" t="inlineStr">
+      <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ООО "ПАЛИТРА-М"</t>
         </is>
       </c>
-      <c r="I16" s="2" t="inlineStr">
+      <c r="I20" s="2" t="inlineStr">
         <is>
           <t>1902018992</t>
         </is>
       </c>
-      <c r="J16" s="2" t="inlineStr">
+      <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K16" s="2" t="inlineStr">
+      <c r="K20" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
-      <c r="L16" s="2" t="inlineStr">
+      <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
-      <c r="M16" s="2" t="inlineStr">
+      <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N16" s="2" t="inlineStr">
+      <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Лилль В. А.</t>
         </is>
       </c>
-      <c r="O16" s="2" t="n">
+      <c r="O20" s="2" t="n">
         <v>631450</v>
       </c>
-      <c r="P16" s="2" t="n">
+      <c r="P20" s="2" t="n">
         <v>631450</v>
       </c>
-      <c r="Q16" s="2" t="inlineStr">
+      <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R16" s="2" t="inlineStr">
+      <c r="R20" s="2" t="inlineStr">
         <is>
           <t>Обязание исключить из СРО, перевод взноса 500к руб. в новую СРО и взыскание 100к руб. убытков.</t>
         </is>
       </c>
-      <c r="S16" s="2" t="inlineStr">
+      <c r="S20" s="2" t="inlineStr">
         <is>
           <t>24.11.2017</t>
         </is>
       </c>
-      <c r="T16" s="2" t="inlineStr">
+      <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U16" s="3" t="inlineStr">
+      <c r="U20" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7c688b9f-3579-4299-9944-af98682dd1e1</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>