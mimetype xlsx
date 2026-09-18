--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c16d77a-c169-4d74-b6aa-4a424cb3286f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1c10452-b2f8-412c-93d4-711eead25b69" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b652d64-7c89-46ba-90e9-5b31e7eba402" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7dae0fe-7d7e-435b-be4c-0d2ccc82f579" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86e66cb1-9d07-42ec-a5ab-ed9f44a967b1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/235645d5-ab45-490e-b2c9-37236cda9c77" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/509d5b60-b12f-4ad4-9c80-6f4e69f82a35" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e07a7aca-6d4c-472d-840b-e58e23da2c5c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/744a6093-f712-4945-952c-c7dd82b1b2b4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62df1a28-aaa4-46c9-90e5-dcfd6ee1ee47" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a831aac-7142-4bc0-ab17-fa89a2e37ba4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b1b84c0-3ab8-47d0-b929-c04443a828e2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f0766d6-08ae-44a2-8e6a-1863363bbdd2" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45b39d5e-29fc-492c-9c84-878f44a19e7d" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0f58fb7-d522-43d4-ba6f-e7013f9cbfe5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15a8df3b-73c8-42c3-add4-7a029ed30d62" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/910d3f80-7ab2-42e5-9c12-e7116d572943" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d86e49f-26f3-426e-ada6-35f42a55da38" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1483081a-dd87-4dff-98f0-2a052e91d0e6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30d99d1b-96e7-40b4-b655-83065351375f" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d0dda83-09cf-413e-a6be-384a8de0a574" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0c260a9-e051-4789-a4b8-513b0e8f2ad8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/746ef87d-c684-4e3c-a625-d778dc76e792" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bfe1ccc-a16b-40ad-a474-524e7d58188f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aba7de43-ff6a-4834-b480-f650be58ba87" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43cb0d09-0701-44b2-8c59-d5d9d03a6791" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3271a754-13e1-496e-9a55-e5f907d9d373" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18176362-8de5-4de7-87b3-5a57e4f2b1d8" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cdadca6-3317-4e7e-8a5b-eff9c7384942" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/469cc294-d961-43b4-8b0b-aefd03782c6a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9bddc75-f04a-4314-ad12-1d08300789bf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cce3f27f-4106-41b1-9631-bf8b2137b27b" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54e71f8d-29f6-40d3-b23d-c4e447da390c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84c7240c-976f-4995-8e1a-e5ebcbd7dba5" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72542998-a4b0-4eeb-995b-8f1f1176a47b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e5e1f4-484a-4d8a-b3d3-831223b5ffe6" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7dc95df-58f7-4020-b418-241221bd0a51" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/297ce5a6-8214-4afb-ac9f-f7f65e910f01" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/039d88a3-e065-4f44-8c7d-83b0bb25b811" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e86e2081-8457-43d8-be83-ef9beea50326" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/352e2a88-1c24-4fc8-8d75-5597d59ee9a7" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07e08b48-6d39-409c-bee8-de148a2cc477" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/defb527b-ec52-4a51-b3c4-635dfb51f466" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89c140cf-0e81-4535-8ae8-07ffd9d05837" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc20af83-527b-4ac0-b600-15d65e3fe614" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d638a41-d51a-41d3-a833-96f16e1ccb3e" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a4e28f8-434f-4e3f-8c26-48392ba3f524" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/739cab7c-4bb2-4ee1-ac7c-26d3859a5798" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e932db9c-1032-4f20-a25e-e87d98e5bd02" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dee3cdec-aa2b-4569-9eaa-c05e232b6c16" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72225a2e-bdc2-4a11-a95f-7c62ea41cabd" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cad7b3c9-92a4-44ba-9461-1cb4df1fb1c7" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f879bad-a55a-46e9-9e9c-7593cae23d06" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2661598-5efd-4593-a2ba-0060ab28d013" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2963dd4c-e397-4dbe-b755-17de23807d24" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a33a89e0-9563-44ba-9829-d26d1a811626" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6d66870-bdb7-42ce-8bc5-cb46d2d31185" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c57e6d8-d3f1-46b5-bedf-92f2f8e3e84d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88a277af-7c2d-452d-8610-b8576ce5d441" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abe4dde8-90a0-44a6-8775-48c456a64677" TargetMode="External" Id="rId61" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c16d77a-c169-4d74-b6aa-4a424cb3286f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bf5d6eb-5ebe-4533-8646-7bc7bdd2c942" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1c10452-b2f8-412c-93d4-711eead25b69" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b652d64-7c89-46ba-90e9-5b31e7eba402" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7dae0fe-7d7e-435b-be4c-0d2ccc82f579" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86e66cb1-9d07-42ec-a5ab-ed9f44a967b1" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/235645d5-ab45-490e-b2c9-37236cda9c77" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/509d5b60-b12f-4ad4-9c80-6f4e69f82a35" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e07a7aca-6d4c-472d-840b-e58e23da2c5c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/744a6093-f712-4945-952c-c7dd82b1b2b4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62df1a28-aaa4-46c9-90e5-dcfd6ee1ee47" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a831aac-7142-4bc0-ab17-fa89a2e37ba4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b1b84c0-3ab8-47d0-b929-c04443a828e2" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f0766d6-08ae-44a2-8e6a-1863363bbdd2" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45b39d5e-29fc-492c-9c84-878f44a19e7d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0f58fb7-d522-43d4-ba6f-e7013f9cbfe5" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15a8df3b-73c8-42c3-add4-7a029ed30d62" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/910d3f80-7ab2-42e5-9c12-e7116d572943" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8d2c3a5-fbb8-4476-9e24-102e52232db5" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d86e49f-26f3-426e-ada6-35f42a55da38" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18c692ac-5c54-454e-b08e-7f5037ffa8f7" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1483081a-dd87-4dff-98f0-2a052e91d0e6" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30d99d1b-96e7-40b4-b655-83065351375f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d0dda83-09cf-413e-a6be-384a8de0a574" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0c260a9-e051-4789-a4b8-513b0e8f2ad8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/746ef87d-c684-4e3c-a625-d778dc76e792" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bfe1ccc-a16b-40ad-a474-524e7d58188f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aba7de43-ff6a-4834-b480-f650be58ba87" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43cb0d09-0701-44b2-8c59-d5d9d03a6791" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3271a754-13e1-496e-9a55-e5f907d9d373" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18176362-8de5-4de7-87b3-5a57e4f2b1d8" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cdadca6-3317-4e7e-8a5b-eff9c7384942" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/469cc294-d961-43b4-8b0b-aefd03782c6a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9bddc75-f04a-4314-ad12-1d08300789bf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cce3f27f-4106-41b1-9631-bf8b2137b27b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54e71f8d-29f6-40d3-b23d-c4e447da390c" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84c7240c-976f-4995-8e1a-e5ebcbd7dba5" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72542998-a4b0-4eeb-995b-8f1f1176a47b" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e5e1f4-484a-4d8a-b3d3-831223b5ffe6" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7dc95df-58f7-4020-b418-241221bd0a51" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/297ce5a6-8214-4afb-ac9f-f7f65e910f01" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/039d88a3-e065-4f44-8c7d-83b0bb25b811" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e86e2081-8457-43d8-be83-ef9beea50326" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/352e2a88-1c24-4fc8-8d75-5597d59ee9a7" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07e08b48-6d39-409c-bee8-de148a2cc477" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/defb527b-ec52-4a51-b3c4-635dfb51f466" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89c140cf-0e81-4535-8ae8-07ffd9d05837" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc20af83-527b-4ac0-b600-15d65e3fe614" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d638a41-d51a-41d3-a833-96f16e1ccb3e" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a4e28f8-434f-4e3f-8c26-48392ba3f524" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/739cab7c-4bb2-4ee1-ac7c-26d3859a5798" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e932db9c-1032-4f20-a25e-e87d98e5bd02" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dee3cdec-aa2b-4569-9eaa-c05e232b6c16" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72225a2e-bdc2-4a11-a95f-7c62ea41cabd" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cad7b3c9-92a4-44ba-9461-1cb4df1fb1c7" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f879bad-a55a-46e9-9e9c-7593cae23d06" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2661598-5efd-4593-a2ba-0060ab28d013" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2963dd4c-e397-4dbe-b755-17de23807d24" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a33a89e0-9563-44ba-9829-d26d1a811626" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6d66870-bdb7-42ce-8bc5-cb46d2d31185" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c57e6d8-d3f1-46b5-bedf-92f2f8e3e84d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88a277af-7c2d-452d-8610-b8576ce5d441" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abe4dde8-90a0-44a6-8775-48c456a64677" TargetMode="External" Id="rId64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:U65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -686,5957 +686,6220 @@
           <t>Оспаривание решения дисциплинарной комиссии о повышении уровня ответственности и доплате взноса в КФ</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
           <t>26.02.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4c16d77a-c169-4d74-b6aa-4a424cb3286f</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А71-10180/2024</t>
+          <t>А50-9902/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>14.06.2024</t>
+          <t>07.05.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Де-юре"</t>
+          <t>АО "УРАЛЬСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ КОМПОЗИЦИОННЫХ МАТЕРИАЛОВ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>1841072260</t>
+          <t>5906092190</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Строитель"</t>
+          <t>ООО "АТОМ-Строй"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>1831133548</t>
+          <t>1832113946</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Ходырев А. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лавров Ю. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>12.11.2024</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1c10452-b2f8-412c-93d4-711eead25b69</t>
+          <t>https://kad.arbitr.ru/Card/1bf5d6eb-5ebe-4533-8646-7bc7bdd2c942</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А71-5309/2024</t>
+          <t>А71-10180/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>28.03.2024</t>
+          <t>14.06.2024</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Макс"</t>
+          <t>ООО "Де-юре"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>1841024523</t>
+          <t>1841072260</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Ветошкина М. А.</t>
+          <t>Ходырев А. М.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P4" s="2" t="inlineStr"/>
+        <v>33252.51</v>
+      </c>
+      <c r="P4" s="2" t="n">
+        <v>16626.25</v>
+      </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб., оплаченных в компенсационный фонд.</t>
+          <t>Убытки (расходы на банкротство) из-за несвоевременного исполнения СРО решения суда по иному делу</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>29.05.2024</t>
+          <t>12.11.2024</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b652d64-7c89-46ba-90e9-5b31e7eba402</t>
+          <t>https://kad.arbitr.ru/Card/a1c10452-b2f8-412c-93d4-711eead25b69</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А71-22096/2023</t>
+          <t>А71-5309/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>25.12.2023</t>
+          <t>28.03.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК Строитель"</t>
+          <t>ООО "Макс"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>1841059533</t>
+          <t>1841024523</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
-[...2 lines deleted...]
-      <c r="O5" s="2" t="inlineStr"/>
+          <t>Ветошкина М. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения об исключении из членов СРО</t>
+          <t>Взыскание 300 000 руб., оплаченных в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.05.2024</t>
+          <t>29.05.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7dae0fe-7d7e-435b-be4c-0d2ccc82f579</t>
+          <t>https://kad.arbitr.ru/Card/0b652d64-7c89-46ba-90e9-5b31e7eba402</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А71-13067/2023</t>
+          <t>А71-22096/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.07.2023</t>
+          <t>25.12.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Де-юре"</t>
+          <t>ООО "СК Строитель"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>1841072260</t>
+          <t>1841059533</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Торжкова Н. Н.</t>
         </is>
       </c>
-      <c r="O6" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат взноса в компенсационный фонд</t>
+          <t>Признание незаконным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>02.07.2024</t>
+          <t>21.05.2024</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86e66cb1-9d07-42ec-a5ab-ed9f44a967b1</t>
+          <t>https://kad.arbitr.ru/Card/f7dae0fe-7d7e-435b-be4c-0d2ccc82f579</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А71-2121/2023</t>
+          <t>А71-13067/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>09.02.2023</t>
+          <t>27.07.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ООО "Де-юре"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>1841072260</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Верченова Е. С.</t>
+          <t>Торжкова Н. Н.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>33202.51</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="inlineStr"/>
+        <v>29178.08</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>29178.08</v>
+      </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание судебных издержек (юруслуги, публикации в ЕФРСФДЮЛ) по делу о банкротстве СРО.</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>07.02.2024</t>
+          <t>02.07.2024</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/235645d5-ab45-490e-b2c9-37236cda9c77</t>
+          <t>https://kad.arbitr.ru/Card/86e66cb1-9d07-42ec-a5ab-ed9f44a967b1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А71-19589/2022</t>
+          <t>А71-2121/2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>14.12.2022</t>
+          <t>09.02.2023</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сигнал Электро Сервис"</t>
+          <t>ООО "Де-юре"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>1833029327</t>
+          <t>1841072260</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Де-юре"</t>
+          <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>1841072260</t>
+          <t>1831133548</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Трубицына Н. А.</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>Верченова Е. С.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>33202.51</v>
+      </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным договора цессии от 24.03.2022 и применение последствий недействительности</t>
+          <t>Взыскание судебных издержек (юруслуги, публикации в ЕФРСФДЮЛ) по делу о банкротстве СРО.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>07.02.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/509d5b60-b12f-4ad4-9c80-6f4e69f82a35</t>
+          <t>https://kad.arbitr.ru/Card/235645d5-ab45-490e-b2c9-37236cda9c77</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-256220/2022</t>
+          <t>А71-19589/2022</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>22.11.2022</t>
+          <t>14.12.2022</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>АО "ТВЭЛ-СТРОЙ"</t>
+          <t>ООО "Сигнал Электро Сервис"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7726523814</t>
+          <t>1833029327</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "КИРОВЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "Де-юре"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>4312148218</t>
+          <t>1841072260</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Трубицына Н. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным договора цессии от 24.03.2022 и применение последствий недействительности</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>26.05.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e07a7aca-6d4c-472d-840b-e58e23da2c5c</t>
+          <t>https://kad.arbitr.ru/Card/509d5b60-b12f-4ad4-9c80-6f4e69f82a35</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А71-11662/2022</t>
+          <t>А40-256220/2022</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.08.2022</t>
+          <t>22.11.2022</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Калабин Николай Леонидович</t>
+          <t>АО "ТВЭЛ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>182799911718</t>
+          <t>7726523814</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Строитель"</t>
+          <t>ООО "КИРОВЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>1831133548</t>
+          <t>4312148218</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларин М. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>31.08.2023</t>
+          <t>26.05.2023</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/744a6093-f712-4945-952c-c7dd82b1b2b4</t>
+          <t>https://kad.arbitr.ru/Card/e07a7aca-6d4c-472d-840b-e58e23da2c5c</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А71-8396/2022</t>
+          <t>А71-11662/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>07.06.2022</t>
+          <t>02.08.2022</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Де-юре"</t>
+          <t>Калабин Николай Леонидович</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>1841072260</t>
+          <t>182799911718</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Торжкова Н. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Возврат взносов в компенсационный фонд при прекращении членства (право требования по цессии)</t>
+          <t>Взыскание взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>06.09.2023</t>
+          <t>31.08.2023</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62df1a28-aaa4-46c9-90e5-dcfd6ee1ee47</t>
+          <t>https://kad.arbitr.ru/Card/744a6093-f712-4945-952c-c7dd82b1b2b4</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А71-7954/2022</t>
+          <t>А71-8396/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>01.06.2022</t>
+          <t>07.06.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Элиазян Ловик Самсонович</t>
+          <t>ООО "Де-юре"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>183401069753</t>
+          <t>1841072260</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬ"</t>
+          <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Торжкова Н. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>318291.78</v>
+        <v>1000000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>318291.78</v>
+        <v>1000000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО на основании договора цессии</t>
+          <t>Возврат взносов в компенсационный фонд при прекращении членства (право требования по цессии)</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.12.2022</t>
+          <t>06.09.2023</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a831aac-7142-4bc0-ab17-fa89a2e37ba4</t>
+          <t>https://kad.arbitr.ru/Card/62df1a28-aaa4-46c9-90e5-dcfd6ee1ee47</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А71-4758/2022</t>
+          <t>А71-7954/2022</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>07.04.2022</t>
+          <t>01.06.2022</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Специализированный застройщик "Ресурс-Билдинг"</t>
+          <t>Элиазян Ловик Самсонович</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1835080960</t>
+          <t>183401069753</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Строитель"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Бусыгина О. В.</t>
-[...3 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+          <t>Торжкова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>318291.78</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>318291.78</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения дисциплинарной комиссии № 360 от 17.03.2022</t>
+          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО на основании договора цессии</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>28.02.2023</t>
+          <t>21.12.2022</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b1b84c0-3ab8-47d0-b929-c04443a828e2</t>
+          <t>https://kad.arbitr.ru/Card/1a831aac-7142-4bc0-ab17-fa89a2e37ba4</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А71-4460/2022</t>
+          <t>А71-4758/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>30.03.2022</t>
+          <t>07.04.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Римский квадрат"</t>
+          <t>ООО "Специализированный застройщик "Ресурс-Билдинг"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>1831160887</t>
+          <t>1835080960</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>1831133548</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Бусыгина О. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание акта проверки и решений дисциплинарной комиссии СРО о повышении уровня ответственности</t>
+          <t>Признание недействительным решения дисциплинарной комиссии № 360 от 17.03.2022</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>16.05.2024</t>
+          <t>28.02.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f0766d6-08ae-44a2-8e6a-1863363bbdd2</t>
+          <t>https://kad.arbitr.ru/Card/5b1b84c0-3ab8-47d0-b929-c04443a828e2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А71-3059/2022</t>
+          <t>А71-4460/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>11.03.2022</t>
+          <t>30.03.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>АО "ЭнергосбыТ Плюс" Удмуртский филиал "ЭнергосбыТ Плюс"</t>
+          <t>ООО Строительная компания "Римский квадрат"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5612042824</t>
+          <t>1831160887</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ГУ Отделение Пенсионного фонда Российской Федерации по Удмуртской Республике</t>
+          <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>1833005196</t>
+          <t>1831133548</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Иютина О. В.</t>
+          <t>Бусыгина О. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr"/>
-      <c r="R15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание акта проверки и решений дисциплинарной комиссии СРО о повышении уровня ответственности</t>
+        </is>
+      </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>16.04.2022</t>
+          <t>16.05.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45b39d5e-29fc-492c-9c84-878f44a19e7d</t>
+          <t>https://kad.arbitr.ru/Card/4f0766d6-08ae-44a2-8e6a-1863363bbdd2</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А71-13450/2020</t>
+          <t>А71-3059/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>06.11.2020</t>
+          <t>11.03.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "УралСнабнеруд"</t>
+          <t>АО "ЭнергосбыТ Плюс" Удмуртский филиал "ЭнергосбыТ Плюс"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1840000632</t>
+          <t>5612042824</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРУНК"</t>
+          <t>ГУ Отделение Пенсионного фонда Российской Федерации по Удмуртской Республике</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>1808204511</t>
+          <t>1833005196</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Шишкина А. А.</t>
+          <t>Иютина О. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>16.04.2022</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0f58fb7-d522-43d4-ba6f-e7013f9cbfe5</t>
+          <t>https://kad.arbitr.ru/Card/45b39d5e-29fc-492c-9c84-878f44a19e7d</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А71-12714/2020</t>
+          <t>А71-13450/2020</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>23.10.2020</t>
+          <t>06.11.2020</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Авторемзавод"</t>
+          <t>ООО "УралСнабнеруд"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>1841069700</t>
+          <t>1840000632</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Комфорт-Строй"</t>
+          <t>ООО "КРУНК"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>1841024072</t>
+          <t>1808204511</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Яцинюк Н. Г.</t>
+          <t>Шишкина А. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>23.07.2022</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/15a8df3b-73c8-42c3-add4-7a029ed30d62</t>
+          <t>https://kad.arbitr.ru/Card/e0f58fb7-d522-43d4-ba6f-e7013f9cbfe5</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А53-38677/2019</t>
+          <t>А71-12714/2020</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>23.10.2019</t>
+          <t>23.10.2020</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "Авторемзавод"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>1841069700</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Кировский районный отдел судебных приставов г. Ростова-на-Дону УФССП РОссии по РО</t>
-[...2 lines deleted...]
-      <c r="L18" s="2" t="inlineStr"/>
+          <t>ООО "Комфорт-Строй"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>1841024072</t>
+        </is>
+      </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Андрианова Ю. Ю.</t>
+          <t>Яцинюк Н. Г.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание постановления судебного пристава о возбуждении исполнительного производства</t>
+          <t>Отмена запретов на совершение регистрационных действий в отношении автомобиля TOYOTA RAV 4</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>27.11.2019</t>
+          <t>23.07.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/910d3f80-7ab2-42e5-9c12-e7116d572943</t>
+          <t>https://kad.arbitr.ru/Card/15a8df3b-73c8-42c3-add4-7a029ed30d62</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-310441/2018</t>
+          <t>А53-38677/2019</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>24.12.2018</t>
+          <t>23.10.2019</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "СОЮЗЭНЕРГО"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>1840016255</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Кировский районный отдел судебных приставов г. Ростова-на-Дону УФССП РОссии по РО</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Андрианова Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 300 000 руб. компенсационного фонда в пользу СРО СТРОИТЕЛЬ</t>
+          <t>Оспаривание постановления судебного пристава о возбуждении исполнительного производства</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>19.11.2019</t>
+          <t>27.11.2019</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d86e49f-26f3-426e-ada6-35f42a55da38</t>
+          <t>https://kad.arbitr.ru/Card/910d3f80-7ab2-42e5-9c12-e7116d572943</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А71-21340/2018</t>
+          <t>А50-40332/2018</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>19.11.2018</t>
+          <t>26.12.2018</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Другое</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Ощепков Сергей Федорович</t>
+          <t>АО "УДМУРТГАЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>183500430191</t>
+          <t>1835012872</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "АССО-строй"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Торошина Ольга Ивановна</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Щетникова Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Завадская Е. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>16.05.2019</t>
+          <t>30.01.2019</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1483081a-dd87-4dff-98f0-2a052e91d0e6</t>
+          <t>https://kad.arbitr.ru/Card/e8d2c3a5-fbb8-4476-9e24-102e52232db5</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-196921/2018</t>
+          <t>А40-310441/2018</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>22.08.2018</t>
+          <t>24.12.2018</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН ЭЛЕКТРО СЕРВИС"</t>
+          <t>ООО СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "СОЮЗЭНЕРГО"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>1835081234</t>
+          <t>1840016255</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7710478130</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить денежные средства компенсационного фонда</t>
+          <t>Обязание НОСТРОЙ перечислить 300 000 руб. компенсационного фонда в пользу СРО СТРОИТЕЛЬ</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>31.10.2018</t>
+          <t>19.11.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30d99d1b-96e7-40b4-b655-83065351375f</t>
+          <t>https://kad.arbitr.ru/Card/4d86e49f-26f3-426e-ada6-35f42a55da38</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А57-11480/2018</t>
+          <t>А71-21813/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>30.05.2018</t>
+          <t>22.11.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИРЗ-Энерго"</t>
+          <t>ООО "НьюТек Сервисез"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>1833027591</t>
+          <t>7709832820</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>ООО "Научно-производственное предприятие "Горизонт"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>1833026855</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Павлова Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Глухова Е. И.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>09.05.2019</t>
+          <t>27.11.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d0dda83-09cf-413e-a6be-384a8de0a574</t>
+          <t>https://kad.arbitr.ru/Card/18c692ac-5c54-454e-b08e-7f5037ffa8f7</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А57-9656/2018</t>
+          <t>А71-21340/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>10.05.2018</t>
+          <t>19.11.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИРЗ ТЭК"</t>
+          <t>Ощепков Сергей Федорович</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>1833033690</t>
+          <t>183500430191</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация национальное Объединение Строителей (СРО) "</t>
+          <t>ООО "АССО-строй"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>1832042879</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Игнатьев Д. Ю.</t>
+          <t>Щетникова Н. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>202190</v>
-[...3 lines deleted...]
-      </c>
+        <v>10741157</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд СРО при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом договора подряда</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>16.05.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0c260a9-e051-4789-a4b8-513b0e8f2ad8</t>
+          <t>https://kad.arbitr.ru/Card/1483081a-dd87-4dff-98f0-2a052e91d0e6</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-93956/2018</t>
+          <t>А40-196921/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>22.08.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПСТРОЙ"</t>
+          <t>ООО "РЕГИОН ЭЛЕКТРО СЕРВИС"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>1832105060</t>
+          <t>1835081234</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание НОСТРОЙ перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>30.05.2018</t>
+          <t>31.10.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/746ef87d-c684-4e3c-a625-d778dc76e792</t>
+          <t>https://kad.arbitr.ru/Card/30d99d1b-96e7-40b4-b655-83065351375f</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А71-5944/2018</t>
+          <t>А57-11480/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>19.04.2018</t>
+          <t>30.05.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройтехнология"</t>
+          <t>ООО "ИРЗ-Энерго"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5920037184</t>
+          <t>1833027591</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Казенное учреждение Удмуртской Республики "Дирекция "Стройгазинвест"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>1840006352</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
-[...3 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+          <t>Павлова Н. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным одностороннего отказа от исполнения госконтракта № 10 от 15.06.2016.</t>
+          <t>Взыскание убытков из-за неполного перечисления взноса в компенсационный фонд при смене СРО.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>21.11.2018</t>
+          <t>09.05.2019</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3bfe1ccc-a16b-40ad-a474-524e7d58188f</t>
+          <t>https://kad.arbitr.ru/Card/9d0dda83-09cf-413e-a6be-384a8de0a574</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А71-5849/2018</t>
+          <t>А57-9656/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>17.04.2018</t>
+          <t>10.05.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО Сервисная компания БАСО</t>
+          <t>ООО "ИРЗ ТЭК"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>1841028479</t>
+          <t>1833033690</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Строитель"</t>
+          <t>Ассоциация национальное Объединение Строителей (СРО) "</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>1831133548</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
-[...3 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+          <t>Игнатьев Д. Ю.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>202190</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>202190</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения об исключении из членов СРО из-за невнесения взноса в компфонд</t>
+          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд СРО при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aba7de43-ff6a-4834-b480-f650be58ba87</t>
+          <t>https://kad.arbitr.ru/Card/f0c260a9-e051-4789-a4b8-513b0e8f2ad8</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А41-26211/2018</t>
+          <t>А40-93956/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>09.04.2018</t>
+          <t>28.04.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Агенство природоохранных технологий"</t>
+          <t>ООО "КАПСТРОЙ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>1835088381</t>
+          <t>1832105060</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>557178.42</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взносов в компенсационный фонд СРО и процентов за пользование средствами</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>30.05.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3</t>
+          <t>https://kad.arbitr.ru/Card/746ef87d-c684-4e3c-a625-d778dc76e792</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А71-2012/2018</t>
+          <t>А71-5944/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>19.04.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЭУ-Инжиниринг"</t>
+          <t>ООО "Стройтехнология"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>1835078560</t>
+          <t>5920037184</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Строитель"</t>
+          <t>Казенное учреждение Удмуртской Республики "Дирекция "Стройгазинвест"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>1831133548</t>
+          <t>1840006352</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Мельников А. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Торжкова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд СРО)</t>
+          <t>Признание незаконным одностороннего отказа от исполнения госконтракта № 10 от 15.06.2016.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>09.05.2019</t>
+          <t>21.11.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43cb0d09-0701-44b2-8c59-d5d9d03a6791</t>
+          <t>https://kad.arbitr.ru/Card/3bfe1ccc-a16b-40ad-a474-524e7d58188f</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-26295/2018</t>
+          <t>А71-5849/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>12.02.2018</t>
+          <t>17.04.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАМАСПЕЦСТРОЙ"</t>
+          <t>ООО Сервисная компания БАСО</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>1831159176</t>
+          <t>1841028479</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация саморегулируемая организация "Строитель"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>1831133548</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Торжкова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание незаконным решения об исключении из членов СРО из-за невнесения взноса в компфонд</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>24.03.2018</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3271a754-13e1-496e-9a55-e5f907d9d373</t>
+          <t>https://kad.arbitr.ru/Card/aba7de43-ff6a-4834-b480-f650be58ba87</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А57-868/2018</t>
+          <t>А41-26211/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>09.04.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПрофиСтрой"</t>
+          <t>ООО "Агенство природоохранных технологий"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>1828021700</t>
+          <t>1835088381</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Бобунова Е. В.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>202190</v>
-[...3 lines deleted...]
-      </c>
+        <v>557178.42</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд (202 190 руб.) при переходе истца в другую СРО</t>
+          <t>Взыскание убытков в размере взносов в компенсационный фонд СРО и процентов за пользование средствами</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>28.02.2019</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18176362-8de5-4de7-87b3-5a57e4f2b1d8</t>
+          <t>https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-5228/2018</t>
+          <t>А71-2012/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО Поток Био Инжиниринг</t>
+          <t>ООО "КЭУ-Инжиниринг"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1835078560</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>СРО Союз строителей Межрегиональная Ассоциация по строительству Ремонту и Техническому надзору</t>
-[...2 lines deleted...]
-      <c r="L31" s="2" t="inlineStr"/>
+          <t>Ассоциация саморегулируемая организация "Строитель"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>1831133548</t>
+        </is>
+      </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Мельников А. Ю.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>325596.87</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд СРО)</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>08.03.2018</t>
+          <t>09.05.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cdadca6-3317-4e7e-8a5b-eff9c7384942</t>
+          <t>https://kad.arbitr.ru/Card/43cb0d09-0701-44b2-8c59-d5d9d03a6791</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А57-39/2018</t>
+          <t>А40-26295/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018</t>
+          <t>12.02.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Трек"</t>
+          <t>ООО "КАМАСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>1832088062</t>
+          <t>1831159176</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>404390</v>
+        <v>500000</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>404390</v>
+        <v>500000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>14.04.2018</t>
+          <t>24.03.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/469cc294-d961-43b4-8b0b-aefd03782c6a</t>
+          <t>https://kad.arbitr.ru/Card/3271a754-13e1-496e-9a55-e5f907d9d373</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-210164/2017</t>
+          <t>А57-868/2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИЖАГРОТЕХСТРОЙ"</t>
+          <t>ООО "ПрофиСтрой"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>1831151970</t>
+          <t>1828021700</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация союз строителей межрегиональная ассоциация по строительству, ремонту и техническому надзору</t>
-[...2 lines deleted...]
-      <c r="L33" s="2" t="inlineStr"/>
+          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бобунова Е. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>500000</v>
+        <v>202190</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>500000</v>
+        <v>202190</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при смене СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд (202 190 руб.) при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>28.02.2019</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9bddc75-f04a-4314-ad12-1d08300789bf</t>
+          <t>https://kad.arbitr.ru/Card/18176362-8de5-4de7-87b3-5a57e4f2b1d8</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А57-25481/2017</t>
+          <t>А40-5228/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ижевская строительная компания"</t>
+          <t>ООО Поток Био Инжиниринг</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>1831153030</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО Союз строителей Межрегиональная Ассоциация по строительству Ремонту и Техническому надзору</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>404390</v>
+        <v>325596.87</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>404390</v>
+        <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО при переходе участника</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>10.01.2018</t>
+          <t>08.03.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cce3f27f-4106-41b1-9631-bf8b2137b27b</t>
+          <t>https://kad.arbitr.ru/Card/9cdadca6-3317-4e7e-8a5b-eff9c7384942</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А56-82481/2017</t>
+          <t>А57-39/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>09.01.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО СЕРВИСНАЯ КОМПАНИЯ БАСО</t>
+          <t>ООО "Трек"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>1841028479</t>
+          <t>1832088062</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>404390</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>404390</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>20.07.2018</t>
+          <t>14.04.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54e71f8d-29f6-40d3-b23d-c4e447da390c</t>
+          <t>https://kad.arbitr.ru/Card/469cc294-d961-43b4-8b0b-aefd03782c6a</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А57-24718/2017</t>
+          <t>А40-210164/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сервис-Плюс"</t>
+          <t>ООО "ИЖАГРОТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>1838006080</t>
+          <t>1831151970</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение строителей" (СРО)"</t>
-[...6 lines deleted...]
-      </c>
+          <t>саморегулируемая организация союз строителей межрегиональная ассоциация по строительству, ремонту и техническому надзору</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr"/>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>121320</v>
+        <v>500000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>121320</v>
+        <v>500000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>17.05.2018</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84c7240c-976f-4995-8e1a-e5ebcbd7dba5</t>
+          <t>https://kad.arbitr.ru/Card/b9bddc75-f04a-4314-ad12-1d08300789bf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А57-24254/2017</t>
+          <t>А57-25481/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "Машиностроительный комплекс ЧМЗ"</t>
+          <t>ООО "Ижевская строительная компания"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>1837004725</t>
+          <t>1831153030</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
+          <t>Ассоциация «Объединение Саратовских строителей</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>141320</v>
+        <v>404390</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>141320</v>
+        <v>404390</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО при переходе участника</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>10.01.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72542998-a4b0-4eeb-995b-8f1f1176a47b</t>
+          <t>https://kad.arbitr.ru/Card/cce3f27f-4106-41b1-9631-bf8b2137b27b</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-172895/2017</t>
+          <t>А56-82481/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСТ-ГРУПП"</t>
+          <t>ООО СЕРВИСНАЯ КОМПАНИЯ БАСО</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>1840000311</t>
+          <t>1841028479</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7841017502</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 рублей</t>
+          <t>Обязание перечислить 500 000 руб. компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>07.12.2019</t>
+          <t>20.07.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84e5e1f4-484a-4d8a-b3d3-831223b5ffe6</t>
+          <t>https://kad.arbitr.ru/Card/54e71f8d-29f6-40d3-b23d-c4e447da390c</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А71-13047/2017</t>
+          <t>А57-24718/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПрофиСтрой"</t>
+          <t>ООО "Сервис-Плюс"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>1828021700</t>
+          <t>1838006080</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>"Межрегиональное объединение строителей СРО"</t>
+          <t>НП "Межрегиональное Объединение строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Щетникова Н. В.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>202190</v>
-[...1 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взносов в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>17.05.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7dc95df-58f7-4020-b418-241221bd0a51</t>
+          <t>https://kad.arbitr.ru/Card/84c7240c-976f-4995-8e1a-e5ebcbd7dba5</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-133821/2017</t>
+          <t>А57-24254/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>20.07.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВАТЭМ"</t>
+          <t>ООО "Машиностроительный комплекс ЧМЗ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>1840026197</t>
+          <t>1837004725</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
+        <v>141320</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>300000</v>
+        <v>141320</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. на счет новой СРО</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>21.12.2018</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/297ce5a6-8214-4afb-ac9f-f7f65e910f01</t>
+          <t>https://kad.arbitr.ru/Card/72542998-a4b0-4eeb-995b-8f1f1176a47b</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-124788/2017</t>
+          <t>А40-172895/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ "ВЕРТИКАЛЬ"</t>
+          <t>ООО "РОСТ-ГРУПП"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>1832128822</t>
+          <t>1840000311</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000.96</v>
+        <v>1000000</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>300000.96</v>
+        <v>1000000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 рублей</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>07.12.2019</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/039d88a3-e065-4f44-8c7d-83b0bb25b811</t>
+          <t>https://kad.arbitr.ru/Card/84e5e1f4-484a-4d8a-b3d3-831223b5ffe6</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А71-10315/2017</t>
+          <t>А71-13047/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>07.08.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСТ-СТРОЙ"</t>
+          <t>ООО "ПрофиСтрой"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>1838014589</t>
+          <t>1828021700</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз строителей "Межрегиональная ассоциация по строительству, ремонту и техническому надзору"</t>
+          <t>"Межрегиональное объединение строителей СРО"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
+          <t>Щетникова Н. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>1000000</v>
+        <v>202190</v>
       </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 1 000 000 рублей компенсационного фонда при смене членства в организации.</t>
+          <t>Взыскание взносов в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e86e2081-8457-43d8-be83-ef9beea50326</t>
+          <t>https://kad.arbitr.ru/Card/e7dc95df-58f7-4020-b418-241221bd0a51</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А71-9784/2017</t>
+          <t>А40-133821/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>20.07.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сервис-Плюс"</t>
+          <t>ООО "АКВАТЭМ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>1838006080</t>
+          <t>1840026197</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Межрегиональное объединение строителей (СРО)"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>121320</v>
-[...1 lines deleted...]
-      <c r="P43" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 121320 руб. компенсационного фонда при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. на счет новой СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>21.12.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/352e2a88-1c24-4fc8-8d75-5597d59ee9a7</t>
+          <t>https://kad.arbitr.ru/Card/297ce5a6-8214-4afb-ac9f-f7f65e910f01</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А56-43749/2017</t>
+          <t>А40-124788/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>Мазурин Михаил Анатольевич</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ "ВЕРТИКАЛЬ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>180203569766</t>
+          <t>1832128822</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7842014303</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
+        <v>300000.96</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>300000</v>
+        <v>300000.96</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07e08b48-6d39-409c-bee8-de148a2cc477</t>
+          <t>https://kad.arbitr.ru/Card/039d88a3-e065-4f44-8c7d-83b0bb25b811</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-108875/2017</t>
+          <t>А71-10315/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХ"</t>
+          <t>ООО "РЕСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>1841046541</t>
+          <t>1838014589</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Саморегулируемая организация Союз строителей "Межрегиональная ассоциация по строительству, ремонту и техническому надзору"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Торжкова Н. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить 1 000 000 рублей компенсационного фонда при смене членства в организации.</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/defb527b-ec52-4a51-b3c4-635dfb51f466</t>
+          <t>https://kad.arbitr.ru/Card/e86e2081-8457-43d8-be83-ef9beea50326</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-107409/2017</t>
+          <t>А71-9784/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРАЛЛАКС СК"</t>
+          <t>ООО "Сервис-Плюс"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>1840040032</t>
+          <t>1838006080</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Некоммерческое партнерство "Межрегиональное объединение строителей (СРО)"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Торжкова Н. Н.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>121320</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить 121320 руб. компенсационного фонда при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>17.09.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/89c140cf-0e81-4535-8ae8-07ffd9d05837</t>
+          <t>https://kad.arbitr.ru/Card/352e2a88-1c24-4fc8-8d75-5597d59ee9a7</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-100665/2017</t>
+          <t>А56-43749/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО Русстрой двор</t>
+          <t>Мазурин Михаил Анатольевич</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>180203569766</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L47" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7842014303</t>
+        </is>
+      </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc20af83-527b-4ac0-b600-15d65e3fe614</t>
+          <t>https://kad.arbitr.ru/Card/07e08b48-6d39-409c-bee8-de148a2cc477</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-79493/2017</t>
+          <t>А40-108875/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭТЗ "ЭНЕРГОРЕГИОН"</t>
+          <t>ООО "СТРОЙТЕХ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>1832104733</t>
+          <t>1841046541</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>НП СРО Региональный строительный альянс</t>
-[...2 lines deleted...]
-      <c r="L48" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P48" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>09.05.2024</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d638a41-d51a-41d3-a833-96f16e1ccb3e</t>
+          <t>https://kad.arbitr.ru/Card/defb527b-ec52-4a51-b3c4-635dfb51f466</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-27089/2017</t>
+          <t>А40-107409/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ДЖУТ"</t>
+          <t>ООО "ПАРАЛЛАКС СК"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>1833054813</t>
+          <t>1840040032</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд другой организации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a4e28f8-434f-4e3f-8c26-48392ba3f524</t>
+          <t>https://kad.arbitr.ru/Card/89c140cf-0e81-4535-8ae8-07ffd9d05837</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-71917/2017</t>
+          <t>А40-100665/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕГИОНПРОЕКТ"</t>
+          <t>ООО Русстрой двор</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>1831177270</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr"/>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/739cab7c-4bb2-4ee1-ac7c-26d3859a5798</t>
+          <t>https://kad.arbitr.ru/Card/dc20af83-527b-4ac0-b600-15d65e3fe614</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-71467/2017</t>
+          <t>А40-79493/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "ФОАМПЛАСТ"</t>
+          <t>ООО "ЭТЗ "ЭНЕРГОРЕГИОН"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>1832100200</t>
+          <t>1832104733</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО Региональный строительный альянс</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr"/>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300000 рублей в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>09.05.2024</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e932db9c-1032-4f20-a25e-e87d98e5bd02</t>
+          <t>https://kad.arbitr.ru/Card/6d638a41-d51a-41d3-a833-96f16e1ccb3e</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А08-2029/2017</t>
+          <t>А56-27089/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>АО "АЙСБЕРГ"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ДЖУТ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5920038607</t>
+          <t>1833054813</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Бугаева О. Ю.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>2026408</v>
+        <v>500000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию.</t>
+          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд другой организации</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>17.03.2021</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dee3cdec-aa2b-4569-9eaa-c05e232b6c16</t>
+          <t>https://kad.arbitr.ru/Card/9a4e28f8-434f-4e3f-8c26-48392ba3f524</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А71-3116/2017</t>
+          <t>А40-71917/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>Мазурин Михаил Анатольевич</t>
+          <t>ООО "СТРОЙРЕГИОНПРОЕКТ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>180203569766</t>
+          <t>1831177270</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Инженер-Строитель"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7842014303</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Щетникова Н. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>27.05.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72225a2e-bdc2-4a11-a95f-7c62ea41cabd</t>
+          <t>https://kad.arbitr.ru/Card/739cab7c-4bb2-4ee1-ac7c-26d3859a5798</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А71-3031/2017</t>
+          <t>А40-71467/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Русстрой двор"</t>
+          <t>ООО "СК "ФОАМПЛАСТ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>1832066781</t>
+          <t>1832100200</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство Саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Щетникова Н. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P54" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 1 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300000 рублей в другую СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cad7b3c9-92a4-44ba-9461-1cb4df1fb1c7</t>
+          <t>https://kad.arbitr.ru/Card/e932db9c-1032-4f20-a25e-e87d98e5bd02</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А71-1776/2017</t>
+          <t>А08-2029/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энергосеть"</t>
+          <t>АО "АЙСБЕРГ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>1832123609</t>
+          <t>5920038607</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз строителей "Межрегиональная ассоциация по строительству, ремонту и техническому надзору"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
+          <t>Бугаева О. Ю.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>300000</v>
+        <v>2026408</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>24.01.2018</t>
+          <t>17.03.2021</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f879bad-a55a-46e9-9e9c-7593cae23d06</t>
+          <t>https://kad.arbitr.ru/Card/dee3cdec-aa2b-4569-9eaa-c05e232b6c16</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А71-1360/2017</t>
+          <t>А71-3116/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "Водолей"</t>
+          <t>Мазурин Михаил Анатольевич</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>1831166649</t>
+          <t>180203569766</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Межрегиональное объединение строителей (СРО)"</t>
+          <t>Ассоциация "Саморегулируемая организация "Инженер-Строитель"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7842014303</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Торжкова Н. Н.</t>
+          <t>Щетникова Н. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>27.05.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2661598-5efd-4593-a2ba-0060ab28d013</t>
+          <t>https://kad.arbitr.ru/Card/72225a2e-bdc2-4a11-a95f-7c62ea41cabd</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-16386/2017</t>
+          <t>А71-3031/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>26.01.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСЕТЬ"</t>
+          <t>ООО "Русстрой двор"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>1832123609</t>
+          <t>1832066781</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Щетникова Н. В.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. и перечисление взноса в компенсационный фонд при переходе в другое СРО.</t>
+          <t>Обязание СРО перечислить 1 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>23.02.2017</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2963dd4c-e397-4dbe-b755-17de23807d24</t>
+          <t>https://kad.arbitr.ru/Card/cad7b3c9-92a4-44ba-9461-1cb4df1fb1c7</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А71-5675/2015</t>
+          <t>А71-1776/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>22.05.2015</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ОАО "ИЖСТАЛЬ"</t>
+          <t>ООО "Энергосеть"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>1826000655</t>
+          <t>1832123609</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>Ленинский районный отдел судебных приставов г. Ижевска Управления Федеральной службы судебных приставов по Удмуртской Республике</t>
-[...2 lines deleted...]
-      <c r="L58" s="2" t="inlineStr"/>
+          <t>Саморегулируемая организация Союз строителей "Межрегиональная ассоциация по строительству, ремонту и техническому надзору"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Костина Е. Г.</t>
-[...5 lines deleted...]
-      <c r="R58" s="2" t="inlineStr"/>
+          <t>Торжкова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом.</t>
+        </is>
+      </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>01.10.2015</t>
+          <t>24.01.2018</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a33a89e0-9563-44ba-9829-d26d1a811626</t>
+          <t>https://kad.arbitr.ru/Card/2f879bad-a55a-46e9-9e9c-7593cae23d06</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А71-10208/2013</t>
+          <t>А71-1360/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>27.09.2013</t>
+          <t>08.02.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Альтаир"</t>
+          <t>ООО СК "Водолей"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>1833000991</t>
+          <t>1831166649</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>Республиканское открытое акционерное общество "Удмуртгаз"</t>
+          <t>Некоммерческое партнерство "Межрегиональное объединение строителей (СРО)"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>1826000260</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Ветошкина М. А.</t>
+          <t>Торжкова Н. Н.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>1755607.82</v>
-[...1 lines deleted...]
-      <c r="P59" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P59" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и упущенной выгоды из-за прекращения газоснабжения в результате аварии</t>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>09.05.2014</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6d66870-bdb7-42ce-8bc5-cb46d2d31185</t>
+          <t>https://kad.arbitr.ru/Card/f2661598-5efd-4593-a2ba-0060ab28d013</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А71-1471/2013</t>
+          <t>А40-16386/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>25.02.2013</t>
+          <t>26.01.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ОАО Республиканское "Удмуртгаз"</t>
+          <t>ООО "ЭНЕРГОСЕТЬ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>1826000260</t>
+          <t>1832123609</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТоннельСтройСервис"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>1841005979</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Бакулев С. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>3111771</v>
+        <v>300000</v>
       </c>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при выполнении строительных работ</t>
+          <t>Взыскание 300 000 руб. и перечисление взноса в компенсационный фонд при переходе в другое СРО.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>18.04.2014</t>
+          <t>23.02.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c57e6d8-d3f1-46b5-bedf-92f2f8e3e84d</t>
+          <t>https://kad.arbitr.ru/Card/2963dd4c-e397-4dbe-b755-17de23807d24</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А71-1077/2013</t>
+          <t>А71-5675/2015</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>12.02.2013</t>
+          <t>22.05.2015</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение города Ижевска "Служба благоустройства и дорожного хозяйства"</t>
+          <t>ОАО "ИЖСТАЛЬ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>1826001553</t>
+          <t>1826000655</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>ООО "Управляющая компания "Флагман"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ленинский районный отдел судебных приставов г. Ижевска Управления Федеральной службы судебных приставов по Удмуртской Республике</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr"/>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Лиуконен М. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Костина Е. Г.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
       <c r="P61" s="2" t="inlineStr"/>
-      <c r="Q61" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>01.02.2014</t>
+          <t>01.10.2015</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88a277af-7c2d-452d-8610-b8576ce5d441</t>
+          <t>https://kad.arbitr.ru/Card/a33a89e0-9563-44ba-9829-d26d1a811626</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
+          <t>А71-10208/2013</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2013</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Альтаир"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>1833000991</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>Республиканское открытое акционерное общество "Удмуртгаз"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>1826000260</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Ветошкина М. А.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>1755607.82</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и упущенной выгоды из-за прекращения газоснабжения в результате аварии</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>09.05.2014</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b6d66870-bdb7-42ce-8bc5-cb46d2d31185</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А71-1471/2013</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2013</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ОАО Республиканское "Удмуртгаз"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>1826000260</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТоннельСтройСервис"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>1841005979</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Бакулев С. Ю.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>3111771</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при выполнении строительных работ</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2014</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1c57e6d8-d3f1-46b5-bedf-92f2f8e3e84d</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А71-1077/2013</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2013</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное казенное учреждение города Ижевска "Служба благоустройства и дорожного хозяйства"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>1826001553</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Управляющая компания "Флагман"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>1833057490</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Лиуконен М. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>113281</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при производстве земляных работ.</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2014</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/88a277af-7c2d-452d-8610-b8576ce5d441</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
           <t>А71-15773/2011</t>
         </is>
       </c>
-      <c r="C62" s="2" t="inlineStr">
+      <c r="C65" s="2" t="inlineStr">
         <is>
           <t>24.11.2011</t>
         </is>
       </c>
-      <c r="D62" s="2" t="inlineStr">
+      <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E62" s="2" t="inlineStr">
+      <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F62" s="2" t="inlineStr">
+      <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G62" s="2" t="inlineStr">
+      <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H62" s="2" t="inlineStr">
+      <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Объединение работодателей "Союз строителей Удмуртии"</t>
         </is>
       </c>
-      <c r="I62" s="2" t="inlineStr">
+      <c r="I65" s="2" t="inlineStr">
         <is>
           <t>1835052314</t>
         </is>
       </c>
-      <c r="J62" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K62" s="2" t="inlineStr">
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
         <is>
           <t>ЗАО "Автореммашсервис"</t>
         </is>
       </c>
-      <c r="L62" s="2" t="inlineStr">
+      <c r="L65" s="2" t="inlineStr">
         <is>
           <t>1829002594</t>
         </is>
       </c>
-      <c r="M62" s="2" t="inlineStr">
+      <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
-      <c r="N62" s="2" t="inlineStr">
+      <c r="N65" s="2" t="inlineStr">
         <is>
           <t>Конькова Е. В.</t>
         </is>
       </c>
-      <c r="O62" s="2" t="n">
+      <c r="O65" s="2" t="n">
         <v>63828.63</v>
       </c>
-      <c r="P62" s="2" t="n">
+      <c r="P65" s="2" t="n">
         <v>55000</v>
       </c>
-      <c r="Q62" s="2" t="inlineStr">
+      <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R62" s="2" t="inlineStr">
+      <c r="R65" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности по членским взносам и процентов за пользование чужими денежными средствами.</t>
         </is>
       </c>
-      <c r="S62" s="2" t="inlineStr">
+      <c r="S65" s="2" t="inlineStr">
         <is>
           <t>10.02.2012</t>
         </is>
       </c>
-      <c r="T62" s="2" t="inlineStr">
+      <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U62" s="3" t="inlineStr">
+      <c r="U65" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/abe4dde8-90a0-44a6-8775-48c456a64677</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6662,44 +6925,47 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>