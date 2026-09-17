--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>Ассоциация Саморегулируемая организация "Содружество строителей Республики Татарстан", г.Казань</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>1655068065</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Хасанов А. Р.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8bac22ad-566e-409e-a31d-5112478c4524</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А79-10657/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>25.12.2025</t>
@@ -743,51 +743,51 @@
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>ООО "Консорциум Строительных Компаний"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr"/>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Баландаева О. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6b7c0cc8-3ef4-48a8-924b-f1341441ec6d</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А65-2564/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>30.01.2024</t>