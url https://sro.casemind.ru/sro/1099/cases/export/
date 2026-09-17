--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ce776f6-06f4-446f-8329-dbee945352b4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/497e1531-8da4-48c0-8cef-cf1518309183" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9f41f8f-cb46-4554-a177-fcaf3a6a847e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74c2969c-1a03-4056-88c9-9c7c49dda0f9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88525529-95bc-4865-905b-13c8b3fd03a7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3737454b-edb4-4675-b6b7-63d5a428958d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25de3065-b5c0-4f90-9b25-6c07b9b6d16e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92c86db-3c08-4473-a0e8-a1a39e0c49b4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95f3787b-5b5b-48de-ace7-be8509220d29" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e886b818-27ed-4b2c-a01b-f702de72833b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b076bc3-a033-4bd3-8e1d-3a2627c808d1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60e8d57f-91e0-4cfa-ae5c-2886c52b6a0a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ded90848-8eaa-46b9-8f1b-b199a75ad127" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b14b217-e783-4349-9ae1-c6ad67bbf554" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b099aaa3-ee8d-4a27-bd79-4a04e5b706b3" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2acfaa91-c134-4d8a-9019-aa2bb4a56177" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/131356a0-d974-407a-a94c-fabc72ffb94d" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650d358b-a5ae-408b-988e-1ae55a287f78" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3240846f-2ca8-4ac9-87ff-3d28a56fe513" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/382e035e-e218-47f2-b023-9224d7ea0e08" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f30a0295-0262-4516-8904-8ebda2452ea7" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0be4d49d-1893-48fb-87ab-a5435820bb15" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73d96e7e-bfeb-4b00-a6a9-296c6bdf7896" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4378a586-afeb-47b3-b607-8242bbf66559" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/467162a3-8113-400e-99a2-77c80730f946" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1b4f5e2-d49c-4174-8484-f51edc447ed2" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27396d6c-10cd-4e14-822c-655adc260812" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecaaf2c0-6692-4232-9b3a-938be0e4c02d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e87ec236-58ce-4cc1-b9df-d35176408550" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58380a68-374b-4ebf-9f27-b67cc53d399d" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/852195b6-983d-48e1-a597-c6b712c4b4d2" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ae1402f-b8a6-4992-8fe0-8fc96bb5dfe9" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06d05576-5f52-4dec-ae4f-91afedfeeda1" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60b09b83-3de6-4c73-bf0f-4e3f1bd45381" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f65eb18-027c-4b9d-b700-af7509616e97" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e65bbefd-cd12-4969-b43c-07821d82423a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bd5a19e-ea1e-44a4-905b-69173088c5e1" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41418cff-c937-48c7-8965-1066ecf0d32b" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2d58f18-88c9-476f-bce1-f5e3501b62e0" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fd991aa-beb0-4b06-918f-df11e30009b6" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3338fbee-3446-4035-a52f-9d40e55a0912" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a60df907-b7d3-4c38-a5f1-43d4db3da6b4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c938508-ec1b-4b10-9e81-74ec50630909" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05dcb69e-2bcb-4c3a-9432-f8fc330fb0dc" TargetMode="External" Id="rId45" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce31749d-e1a9-4cb3-b290-f7a419aaa91d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f986d098-bbba-40d0-bea9-86931c031508" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae6fac38-97d1-428c-b2c6-ad9394be6643" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6744f883-399e-4220-a06b-e330d7b90da2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03eacc1a-e3b3-4d8b-ade1-874685219aa1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ce776f6-06f4-446f-8329-dbee945352b4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/497e1531-8da4-48c0-8cef-cf1518309183" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74c2969c-1a03-4056-88c9-9c7c49dda0f9" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9f41f8f-cb46-4554-a177-fcaf3a6a847e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88525529-95bc-4865-905b-13c8b3fd03a7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3737454b-edb4-4675-b6b7-63d5a428958d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25de3065-b5c0-4f90-9b25-6c07b9b6d16e" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92c86db-3c08-4473-a0e8-a1a39e0c49b4" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95f3787b-5b5b-48de-ace7-be8509220d29" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e886b818-27ed-4b2c-a01b-f702de72833b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b076bc3-a033-4bd3-8e1d-3a2627c808d1" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60e8d57f-91e0-4cfa-ae5c-2886c52b6a0a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ded90848-8eaa-46b9-8f1b-b199a75ad127" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b14b217-e783-4349-9ae1-c6ad67bbf554" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b099aaa3-ee8d-4a27-bd79-4a04e5b706b3" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/382e035e-e218-47f2-b023-9224d7ea0e08" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2acfaa91-c134-4d8a-9019-aa2bb4a56177" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/131356a0-d974-407a-a94c-fabc72ffb94d" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650d358b-a5ae-408b-988e-1ae55a287f78" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3240846f-2ca8-4ac9-87ff-3d28a56fe513" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0be4d49d-1893-48fb-87ab-a5435820bb15" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f30a0295-0262-4516-8904-8ebda2452ea7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73d96e7e-bfeb-4b00-a6a9-296c6bdf7896" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4378a586-afeb-47b3-b607-8242bbf66559" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9d73f99-9355-4036-ac4b-f31cbba4fb21" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/467162a3-8113-400e-99a2-77c80730f946" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1b4f5e2-d49c-4174-8484-f51edc447ed2" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27396d6c-10cd-4e14-822c-655adc260812" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecaaf2c0-6692-4232-9b3a-938be0e4c02d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e87ec236-58ce-4cc1-b9df-d35176408550" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58380a68-374b-4ebf-9f27-b67cc53d399d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/852195b6-983d-48e1-a597-c6b712c4b4d2" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ae1402f-b8a6-4992-8fe0-8fc96bb5dfe9" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06d05576-5f52-4dec-ae4f-91afedfeeda1" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60b09b83-3de6-4c73-bf0f-4e3f1bd45381" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f65eb18-027c-4b9d-b700-af7509616e97" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e65bbefd-cd12-4969-b43c-07821d82423a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bd5a19e-ea1e-44a4-905b-69173088c5e1" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41418cff-c937-48c7-8965-1066ecf0d32b" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2d58f18-88c9-476f-bce1-f5e3501b62e0" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fd991aa-beb0-4b06-918f-df11e30009b6" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3338fbee-3446-4035-a52f-9d40e55a0912" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a60df907-b7d3-4c38-a5f1-43d4db3da6b4" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccf62fbd-1883-493a-be92-c9877cc15230" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c938508-ec1b-4b10-9e81-74ec50630909" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05dcb69e-2bcb-4c3a-9432-f8fc330fb0dc" TargetMode="External" Id="rId52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U46"/>
+  <dimension ref="A1:U53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,4398 +589,5001 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А41-67359/2026</t>
+          <t>А58-9213/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>29.06.2026</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В РЕСПУБЛИКЕ САХА (ЯКУТИЯ)</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>1435101648</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО РУССТРОЙ</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>1435290530</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Криворучко Е. С.</t>
+          <t>Семёнова У. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ce776f6-06f4-446f-8329-dbee945352b4</t>
+          <t>https://kad.arbitr.ru/Card/ce31749d-e1a9-4cb3-b290-f7a419aaa91d</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А58-6127/2026</t>
+          <t>А58-9047/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>19.06.2026</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>1435138461</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Адгезия"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>1435131360</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Гуляева А. В.</t>
+          <t>Артамонова Л. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>12.09.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/497e1531-8da4-48c0-8cef-cf1518309183</t>
+          <t>https://kad.arbitr.ru/Card/f986d098-bbba-40d0-bea9-86931c031508</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А58-5510/2026</t>
+          <t>А58-7534/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>28.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>Администрация Усть-Кутского муниципального образования</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>3818009263</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>1435210848</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Гуляева А. В.</t>
+          <t>Артамонова Л. И.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
-      <c r="S4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S4" s="2" t="inlineStr"/>
+      <c r="T4" s="2" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9f41f8f-cb46-4554-a177-fcaf3a6a847e</t>
+          <t>https://kad.arbitr.ru/Card/ae6fac38-97d1-428c-b2c6-ad9394be6643</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А58-5511/2026</t>
+          <t>А58-7260/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>1435138461</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>1435210848</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Терских В. С.</t>
+          <t>Ивашин Д. И.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74c2969c-1a03-4056-88c9-9c7c49dda0f9</t>
+          <t>https://kad.arbitr.ru/Card/6744f883-399e-4220-a06b-e330d7b90da2</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А58-5426/2026</t>
+          <t>А58-6911/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>01.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Адгезия"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>1435131360</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Ивашин Д. И.</t>
+          <t>Артамонова Л. И.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88525529-95bc-4865-905b-13c8b3fd03a7</t>
+          <t>https://kad.arbitr.ru/Card/03eacc1a-e3b3-4d8b-ade1-874685219aa1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А58-4092/2026</t>
+          <t>А41-67359/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Управление Судебного департамента в Республике Саха (Якутия)</t>
+          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В РЕСПУБЛИКЕ САХА (ЯКУТИЯ)</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>1435101648</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУССТРОЙ"</t>
+          <t>ООО РУССТРОЙ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>1435290530</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Гоголева М. Н.</t>
+          <t>Криворучко Е. С.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3737454b-edb4-4675-b6b7-63d5a428958d</t>
+          <t>https://kad.arbitr.ru/Card/8ce776f6-06f4-446f-8329-dbee945352b4</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А41-101719/2025</t>
+          <t>А58-6127/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>11.11.2025</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В РЕСПУБЛИКЕ САХА (ЯКУТИЯ)</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>1435133520</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО РУССТРОЙ</t>
+          <t>ООО "Адгезия"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>1435290530</t>
+          <t>1435131360</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Миронова М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гуляева А. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25de3065-b5c0-4f90-9b25-6c07b9b6d16e</t>
+          <t>https://kad.arbitr.ru/Card/497e1531-8da4-48c0-8cef-cf1518309183</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А58-10275/2025</t>
+          <t>А58-5511/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Транснефть-Восток"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>3801079671</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L9" s="2" t="inlineStr"/>
+          <t>НП "Саморегулируемая организация "Союз строителей Якутии"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>1435210848</t>
+        </is>
+      </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Васильева А. Б.</t>
+          <t>Терских В. С.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e92c86db-3c08-4473-a0e8-a1a39e0c49b4</t>
+          <t>https://kad.arbitr.ru/Card/74c2969c-1a03-4056-88c9-9c7c49dda0f9</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А58-10184/2025</t>
+          <t>А58-5510/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>27.10.2025</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "Теплоэнергосервис"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>1435191592</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Администрация городского поселения "Город Ленск" муниципального района "Ленский район" Республики Саха (Якутия)</t>
+          <t>НП "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>1414011880</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Терских В. С.</t>
+          <t>Гуляева А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95f3787b-5b5b-48de-ace7-be8509220d29</t>
+          <t>https://kad.arbitr.ru/Card/c9f41f8f-cb46-4554-a177-fcaf3a6a847e</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А58-9528/2025</t>
+          <t>А58-5426/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>ООО "Адгезия"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>1435131360</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Немытышева Н. Д.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ивашин Д. И.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>19.02.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e886b818-27ed-4b2c-a01b-f702de72833b</t>
+          <t>https://kad.arbitr.ru/Card/88525529-95bc-4865-905b-13c8b3fd03a7</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А58-9526/2025</t>
+          <t>А58-4092/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>29.04.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>Управление Судебного департамента в Республике Саха (Якутия)</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>1435101648</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>ООО "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>1435290530</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Ивашин Д. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гоголева М. Н.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b076bc3-a033-4bd3-8e1d-3a2627c808d1</t>
+          <t>https://kad.arbitr.ru/Card/3737454b-edb4-4675-b6b7-63d5a428958d</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А58-9425/2025</t>
+          <t>А41-101719/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В РЕСПУБЛИКЕ САХА (ЯКУТИЯ)</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>1435133520</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>ООО РУССТРОЙ</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>1435290530</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Артамонова Л. И.</t>
+          <t>Миронова М. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>100240.8</v>
+        <v>284814207.98</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в порядке субсидиарной ответственности за ООО Торговые ряды 49</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по госконтракту</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60e8d57f-91e0-4cfa-ae5c-2886c52b6a0a</t>
+          <t>https://kad.arbitr.ru/Card/25de3065-b5c0-4f90-9b25-6c07b9b6d16e</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А58-9424/2025</t>
+          <t>А58-10275/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>ООО "Транснефть-Восток"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>3801079671</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Немытышева Н. Д.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Васильева А. Б.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ded90848-8eaa-46b9-8f1b-b199a75ad127</t>
+          <t>https://kad.arbitr.ru/Card/e92c86db-3c08-4473-a0e8-a1a39e0c49b4</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А58-8967/2025</t>
+          <t>А58-10184/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>23.09.2025</t>
+          <t>27.10.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Управление Судебного департамента в Республике Саха (Якутия)</t>
+          <t>АО "Теплоэнергосервис"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>1435101648</t>
+          <t>1435191592</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУССТРОЙ"</t>
+          <t>Администрация городского поселения "Город Ленск" муниципального района "Ленский район" Республики Саха (Якутия)</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>1435290530</t>
+          <t>1414011880</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Семёнова У. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Терских В. С.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>22.04.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b14b217-e783-4349-9ae1-c6ad67bbf554</t>
+          <t>https://kad.arbitr.ru/Card/95f3787b-5b5b-48de-ace7-be8509220d29</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А58-4571/2025</t>
+          <t>А58-9528/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>АО Специализированный Застройщик «Республиканское ипотечное агентство»</t>
+          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1435140439</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Адгезия"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>1435131360</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Васильева А. Б.</t>
+          <t>Немытышева Н. Д.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>269373762.26</v>
+        <v>7371086.52</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (аванс, пени)</t>
+          <t>Взыскание задолженности в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>20.07.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b099aaa3-ee8d-4a27-bd79-4a04e5b706b3</t>
+          <t>https://kad.arbitr.ru/Card/e886b818-27ed-4b2c-a01b-f702de72833b</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А58-4551/2025</t>
+          <t>А58-9526/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СахаРеалСтрой"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>1435284399</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>4 арбитражный апелляционный суд</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Бушуева Е. М.</t>
+          <t>Ивашин Д. И.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>171469.68</v>
+        <v>526935.63</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность за неисполнение обязательства по устранению недостатков работ (астрент).</t>
+          <t>Субсидиарная ответственность СРО за неуплату членом штрафов по договору капремонта.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2acfaa91-c134-4d8a-9019-aa2bb4a56177</t>
+          <t>https://kad.arbitr.ru/Card/7b076bc3-a033-4bd3-8e1d-3a2627c808d1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А58-4555/2025</t>
+          <t>А58-9425/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СахаРеалСтрой"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>1435284399</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>4 арбитражный апелляционный суд</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Подшивалова Н. С.</t>
+          <t>Артамонова Л. И.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>246253.33</v>
+        <v>100240.8</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность (астрент) за неисполнение обязательств по устранению дефектов работ</t>
+          <t>Взыскание задолженности в порядке субсидиарной ответственности за ООО Торговые ряды 49</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/131356a0-d974-407a-a94c-fabc72ffb94d</t>
+          <t>https://kad.arbitr.ru/Card/60e8d57f-91e0-4cfa-ae5c-2886c52b6a0a</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А58-4554/2025</t>
+          <t>А58-9424/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>Некоммерческая организация "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СахаРеалСтрой"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>1435284399</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>4 арбитражный апелляционный суд</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Бушуева Е. М.</t>
+          <t>Немытышева Н. Д.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>230224.22</v>
+        <v>624973.54</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность за неисполнение обязательств по устранению дефектов кровли (астрент)</t>
+          <t>Взыскание задолженности в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/650d358b-a5ae-408b-988e-1ae55a287f78</t>
+          <t>https://kad.arbitr.ru/Card/ded90848-8eaa-46b9-8f1b-b199a75ad127</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А58-4553/2025</t>
+          <t>А58-8967/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>23.09.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>Управление Судебного департамента в Республике Саха (Якутия)</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>1435101648</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СахаРеалСтрой"</t>
+          <t>ООО "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>1435284399</t>
+          <t>1435290530</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>4 арбитражный апелляционный суд</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Ниникина В. С.</t>
+          <t>Семёнова У. Н.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>66089.61</v>
+        <v>284814207.98</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание судебной неустойки (астрента) за неисполнение обязательств подрядчиком</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по госконтракту</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>13.02.2026</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3240846f-2ca8-4ac9-87ff-3d28a56fe513</t>
+          <t>https://kad.arbitr.ru/Card/5b14b217-e783-4349-9ae1-c6ad67bbf554</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А58-4552/2025</t>
+          <t>А58-4571/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>АО Специализированный Застройщик «Республиканское ипотечное агентство»</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>1435140439</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СахаРеалСтрой"</t>
+          <t>ООО "Адгезия"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>1435284399</t>
+          <t>1435131360</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>4 арбитражный апелляционный суд</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Маркова О. А.</t>
+          <t>Васильева А. Б.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>72791.27</v>
+        <v>269373762.26</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за неисполнение подрядчиком обязательств по устранению дефектов</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (аванс, пени)</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>03.03.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/382e035e-e218-47f2-b023-9224d7ea0e08</t>
+          <t>https://kad.arbitr.ru/Card/b099aaa3-ee8d-4a27-bd79-4a04e5b706b3</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А58-3927/2025</t>
+          <t>А58-4552/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>25.04.2025</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>1435138461</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>ООО "СахаРеалСтрой"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>1435284399</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Артамонова Л. И.</t>
+          <t>Маркова О. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>3652189.08</v>
+        <v>72791.27</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание судебной неустойки за неисполнение обязательств по устранению недостатков работ</t>
+          <t>Солидарная ответственность СРО за неисполнение подрядчиком обязательств по устранению дефектов</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>03.03.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f30a0295-0262-4516-8904-8ebda2452ea7</t>
+          <t>https://kad.arbitr.ru/Card/382e035e-e218-47f2-b023-9224d7ea0e08</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А58-3931/2025</t>
+          <t>А58-4551/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>25.04.2025</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>1435138461</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "Сахастрой 2002"</t>
+          <t>ООО "СахаРеалСтрой"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>1435129065</t>
+          <t>1435284399</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Семёнова У. Н.</t>
+          <t>Бушуева Е. М.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>7148032.45</v>
+        <v>171469.68</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за неисполнение обязательств по устранению недостатков работ</t>
+          <t>Солидарная ответственность за неисполнение обязательства по устранению недостатков работ (астрент).</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
           <t>17.04.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0be4d49d-1893-48fb-87ab-a5435820bb15</t>
+          <t>https://kad.arbitr.ru/Card/2acfaa91-c134-4d8a-9019-aa2bb4a56177</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А58-10184/2024</t>
+          <t>А58-4555/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>22.11.2024</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Республики Саха Якутия"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>1435972500</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АркСтрой"</t>
+          <t>ООО "СахаРеалСтрой"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>1435248954</t>
+          <t>1435284399</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Терских В. С.</t>
+          <t>Подшивалова Н. С.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>1592083.87</v>
+        <v>246253.33</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капремонта фасада и взыскание неустойки по договору</t>
+          <t>Солидарная ответственность (астрент) за неисполнение обязательств по устранению дефектов работ</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>08.04.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73d96e7e-bfeb-4b00-a6a9-296c6bdf7896</t>
+          <t>https://kad.arbitr.ru/Card/131356a0-d974-407a-a94c-fabc72ffb94d</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А58-9171/2024</t>
+          <t>А58-4554/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Федеральное казенное учреждение "Управление автомобильной дороги общего пользования федерального значения "Вилюй" Федерального дорожного агентства"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>1435193127</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>ООО "СахаРеалСтрой"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>1435284399</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Терских В. С.</t>
+          <t>Бушуева Е. М.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>167473137.01</v>
+        <v>230224.22</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба (неотработанный аванс) из компфонда СРО из-за срыва госконтракта членом СРО.</t>
+          <t>Солидарная ответственность за неисполнение обязательств по устранению дефектов кровли (астрент)</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>23.05.2025</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4378a586-afeb-47b3-b607-8242bbf66559</t>
+          <t>https://kad.arbitr.ru/Card/650d358b-a5ae-408b-988e-1ae55a287f78</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А58-1112/2024</t>
+          <t>А58-4553/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>13.02.2024</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стандарт+"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>1435197001</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Государственное бюджетное учреждение Республики Саха (Якутия) "Айхальская городская больница"</t>
+          <t>ООО "СахаРеалСтрой"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>1433013717</t>
+          <t>1435284399</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Артамонова Л. И.</t>
+          <t>Ниникина В. С.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1667946.18</v>
+        <v>66089.61</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание одностороннего отказа от контракта на ремонт кровли и взыскание убытков</t>
+          <t>Солидарное взыскание судебной неустойки (астрента) за неисполнение обязательств подрядчиком</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>13.02.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/467162a3-8113-400e-99a2-77c80730f946</t>
+          <t>https://kad.arbitr.ru/Card/3240846f-2ca8-4ac9-87ff-3d28a56fe513</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А58-1620/2023</t>
+          <t>А58-3931/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>25.04.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ассоциация строителей Амуро-Якутской магистрали"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>1402045638</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>ООО "Строительная компания "Сахастрой 2002"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>1435129065</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Ивашин Д. И.</t>
+          <t>Семёнова У. Н.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>6000000</v>
+        <v>7148032.45</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взносов в компфонд) при смене региона и членства в СРО</t>
+          <t>Солидарная ответственность СРО за неисполнение обязательств по устранению недостатков работ</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>08.12.2023</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1b4f5e2-d49c-4174-8484-f51edc447ed2</t>
+          <t>https://kad.arbitr.ru/Card/0be4d49d-1893-48fb-87ab-a5435820bb15</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-180177/2018</t>
+          <t>А58-3927/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>03.08.2018</t>
+          <t>25.04.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО " СТРОЙ СЕРВИС ПРОФ"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>1435289816</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Артамонова Л. И.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>500000</v>
+        <v>3652189.08</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 500 000 руб. в компенсационный фонд новой СРО истца</t>
+          <t>Солидарное взыскание судебной неустойки за неисполнение обязательств по устранению недостатков работ</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>27.03.2020</t>
+          <t>31.01.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27396d6c-10cd-4e14-822c-655adc260812</t>
+          <t>https://kad.arbitr.ru/Card/f30a0295-0262-4516-8904-8ebda2452ea7</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-92753/2018</t>
+          <t>А58-10184/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>20.07.2018</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕГИОН - ГРК"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Республики Саха Якутия"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>1419007454</t>
+          <t>1435972500</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "АркСтрой"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>1435248954</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Терских В. С.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>1000000</v>
+        <v>1592083.87</v>
       </c>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание исключить из реестра членов СРО и перечислить 1 000 000 руб. компенсационного фонда</t>
+          <t>Обязание устранить недостатки капремонта фасада и взыскание неустойки по договору</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>15.12.2018</t>
+          <t>01.04.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecaaf2c0-6692-4232-9b3a-938be0e4c02d</t>
+          <t>https://kad.arbitr.ru/Card/73d96e7e-bfeb-4b00-a6a9-296c6bdf7896</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-158945/2018</t>
+          <t>А58-9171/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>10.07.2018</t>
+          <t>15.10.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕХАНИЧЕСКИЙ ЗАВОД "ВОСХОД"</t>
+          <t>Федеральное казенное учреждение "Управление автомобильной дороги общего пользования федерального значения "Вилюй" Федерального дорожного агентства"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>1435263092</t>
+          <t>1435193127</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Терских В. С.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>1000000</v>
+        <v>167473137.01</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Возмещение ущерба (неотработанный аванс) из компфонда СРО из-за срыва госконтракта членом СРО.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>05.10.2018</t>
+          <t>23.05.2025</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e87ec236-58ce-4cc1-b9df-d35176408550</t>
+          <t>https://kad.arbitr.ru/Card/4378a586-afeb-47b3-b607-8242bbf66559</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А58-3476/2018</t>
+          <t>А58-2159/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>03.05.2018</t>
+          <t>05.03.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Главэнергострой"</t>
+          <t>ИП Франков Петр Николаевич</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>1435145860</t>
+          <t>860204654080</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr"/>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Семёнова У. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Подколзина В. И.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>21.03.2020</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3</t>
+          <t>https://kad.arbitr.ru/Card/d9d73f99-9355-4036-ac4b-f31cbba4fb21</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-75440/2018</t>
+          <t>А58-1112/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>11.04.2018</t>
+          <t>13.02.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАЛОЕ ИННОВАЦИОННОЕ ПРЕДПРИЯТИЕ "САХАЭНЕРГОЭФФЕКТ"</t>
+          <t>ООО "Стандарт+"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>1435285635</t>
+          <t>1435197001</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>Государственное бюджетное учреждение Республики Саха (Якутия) "Айхальская городская больница"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>1433013717</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Артамонова Л. И.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1667946.18</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Оспаривание одностороннего отказа от контракта на ремонт кровли и взыскание убытков</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>31.05.2018</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58380a68-374b-4ebf-9f27-b67cc53d399d</t>
+          <t>https://kad.arbitr.ru/Card/467162a3-8113-400e-99a2-77c80730f946</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А56-25144/2018</t>
+          <t>А58-1620/2023</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>01.03.2018</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ КОМПЛЕКС "ЮБИЛЕЙНЫЙ"</t>
+          <t>ООО "Ассоциация строителей Амуро-Якутской магистрали"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>1433007329</t>
+          <t>1402045638</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Ивашин Д. И.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>1000000</v>
+        <v>6000000</v>
       </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование о переводе взноса в размере 1 000 000 рублей.</t>
+          <t>Взыскание неосновательного обогащения (взносов в компфонд) при смене региона и членства в СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>02.05.2018</t>
+          <t>08.12.2023</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/852195b6-983d-48e1-a597-c6b712c4b4d2</t>
+          <t>https://kad.arbitr.ru/Card/c1b4f5e2-d49c-4174-8484-f51edc447ed2</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-231051/2017</t>
+          <t>А40-180177/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>03.08.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО НОРД</t>
+          <t>ООО " СТРОЙ СЕРВИС ПРОФ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1435289816</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компфонд и исключить из реестра при переходе в СРО</t>
+          <t>Обязание НОСТРОЙ перечислить 500 000 руб. в компенсационный фонд новой СРО истца</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>27.03.2020</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ae1402f-b8a6-4992-8fe0-8fc96bb5dfe9</t>
+          <t>https://kad.arbitr.ru/Card/27396d6c-10cd-4e14-822c-655adc260812</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А56-87145/2017</t>
+          <t>А56-92753/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>20.07.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ КОМПЛЕКС "ЮБИЛЕЙНЫЙ"</t>
+          <t>ООО "ЛЕГИОН - ГРК"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>1433007329</t>
+          <t>1419007454</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить 1 000 000 руб. компенсационного взноса.</t>
+          <t>Обязание исключить из реестра членов СРО и перечислить 1 000 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>18.02.2018</t>
+          <t>15.12.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06d05576-5f52-4dec-ae4f-91afedfeeda1</t>
+          <t>https://kad.arbitr.ru/Card/ecaaf2c0-6692-4232-9b3a-938be0e4c02d</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-71069/2017</t>
+          <t>А40-158945/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>10.07.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНИВЕРСАЛ КОМПЛЕКТ"</t>
+          <t>ООО "МЕХАНИЧЕСКИЙ ЗАВОД "ВОСХОД"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>1435255983</t>
+          <t>1435263092</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
-[...2 lines deleted...]
-      <c r="O36" s="2" t="inlineStr"/>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>11.04.2018</t>
+          <t>05.10.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60b09b83-3de6-4c73-bf0f-4e3f1bd45381</t>
+          <t>https://kad.arbitr.ru/Card/e87ec236-58ce-4cc1-b9df-d35176408550</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-156779/2017</t>
+          <t>А58-3476/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>03.05.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "НЕРЮНГРИНСКИЕ РАЙОННЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>ООО Строительная компания "Главэнергострой"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>1434035174</t>
+          <t>1435145860</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>1435210848</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...3 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+          <t>Семёнова У. Н.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить денежные средства</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>21.03.2020</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f65eb18-027c-4b9d-b700-af7509616e97</t>
+          <t>https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-149436/2017</t>
+          <t>А40-75440/2018</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>11.04.2018</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "НЕРЮНГРИНСКИЕ РАЙОННЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>ООО "МАЛОЕ ИННОВАЦИОННОЕ ПРЕДПРИЯТИЕ "САХАЭНЕРГОЭФФЕКТ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>1434035174</t>
+          <t>1435285635</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>31.05.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e65bbefd-cd12-4969-b43c-07821d82423a</t>
+          <t>https://kad.arbitr.ru/Card/58380a68-374b-4ebf-9f27-b67cc53d399d</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-98264/2017</t>
+          <t>А56-25144/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>01.03.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРОЖНИК"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ КОМПЛЕКС "ЮБИЛЕЙНЫЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>1431009264</t>
+          <t>1433007329</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P39" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд новой СРО при переходе истца по месту регистрации.</t>
+          <t>Оспаривание исключения из членов СРО и требование о переводе взноса в размере 1 000 000 рублей.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>02.05.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bd5a19e-ea1e-44a4-905b-69173088c5e1</t>
+          <t>https://kad.arbitr.ru/Card/852195b6-983d-48e1-a597-c6b712c4b4d2</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А58-2273/2017</t>
+          <t>А40-231051/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>04.12.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дорожник"</t>
+          <t>ООО НОРД</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>1431009264</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Генеральный альянс строительных организаций"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Федорова М. И.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 1 000 000 рублей</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компфонд и исключить из реестра при переходе в СРО</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>18.01.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41418cff-c937-48c7-8965-1066ecf0d32b</t>
+          <t>https://kad.arbitr.ru/Card/2ae1402f-b8a6-4992-8fe0-8fc96bb5dfe9</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-24931/2017</t>
+          <t>А56-87145/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>30.10.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "САХАРЕСУРС"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ КОМПЛЕКС "ЮБИЛЕЙНЫЙ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>1434049755</t>
+          <t>1433007329</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P41" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Оспаривание исключения из СРО и требование перечислить 1 000 000 руб. компенсационного взноса.</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>18.02.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2d58f18-88c9-476f-bce1-f5e3501b62e0</t>
+          <t>https://kad.arbitr.ru/Card/06d05576-5f52-4dec-ae4f-91afedfeeda1</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А56-16392/2017</t>
+          <t>А56-71069/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "АВАНГАРД"</t>
+          <t>ООО "УНИВЕРСАЛ КОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>1415011202</t>
+          <t>1435255983</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Радченко А. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>11.04.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fd991aa-beb0-4b06-918f-df11e30009b6</t>
+          <t>https://kad.arbitr.ru/Card/60b09b83-3de6-4c73-bf0f-4e3f1bd45381</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А58-4384/2016</t>
+          <t>А40-156779/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>05.08.2016</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>Управление государственного строительного и жилищного надзора Республики Саха (Якутия)</t>
+          <t>ЗАО "НЕРЮНГРИНСКИЕ РАЙОННЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>1435067108</t>
+          <t>1434035174</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Управление автомобильных дорог Республики Саха (Якутия)"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>1435238811</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Собардахова В. Э.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Привлечение к ответственности по ч. 6 ст. 19.5 КоАП РФ за неисполнение предписания.</t>
+          <t>Обязание СРО перечислить денежные средства</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>19.01.2017</t>
+          <t>17.09.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3338fbee-3446-4035-a52f-9d40e55a0912</t>
+          <t>https://kad.arbitr.ru/Card/6f65eb18-027c-4b9d-b700-af7509616e97</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А58-1656/2013</t>
+          <t>А40-149436/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>25.03.2013</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Якутуглестрой"</t>
+          <t>ЗАО "НЕРЮНГРИНСКИЕ РАЙОННЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>1434002940</t>
+          <t>1434035174</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "СибСтрой"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>1434039690</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Аринчёхина А. Ю.</t>
-[...5 lines deleted...]
-      <c r="R44" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>28.05.2015</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a60df907-b7d3-4c38-a5f1-43d4db3da6b4</t>
+          <t>https://kad.arbitr.ru/Card/e65bbefd-cd12-4969-b43c-07821d82423a</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А58-4546/2012</t>
+          <t>А40-98264/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>07.08.2012</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>Егоров Сергей Васильевич</t>
+          <t>ООО "ДОРОЖНИК"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1431009264</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительно-монтажное управление-17"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>1435219022</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Андреев В. А.</t>
-[...5 lines deleted...]
-      <c r="R45" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд новой СРО при переходе истца по месту регистрации.</t>
+        </is>
+      </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>02.12.2015</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c938508-ec1b-4b10-9e81-74ec50630909</t>
+          <t>https://kad.arbitr.ru/Card/5bd5a19e-ea1e-44a4-905b-69173088c5e1</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А58-3369/2011</t>
+          <t>А58-2273/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>31.05.2011</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>Ип Никулин Юрий Христианович</t>
+          <t>ООО "Дорожник"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1431009264</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Саморегулируемая организация "Союз Строителей Якутии"</t>
+          <t>Ассоциация Саморегулируемая организация "Генеральный альянс строительных организаций"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Николина О. А.</t>
+          <t>Федорова М. И.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 1 000 000 рублей</t>
+        </is>
+      </c>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2017</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/41418cff-c937-48c7-8965-1066ecf0d32b</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А56-24931/2017</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "САХАРЕСУРС"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>1434049755</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R47" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2017</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d2d58f18-88c9-476f-bce1-f5e3501b62e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А56-16392/2017</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "АВАНГАРД"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>1415011202</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q48" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R48" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2017</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8fd991aa-beb0-4b06-918f-df11e30009b6</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А58-4384/2016</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2016</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного и жилищного надзора Республики Саха (Якутия)</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>1435067108</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение "Управление автомобильных дорог Республики Саха (Якутия)"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>1435238811</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Саха</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Собардахова В. Э.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R46" s="2" t="inlineStr">
+      <c r="R49" s="2" t="inlineStr">
+        <is>
+          <t>Привлечение к ответственности по ч. 6 ст. 19.5 КоАП РФ за неисполнение предписания.</t>
+        </is>
+      </c>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2017</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3338fbee-3446-4035-a52f-9d40e55a0912</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А58-1656/2013</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2013</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Якутуглестрой"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>1434002940</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СибСтрой"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>1434039690</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Саха</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Аринчёхина А. Ю.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2015</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a60df907-b7d3-4c38-a5f1-43d4db3da6b4</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А58-655/2013</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2013</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Специализированное управление строительства линий электропередач и подстанций"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>1434031099</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Саха</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Семёнова У. Н.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2016</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ccf62fbd-1883-493a-be92-c9877cc15230</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А58-4546/2012</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2012</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>Егоров Сергей Васильевич</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительно-монтажное управление-17"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>1435219022</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Саха</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Андреев В. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2015</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c938508-ec1b-4b10-9e81-74ec50630909</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А58-3369/2011</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2011</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>Ип Никулин Юрий Христианович</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Саморегулируемая организация "Союз Строителей Якутии"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>1435210848</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Саха</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Николина О. А.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
         <is>
           <t>Возврат взноса в компенсационный фонд при выходе из состава членов СРО.</t>
         </is>
       </c>
-      <c r="S46" s="2" t="inlineStr">
+      <c r="S53" s="2" t="inlineStr">
         <is>
           <t>26.09.2011</t>
         </is>
       </c>
-      <c r="T46" s="2" t="inlineStr">
+      <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U46" s="3" t="inlineStr">
+      <c r="U53" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/05dcb69e-2bcb-4c3a-9432-f8fc330fb0dc</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -4990,44 +5593,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>