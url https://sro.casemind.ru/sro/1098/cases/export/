--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e8cb601-dfcf-4b96-aba0-971c1d233829" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09ec61af-6d8f-4907-acc3-c67f5f30ff9d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfbb7a43-f3a9-48c8-b987-da7282d4945a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c78c9f1-3a7b-4dbc-99df-a66e6ad929e2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c525eeb6-b600-4989-8f45-0dd89e879eb6" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9719dd4-cff9-441a-8163-c5a1343f8473" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7bb2c4f-2c12-4522-9c7d-283feb0ee802" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33abd98d-6ec9-447a-bc5f-a2aeda5cdffc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5595dec-dc8c-420e-81c5-7b923e6da33b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/212d471b-9bcb-41ef-ac72-7676716e4ae5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/474fcfe2-6ada-44c0-8fbc-16cba87f316b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d1372df-5075-4a29-b41e-3b4161e71849" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe7e5198-21ee-423f-9081-723080397a2e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34d46216-754d-4240-aca3-fa142dda32b0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/262e357a-3cd0-4a3e-bd40-107d90b0e1f9" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14d78430-cb4b-41b0-bb38-0492822a62f5" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fa36757-eefb-4f15-8bdc-2b8ec3c911ac" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25200db3-8034-46ca-81ac-3d60f75a4f33" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5f2798b-3beb-4f23-ba32-b59a8b48e9c6" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4e11774-c551-4d46-8f37-d26e1a120c62" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cede917d-d1b9-45cb-813e-13d1b18cd02c" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20f17266-0411-4596-9ced-d12cf137468f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bbad0250-159d-4fb1-8c0e-72877294058d" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f20cedca-d138-47f6-a813-9ee68437ccb4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/588b8365-74e7-4f51-9a29-5afce30342fd" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/776bd84d-45e3-414f-9584-cd6bc0c72218" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e80b8076-ac95-4c19-8882-332a411271e9" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fa7232b-274f-4219-a155-1649d1abf91e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5cc03ef-23e7-4724-9b04-b47f876addef" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f295bb9-7918-419c-a6f6-ba46f3cea806" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b6400b2-a0bb-4182-91ab-e5e127a0a524" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ba9a840-4626-4533-b39e-d427b6bdb167" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/707d66cc-f0aa-4c27-aeb2-9ea566f5f4d0" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1c7d7b-d82d-4902-afe7-99202a24a209" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5d2471e-3cc9-4f40-bdc3-f578696a40da" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57b783f2-8ef9-4fd1-adfc-84f27b21df3e" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4941e40a-cb39-47d6-adc7-d569f0553655" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ffde364-c11c-4c3c-b1c7-2d9472573d3e" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68165033-f341-4cba-b98b-aa9a5efa2200" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e89ba3f-7d89-446a-a891-0a6bb78c6f56" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6fe6d17-67df-4a3a-bc11-a52aa47cd80f" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7fc6d0-ccaf-4efd-81d8-71b61e4eca71" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29547b17-6800-4a45-9194-fed8a90be7c4" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/973c750e-f331-4331-98f4-ab57972dcaa0" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc01348f-5c3a-459a-bbeb-b7c8eeaba0eb" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffba9874-1fe6-49a4-a1e9-a3368006101c" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd49420-4eea-48aa-acb7-790e6213780d" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e0504a7-e4e9-4ece-ba2e-feb566d2afdb" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b2ba183-6583-4e39-bf02-bede3d2489c0" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cac27cc2-7324-433d-a77b-30e22cf02b92" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc184630-ef12-4b9a-9cdc-40af966441f7" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c431b65-a260-4206-9e81-d35059cf9b49" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/669e5295-fe43-4cda-aee3-46d00e3a670d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d8ae986-4fde-4ef9-90a5-3747dc09819b" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fde34ed7-cfbf-49c7-bf20-024c6e3ae0d5" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a07374cf-7ced-4cc7-bd56-142346aef464" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1723aa17-0039-42e3-beb1-2fa6ccbf0697" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30cbb2c0-8e1c-40f6-a7a7-6d4f42830f7e" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a854a1cb-b8bf-4cac-9e52-41d2b712f01f" TargetMode="External" Id="rId63" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e8cb601-dfcf-4b96-aba0-971c1d233829" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09ec61af-6d8f-4907-acc3-c67f5f30ff9d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfbb7a43-f3a9-48c8-b987-da7282d4945a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c525eeb6-b600-4989-8f45-0dd89e879eb6" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c78c9f1-3a7b-4dbc-99df-a66e6ad929e2" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9719dd4-cff9-441a-8163-c5a1343f8473" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3abf295e-5b47-4924-9efe-fab3ab03b9e2" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa164488-fe92-424e-87fc-5dd07c3e1d60" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7bb2c4f-2c12-4522-9c7d-283feb0ee802" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33abd98d-6ec9-447a-bc5f-a2aeda5cdffc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5595dec-dc8c-420e-81c5-7b923e6da33b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/212d471b-9bcb-41ef-ac72-7676716e4ae5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/474fcfe2-6ada-44c0-8fbc-16cba87f316b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d1372df-5075-4a29-b41e-3b4161e71849" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe7e5198-21ee-423f-9081-723080397a2e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34d46216-754d-4240-aca3-fa142dda32b0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/262e357a-3cd0-4a3e-bd40-107d90b0e1f9" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14d78430-cb4b-41b0-bb38-0492822a62f5" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25200db3-8034-46ca-81ac-3d60f75a4f33" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fa36757-eefb-4f15-8bdc-2b8ec3c911ac" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5f2798b-3beb-4f23-ba32-b59a8b48e9c6" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4e11774-c551-4d46-8f37-d26e1a120c62" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cede917d-d1b9-45cb-813e-13d1b18cd02c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20f17266-0411-4596-9ced-d12cf137468f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bbad0250-159d-4fb1-8c0e-72877294058d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f20cedca-d138-47f6-a813-9ee68437ccb4" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5cc03ef-23e7-4724-9b04-b47f876addef" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e80b8076-ac95-4c19-8882-332a411271e9" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/776bd84d-45e3-414f-9584-cd6bc0c72218" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/588b8365-74e7-4f51-9a29-5afce30342fd" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fa7232b-274f-4219-a155-1649d1abf91e" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f295bb9-7918-419c-a6f6-ba46f3cea806" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b6400b2-a0bb-4182-91ab-e5e127a0a524" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/707d66cc-f0aa-4c27-aeb2-9ea566f5f4d0" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1c7d7b-d82d-4902-afe7-99202a24a209" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ba9a840-4626-4533-b39e-d427b6bdb167" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e89ba3f-7d89-446a-a891-0a6bb78c6f56" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57b783f2-8ef9-4fd1-adfc-84f27b21df3e" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4941e40a-cb39-47d6-adc7-d569f0553655" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5d2471e-3cc9-4f40-bdc3-f578696a40da" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ffde364-c11c-4c3c-b1c7-2d9472573d3e" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68165033-f341-4cba-b98b-aa9a5efa2200" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6fe6d17-67df-4a3a-bc11-a52aa47cd80f" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7fc6d0-ccaf-4efd-81d8-71b61e4eca71" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80becd51-45b8-43a7-8571-01088c2dee53" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29547b17-6800-4a45-9194-fed8a90be7c4" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/973c750e-f331-4331-98f4-ab57972dcaa0" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc01348f-5c3a-459a-bbeb-b7c8eeaba0eb" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffba9874-1fe6-49a4-a1e9-a3368006101c" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd49420-4eea-48aa-acb7-790e6213780d" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebe75567-4ef4-44fd-b6c4-8b125fe3bb26" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e0504a7-e4e9-4ece-ba2e-feb566d2afdb" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b2ba183-6583-4e39-bf02-bede3d2489c0" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cac27cc2-7324-433d-a77b-30e22cf02b92" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/229d5a27-5045-43ab-9fe1-5b827ad1b15b" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc184630-ef12-4b9a-9cdc-40af966441f7" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d8ae986-4fde-4ef9-90a5-3747dc09819b" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/669e5295-fe43-4cda-aee3-46d00e3a670d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c431b65-a260-4206-9e81-d35059cf9b49" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fde34ed7-cfbf-49c7-bf20-024c6e3ae0d5" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a07374cf-7ced-4cc7-bd56-142346aef464" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1723aa17-0039-42e3-beb1-2fa6ccbf0697" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30cbb2c0-8e1c-40f6-a7a7-6d4f42830f7e" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a854a1cb-b8bf-4cac-9e52-41d2b712f01f" TargetMode="External" Id="rId68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U64"/>
+  <dimension ref="A1:U69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Кшняйкин Ю. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>22996008</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на постройку школы</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1e8cb601-dfcf-4b96-aba0-971c1d233829</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А05-8282/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>08.07.2025</t>
@@ -884,239 +884,239 @@
           <t>Признание незаконным решения об исключении общества из членов СРО</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>15.10.2024</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/dfbb7a43-f3a9-48c8-b987-da7282d4945a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А84-7544/2020</t>
+          <t>А84-7542/2020</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>23.12.2020</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АНО ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "СЕВАСТОПОЛЬСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ"</t>
+          <t>АНО ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ СЕВАСТОПОЛЬСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>9201012877</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>ФГУП "Строительно-монтажное управление №13 Федеральной службы исполнения наказаний"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>1308037397</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Севастополя</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Ражков Р. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>34428894.49</v>
+        <v>55036611.61</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору стройподряда.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору стройподряда</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.07.2022</t>
+          <t>07.02.2023</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c78c9f1-3a7b-4dbc-99df-a66e6ad929e2</t>
+          <t>https://kad.arbitr.ru/Card/c525eeb6-b600-4989-8f45-0dd89e879eb6</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А84-7542/2020</t>
+          <t>А84-7544/2020</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>23.12.2020</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АНО ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ СЕВАСТОПОЛЬСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ</t>
+          <t>АНО ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "СЕВАСТОПОЛЬСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>9201012877</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>ФГУП "Строительно-монтажное управление №13 Федеральной службы исполнения наказаний"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>1308037397</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Севастополя</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Ражков Р. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>55036611.61</v>
+        <v>34428894.49</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору стройподряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору стройподряда.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>07.02.2023</t>
+          <t>30.07.2022</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c525eeb6-b600-4989-8f45-0dd89e879eb6</t>
+          <t>https://kad.arbitr.ru/Card/4c78c9f1-3a7b-4dbc-99df-a66e6ad929e2</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А53-20096/2019</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>11.06.2019</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1181,5698 +1181,6135 @@
           <t>Взыскание задолженности по уплате членских взносов в саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
           <t>21.08.2019</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d9719dd4-cff9-441a-8163-c5a1343f8473</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-52147/2018</t>
+          <t>А39-1471/2019</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>26.02.2019</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr"/>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕПЕР"</t>
+          <t>судебный пристав-исполнитель отдела судебных приставов по Ичалковскому и Большеигнатовскому районам Управления Федеральной службы судебных приставов по Республике Мордовия Барышева Е.Н.</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>1327006740</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>ООО Специализированная механизированная фирма "Ичалковская"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>1310186893</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бобкина С. П.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>14.02.2019</t>
+          <t>14.05.2019</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31</t>
+          <t>https://kad.arbitr.ru/Card/3abf295e-5b47-4924-9efe-fab3ab03b9e2</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А39-2319/2018</t>
+          <t>А53-16828/2018</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>20.03.2018</t>
+          <t>05.06.2018</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПрофСити"</t>
+          <t>ООО "КОНКРЕТ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>3665111387</t>
+          <t>2320203998</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Ассоциация строителей Мордовии"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ворошиловский районный отдел судебных приставов г. Ростова-на-Дону</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Мордовия</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Бобкина С. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Чернышева И. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>25.10.2018</t>
+          <t>20.12.2018</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7bb2c4f-2c12-4522-9c7d-283feb0ee802</t>
+          <t>https://kad.arbitr.ru/Card/aa164488-fe92-424e-87fc-5dd07c3e1d60</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А39-9639/2017</t>
+          <t>А56-52147/2018</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Телекомсервис"</t>
+          <t>ООО "РЕПЕР"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2303022430</t>
+          <t>1327006740</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Ассоциация строителей Мордовии"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>1324135465</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Мордовия</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Бобкина С. П.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить 500 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>12.10.2018</t>
+          <t>14.02.2019</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33abd98d-6ec9-447a-bc5f-a2aeda5cdffc</t>
+          <t>https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-192095/2017</t>
+          <t>А39-2319/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>20.03.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Волков Вячеслав Иванович</t>
+          <t>ООО "ПрофСити"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3665111387</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+          <t>саморегулируемая организация "Ассоциация строителей Мордовии"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7722309947</t>
+          <t>1324135465</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бобкина С. П.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства в размере 300 000 рублей</t>
+          <t>Перевод средств компенсационного фонда при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>24.12.2017</t>
+          <t>25.10.2018</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018</t>
+          <t>https://kad.arbitr.ru/Card/f7bb2c4f-2c12-4522-9c7d-283feb0ee802</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А57-24146/2017</t>
+          <t>А39-9639/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мастерстрой"</t>
+          <t>ООО "Телекомсервис"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5812007626</t>
+          <t>2303022430</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
+          <t>саморегулируемая организация "Ассоциация строителей Мордовии"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>1324135465</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Бобкина С. П.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>12.10.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5595dec-dc8c-420e-81c5-7b923e6da33b</t>
+          <t>https://kad.arbitr.ru/Card/33abd98d-6ec9-447a-bc5f-a2aeda5cdffc</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А57-22079/2017</t>
+          <t>А40-192095/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Анелия"</t>
+          <t>Волков Вячеслав Иванович</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1328168310</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>808780</v>
+        <v>300000</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>808780</v>
+        <v>300000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание ответчика перечислить денежные средства в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>24.12.2017</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/212d471b-9bcb-41ef-ac72-7676716e4ae5</t>
+          <t>https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-163275/2017</t>
+          <t>А57-24146/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙ"</t>
+          <t>ООО "Мастерстрой"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>1327156336</t>
+          <t>5812007626</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>304432.19</v>
+        <v>121320</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>300000</v>
+        <v>121320</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>29.10.2017</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/474fcfe2-6ada-44c0-8fbc-16cba87f316b</t>
+          <t>https://kad.arbitr.ru/Card/a5595dec-dc8c-420e-81c5-7b923e6da33b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А57-20229/2017</t>
+          <t>А57-22079/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭкоЛайф"</t>
+          <t>ООО "Анелия"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>1326195212</t>
+          <t>1328168310</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>НП "Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Фугарова Н. С.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>404390</v>
+        <v>808780</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>404390</v>
+        <v>808780</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
           <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d1372df-5075-4a29-b41e-3b4161e71849</t>
+          <t>https://kad.arbitr.ru/Card/212d471b-9bcb-41ef-ac72-7676716e4ae5</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А39-5950/2017</t>
+          <t>А40-163275/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "РМЗ строительная компания"</t>
+          <t>ООО "ПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1327157756</t>
+          <t>1327156336</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Ассоциация строителей Мордовии"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>1324135465</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Мордовия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Бобкина С. П.</t>
-[...3 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>304432.19</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения о восполнении компфонда за счет взносов действующих членов</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>29.10.2017</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe7e5198-21ee-423f-9081-723080397a2e</t>
+          <t>https://kad.arbitr.ru/Card/474fcfe2-6ada-44c0-8fbc-16cba87f316b</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-129653/2017</t>
+          <t>А57-20229/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСНАБМАСТЕР"</t>
+          <t>ООО "ЭкоЛайф"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>1328005160</t>
+          <t>1326195212</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РОСТ"</t>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7725350196</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Фугарова Н. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>300000</v>
+        <v>404390</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>306000</v>
+        <v>404390</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и исключение сведений из реестра членов.</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>29.01.2020</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34d46216-754d-4240-aca3-fa142dda32b0</t>
+          <t>https://kad.arbitr.ru/Card/2d1372df-5075-4a29-b41e-3b4161e71849</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А72-9197/2017</t>
+          <t>А39-5950/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖИНИРИНГСТРОЙ"</t>
+          <t>ООО "РМЗ строительная компания"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7327070030</t>
+          <t>1327157756</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>саморегулируемая организация "Ассоциация строителей Мордовии"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>1324135465</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Чернышова И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бобкина С. П.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Оспаривание решения о восполнении компфонда за счет взносов действующих членов</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad</t>
+          <t>https://kad.arbitr.ru/Card/fe7e5198-21ee-423f-9081-723080397a2e</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-104578/2017</t>
+          <t>А40-129653/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОПРОМ"</t>
+          <t>ООО "СТРОЙСНАБМАСТЕР"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>1327006940</t>
+          <t>1328005160</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РОСТ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7725350196</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>1000000</v>
+        <v>306000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и исключение сведений из реестра членов.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>29.01.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/262e357a-3cd0-4a3e-bd40-107d90b0e1f9</t>
+          <t>https://kad.arbitr.ru/Card/34d46216-754d-4240-aca3-fa142dda32b0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-25055/2017</t>
+          <t>А72-9197/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОВА"</t>
+          <t>ООО "ИНЖИНИРИНГСТРОЙ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7801107767</t>
+          <t>7327070030</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОФЕ ХАУС. ЭСПРЕССО И КАПУЧИНО БАР"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7704207300</t>
+          <t>7709471073</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Изотова С. В.</t>
-[...5 lines deleted...]
-      <c r="R20" s="2" t="inlineStr"/>
+          <t>Чернышова И. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>08.07.2017</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14d78430-cb4b-41b0-bb38-0492822a62f5</t>
+          <t>https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-24243/2017</t>
+          <t>А40-104578/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВВ-ТЕХСТРОЙ"</t>
+          <t>ООО "ТЕХНОПРОМ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>1326208920</t>
+          <t>1327006940</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>02.09.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5fa36757-eefb-4f15-8bdc-2b8ec3c911ac</t>
+          <t>https://kad.arbitr.ru/Card/262e357a-3cd0-4a3e-bd40-107d90b0e1f9</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-24051/2017</t>
+          <t>А56-25055/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИМ"</t>
+          <t>ООО "КОВА"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>1327019770</t>
+          <t>7801107767</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "КОФЕ ХАУС. ЭСПРЕССО И КАПУЧИНО БАР"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7704207300</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Изотова С. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>08.07.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25200db3-8034-46ca-81ac-3d60f75a4f33</t>
+          <t>https://kad.arbitr.ru/Card/14d78430-cb4b-41b0-bb38-0492822a62f5</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-57221/2017</t>
+          <t>А56-24051/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОПРОМ"</t>
+          <t>ООО "ЛИМ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>1327006940</t>
+          <t>1327019770</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>40000</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в размере 1 000 000 рублей.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c5f2798b-3beb-4f23-ba32-b59a8b48e9c6</t>
+          <t>https://kad.arbitr.ru/Card/25200db3-8034-46ca-81ac-3d60f75a4f33</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-20000/2017</t>
+          <t>А56-24243/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ ДОРОЖНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "ВВ-ТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>1327012711</t>
+          <t>1326208920</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P24" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4e11774-c551-4d46-8f37-d26e1a120c62</t>
+          <t>https://kad.arbitr.ru/Card/5fa36757-eefb-4f15-8bdc-2b8ec3c911ac</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-16715/2017</t>
+          <t>А40-57221/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛСТРОЙКОММУНИНВЕСТ"</t>
+          <t>ООО "ТЕХНОПРОМ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>1326187797</t>
+          <t>1327006940</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание денежных средств в размере 1 000 000 рублей.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cede917d-d1b9-45cb-813e-13d1b18cd02c</t>
+          <t>https://kad.arbitr.ru/Card/c5f2798b-3beb-4f23-ba32-b59a8b48e9c6</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-47419/2017</t>
+          <t>А56-20000/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "САРАНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ГАРАНТ"</t>
+          <t>ООО "КОМПАНИЯ ДОРОЖНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>1327017004</t>
+          <t>1327012711</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>350000</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание судебных расходов</t>
+          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20f17266-0411-4596-9ced-d12cf137468f</t>
+          <t>https://kad.arbitr.ru/Card/f4e11774-c551-4d46-8f37-d26e1a120c62</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-15651/2017</t>
+          <t>А56-16715/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>14.03.2017</t>
+          <t>17.03.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "САРАНСКПУСКОНАЛАДКА"</t>
+          <t>ООО "ЖИЛСТРОЙКОММУНИНВЕСТ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>1328006830</t>
+          <t>1326187797</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P27" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bbad0250-159d-4fb1-8c0e-72877294058d</t>
+          <t>https://kad.arbitr.ru/Card/cede917d-d1b9-45cb-813e-13d1b18cd02c</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-15055/2017</t>
+          <t>А40-47419/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГИПРОСВЯЗЬ-САРАНСК"</t>
+          <t>ООО "САРАНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ГАРАНТ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>1327003040</t>
+          <t>1327017004</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>1000000</v>
+        <v>350000</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание судебных расходов</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>25.04.2018</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f20cedca-d138-47f6-a813-9ee68437ccb4</t>
+          <t>https://kad.arbitr.ru/Card/20f17266-0411-4596-9ced-d12cf137468f</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-42668/2017</t>
+          <t>А56-15651/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>14.03.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНСТРОЙИНКОМ"</t>
+          <t>ООО "САРАНСКПУСКОНАЛАДКА"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>4634011320</t>
+          <t>1328006830</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>11.06.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/588b8365-74e7-4f51-9a29-5afce30342fd</t>
+          <t>https://kad.arbitr.ru/Card/bbad0250-159d-4fb1-8c0e-72877294058d</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-14660/2017</t>
+          <t>А56-15055/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>13.03.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИМ"</t>
+          <t>ООО "ГИПРОСВЯЗЬ-САРАНСК"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>1327019770</t>
+          <t>1327003040</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7811290215</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. средств компенсационного фонда в СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>25.04.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/776bd84d-45e3-414f-9584-cd6bc0c72218</t>
+          <t>https://kad.arbitr.ru/Card/f20cedca-d138-47f6-a813-9ee68437ccb4</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А53-5781/2017</t>
+          <t>А40-42693/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>10.03.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТЕХПРОМ"</t>
+          <t>ООО "ЭЛЕКТРОСТРОЙКОМ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>1326182453</t>
+          <t>1326232104</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Корецкий О. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P31" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Взыскание 300 000 руб. взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e80b8076-ac95-4c19-8882-332a411271e9</t>
+          <t>https://kad.arbitr.ru/Card/f5cc03ef-23e7-4724-9b04-b47f876addef</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А53-5780/2017</t>
+          <t>А53-5781/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>10.03.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАНТЕОН"</t>
+          <t>ООО "ЭНЕРГОТЕХПРОМ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>1327020180</t>
+          <t>1326182453</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7842290871</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>Корецкий О. А.</t>
         </is>
       </c>
-      <c r="O32" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R32" s="2" t="inlineStr"/>
+      <c r="O32" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5fa7232b-274f-4219-a155-1649d1abf91e</t>
+          <t>https://kad.arbitr.ru/Card/e80b8076-ac95-4c19-8882-332a411271e9</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-42693/2017</t>
+          <t>А56-14660/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>10.03.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОСТРОЙКОМ"</t>
+          <t>ООО "ЛИМ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>1326232104</t>
+          <t>1327019770</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить 300 000 руб. средств компенсационного фонда в СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5cc03ef-23e7-4724-9b04-b47f876addef</t>
+          <t>https://kad.arbitr.ru/Card/776bd84d-45e3-414f-9584-cd6bc0c72218</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-13818/2017</t>
+          <t>А40-42668/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНИК"</t>
+          <t>ООО "РЕГИОНСТРОЙИНКОМ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>1328902643</t>
+          <t>4634011320</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 рублей взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>11.06.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f295bb9-7918-419c-a6f6-ba46f3cea806</t>
+          <t>https://kad.arbitr.ru/Card/588b8365-74e7-4f51-9a29-5afce30342fd</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А72-2398/2017</t>
+          <t>А53-5780/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗСТРОЙ"</t>
+          <t>ООО "ПАНТЕОН"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7325108232</t>
+          <t>1327020180</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>А Овсяникова Ю. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b6400b2-a0bb-4182-91ab-e5e127a0a524</t>
+          <t>https://kad.arbitr.ru/Card/5fa7232b-274f-4219-a155-1649d1abf91e</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-10318/2017</t>
+          <t>А56-13818/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦРАБОТА-С"</t>
+          <t>ООО "ЖИЛИЩНИК"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>1327021787</t>
+          <t>1328902643</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P36" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание 300 000 рублей взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>09.05.2018</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ba9a840-4626-4533-b39e-d427b6bdb167</t>
+          <t>https://kad.arbitr.ru/Card/6f295bb9-7918-419c-a6f6-ba46f3cea806</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А56-10316/2017</t>
+          <t>А72-2398/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СВАРОГ"</t>
+          <t>ООО "СОЮЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>1327023880</t>
+          <t>7325108232</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7709471073</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>А Овсяникова Ю. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 500 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание ответчика перевести взнос в компенсационный фонд СРО в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/707d66cc-f0aa-4c27-aeb2-9ea566f5f4d0</t>
+          <t>https://kad.arbitr.ru/Card/0b6400b2-a0bb-4182-91ab-e5e127a0a524</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-10312/2017</t>
+          <t>А56-10316/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>17.02.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "МВК СТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СВАРОГ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>1327011235</t>
+          <t>1327023880</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7811290712</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
+          <t>Взыскание 500 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f1c7d7b-d82d-4902-afe7-99202a24a209</t>
+          <t>https://kad.arbitr.ru/Card/707d66cc-f0aa-4c27-aeb2-9ea566f5f4d0</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-9717/2017</t>
+          <t>А56-10312/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНО-ЭКСПЛУАТАЦИОННЫЙ УЧАСТОК - 3"</t>
+          <t>ООО "МВК СТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>1326191480</t>
+          <t>1327011235</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5d2471e-3cc9-4f40-bdc3-f578696a40da</t>
+          <t>https://kad.arbitr.ru/Card/7f1c7d7b-d82d-4902-afe7-99202a24a209</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А56-9709/2017</t>
+          <t>А56-10318/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО ГОРОДСКАЯ УПРАВЛЯЮЩАЯ КОМПАНИЯ "ЦЕНТРАЛЬНАЯ"</t>
+          <t>ООО "СПЕЦРАБОТА-С"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>1326223614</t>
+          <t>1327021787</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>300000</v>
+        <v>50000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>09.05.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57b783f2-8ef9-4fd1-adfc-84f27b21df3e</t>
+          <t>https://kad.arbitr.ru/Card/9ba9a840-4626-4533-b39e-d427b6bdb167</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-9713/2017</t>
+          <t>А56-9950/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>16.02.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОРДОВСПЕЦЛИФТСТРОЙ"</t>
+          <t>ООО "УПРАВДОМ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>1328004093</t>
+          <t>1328907169</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811290712</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. компенсационного фонда для перечисления в СРО Ассоциация строителей Мордовии.</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4941e40a-cb39-47d6-adc7-d569f0553655</t>
+          <t>https://kad.arbitr.ru/Card/4e89ba3f-7d89-446a-a891-0a6bb78c6f56</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А56-9719/2017</t>
+          <t>А56-9709/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>16.02.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО ГОРОДСКАЯ УПРАВЛЯЮЩАЯ КОМПАНИЯ "ЦЕНТРАЛЬНАЯ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>1327156110</t>
+          <t>1326223614</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ffde364-c11c-4c3c-b1c7-2d9472573d3e</t>
+          <t>https://kad.arbitr.ru/Card/57b783f2-8ef9-4fd1-adfc-84f27b21df3e</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А56-9947/2017</t>
+          <t>А56-9713/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>16.02.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХИС С"</t>
+          <t>ООО "МОРДОВСПЕЦЛИФТСТРОЙ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>1326230820</t>
+          <t>1328004093</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "ОСНОВАСТРОЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>5321800431</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Лобова Д. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P43" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Взыскание 300 000 руб. компенсационного фонда для перечисления в СРО Ассоциация строителей Мордовии.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>26.01.2018</t>
+          <t>16.08.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68165033-f341-4cba-b98b-aa9a5efa2200</t>
+          <t>https://kad.arbitr.ru/Card/4941e40a-cb39-47d6-adc7-d569f0553655</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А56-9950/2017</t>
+          <t>А56-9717/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>16.02.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВДОМ"</t>
+          <t>ООО "ЖИЛИЩНО-ЭКСПЛУАТАЦИОННЫЙ УЧАСТОК - 3"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>1328907169</t>
+          <t>1326191480</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7811154702</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e89ba3f-7d89-446a-a891-0a6bb78c6f56</t>
+          <t>https://kad.arbitr.ru/Card/b5d2471e-3cc9-4f40-bdc3-f578696a40da</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А56-9510/2017</t>
+          <t>А56-9719/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХНОСЕРВИС"</t>
+          <t>ООО "НОВЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>1310188450</t>
+          <t>1327156110</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7841017502</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6fe6d17-67df-4a3a-bc11-a52aa47cd80f</t>
+          <t>https://kad.arbitr.ru/Card/5ffde364-c11c-4c3c-b1c7-2d9472573d3e</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-27560/2017</t>
+          <t>А56-9947/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТМ СТРОЙМОНТАЖ"</t>
+          <t>ООО "АРХИС С"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>1327026400</t>
+          <t>1326230820</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "ОСНОВАСТРОЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5321800431</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Лобова Д. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в новое СРО при смене членства</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>26.01.2018</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c7fc6d0-ccaf-4efd-81d8-71b61e4eca71</t>
+          <t>https://kad.arbitr.ru/Card/68165033-f341-4cba-b98b-aa9a5efa2200</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-27537/2017</t>
+          <t>А56-9510/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬТАСТРОЙ"</t>
+          <t>ООО "СТРОЙТЕХНОСЕРВИС"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>1326196640</t>
+          <t>1310188450</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7728028847</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств компенсационного фонда СРО в размере 300 000 рублей</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1</t>
+          <t>https://kad.arbitr.ru/Card/d6fe6d17-67df-4a3a-bc11-a52aa47cd80f</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-5892/2017</t>
+          <t>А40-27560/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>03.02.2017</t>
+          <t>14.02.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ПЛАЙТЕРРА"</t>
+          <t>ООО "АТМ СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>1308080071</t>
+          <t>1327026400</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 200 000 руб. взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в новое СРО при смене членства</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29547b17-6800-4a45-9194-fed8a90be7c4</t>
+          <t>https://kad.arbitr.ru/Card/8c7fc6d0-ccaf-4efd-81d8-71b61e4eca71</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-5434/2017</t>
+          <t>А40-27537/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗСТРОЙ"</t>
+          <t>ООО "ДЕЛЬТАСТРОЙ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>1327019361</t>
+          <t>1326196640</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7728028847</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...2 lines deleted...]
-      <c r="O49" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P49" s="2" t="inlineStr"/>
-      <c r="Q49" s="2" t="inlineStr"/>
-      <c r="R49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R49" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств компенсационного фонда СРО в размере 300 000 рублей</t>
+        </is>
+      </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>13.04.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/973c750e-f331-4331-98f4-ab57972dcaa0</t>
+          <t>https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-15474/2017</t>
+          <t>А57-1913/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>26.01.2017</t>
+          <t>06.02.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК-ВИКОМ"</t>
+          <t>ООО "Строительно-монтажная компания "Вариант"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>1326230851</t>
+          <t>1327005714</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АССОЦИАЦИЯ СТРОИТЕЛЕЙ МОРДОВИИ"</t>
+          <t>НП "Межрегиональное Объединение Строителей" СРО"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>1324135465</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Калинина А. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
-      <c r="Q50" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr"/>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>11.11.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc01348f-5c3a-459a-bbeb-b7c8eeaba0eb</t>
+          <t>https://kad.arbitr.ru/Card/80becd51-45b8-43a7-8571-01088c2dee53</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-10373/2017</t>
+          <t>А56-5892/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>18.01.2017</t>
+          <t>03.02.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕДПРИЯТИЕ "САРАНСКАЯ ПМК-9"</t>
+          <t>ЗАО "ПЛАЙТЕРРА"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>1327153590</t>
+          <t>1308080071</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Перевод 500000 руб. взноса в компфонд при переходе в другое СРО и исключение из реестра членов</t>
+          <t>Обязание СРО перечислить 200 000 руб. взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffba9874-1fe6-49a4-a1e9-a3368006101c</t>
+          <t>https://kad.arbitr.ru/Card/29547b17-6800-4a45-9194-fed8a90be7c4</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-3477/2017</t>
+          <t>А56-5434/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>11.01.2017</t>
+          <t>02.02.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСТРОЙ"</t>
+          <t>ООО "ГАЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>1327002270</t>
+          <t>1327019361</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acd49420-4eea-48aa-acb7-790e6213780d</t>
+          <t>https://kad.arbitr.ru/Card/973c750e-f331-4331-98f4-ab57972dcaa0</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А56-88583/2016</t>
+          <t>А40-15474/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>20.12.2016</t>
+          <t>26.01.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТЕХКОМПЛЕКТ"</t>
+          <t>ООО "СТК-ВИКОМ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>1328005481</t>
+          <t>1326230851</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация Строительных организаций "ОПОРА-Строй"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АССОЦИАЦИЯ СТРОИТЕЛЕЙ МОРДОВИИ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>1324135465</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e0504a7-e4e9-4ece-ba2e-feb566d2afdb</t>
+          <t>https://kad.arbitr.ru/Card/dc01348f-5c3a-459a-bbeb-b7c8eeaba0eb</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-253292/2016</t>
+          <t>А40-10373/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>20.12.2016</t>
+          <t>18.01.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>АО МОРДОВАВТОДОР</t>
+          <t>ООО "ПРЕДПРИЯТИЕ "САРАНСКАЯ ПМК-9"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1327153590</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>СРО Союз ДТС СОЮЗДОРСТРОЙ</t>
-[...2 lines deleted...]
-      <c r="L54" s="2" t="inlineStr"/>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P54" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Об обязании перечислить денежные средства</t>
+          <t>Перевод 500000 руб. взноса в компфонд при переходе в другое СРО и исключение из реестра членов</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b2ba183-6583-4e39-bf02-bede3d2489c0</t>
+          <t>https://kad.arbitr.ru/Card/ffba9874-1fe6-49a4-a1e9-a3368006101c</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А39-7695/2016</t>
+          <t>А40-3477/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>09.12.2016</t>
+          <t>11.01.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГосСтройСервис"</t>
+          <t>ООО "ТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>6321295283</t>
+          <t>1327002270</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Некоммерческого партнерства "Межрегиональный союз строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>1324135465</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Мордовия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Бобкина С. П.</t>
-[...3 lines deleted...]
-      <c r="P55" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка созыва и проведения внеочередного общего собрания членов СРО</t>
+          <t>Исключение из реестра членов СРО и перевод 300 000 руб. взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cac27cc2-7324-433d-a77b-30e22cf02b92</t>
+          <t>https://kad.arbitr.ru/Card/acd49420-4eea-48aa-acb7-790e6213780d</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А57-25733/2016</t>
+          <t>А57-32315/2016</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>18.10.2016</t>
+          <t>21.12.2016</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юсстрой"</t>
+          <t>Автономное Учреждение "Технопарк-Мордовия"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>1327152540</t>
+          <t>1326211834</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей</t>
+          <t>НП "Межрегиональное Объединение Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Степура С. М.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>25.12.2017</t>
+          <t>14.07.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc184630-ef12-4b9a-9cdc-40af966441f7</t>
+          <t>https://kad.arbitr.ru/Card/ebe75567-4ef4-44fd-b6c4-8b125fe3bb26</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А57-25032/2016</t>
+          <t>А56-88583/2016</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>10.10.2016</t>
+          <t>20.12.2016</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройсервис"</t>
+          <t>ООО "ЭНЕРГОТЕХКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>1326187839</t>
+          <t>1328005481</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>Саморегулируемая организация Ассоциация Строительных организаций "ОПОРА-Строй"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>202190</v>
+        <v>1000000</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>202190</v>
+        <v>1000000</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c431b65-a260-4206-9e81-d35059cf9b49</t>
+          <t>https://kad.arbitr.ru/Card/4e0504a7-e4e9-4ece-ba2e-feb566d2afdb</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А57-25033/2016</t>
+          <t>А40-253292/2016</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>10.10.2016</t>
+          <t>20.12.2016</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "Краун"</t>
+          <t>АО МОРДОВАВТОДОР</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>1327157474</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО Союз ДТС СОЮЗДОРСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Бобунова Е. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда при смене членства в организации</t>
+          <t>Об обязании перечислить денежные средства</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/669e5295-fe43-4cda-aee3-46d00e3a670d</t>
+          <t>https://kad.arbitr.ru/Card/5b2ba183-6583-4e39-bf02-bede3d2489c0</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А57-25031/2016</t>
+          <t>А39-7695/2016</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>10.10.2016</t>
+          <t>09.12.2016</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "Термострой"</t>
+          <t>ООО "ГосСтройСервис"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>1328906246</t>
+          <t>6321295283</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей" (СРО)</t>
+          <t>Саморегулируемая организация Некоммерческого партнерства "Межрегиональный союз строителей"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>1324135465</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бобкина С. П.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию.</t>
+          <t>Нарушение порядка созыва и проведения внеочередного общего собрания членов СРО</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d8ae986-4fde-4ef9-90a5-3747dc09819b</t>
+          <t>https://kad.arbitr.ru/Card/cac27cc2-7324-433d-a77b-30e22cf02b92</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А57-24435/2016</t>
+          <t>А39-6564/2016</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>03.10.2016</t>
+          <t>20.10.2016</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРС"</t>
+          <t>Автономное учреждение "Технопарк-Мордовия"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>1322120664</t>
+          <t>1326211834</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+          <t>Некоммерческое партнерство "Межрегиональное Объединение Строителей"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бобкина С. П.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>12.03.2018</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fde34ed7-cfbf-49c7-bf20-024c6e3ae0d5</t>
+          <t>https://kad.arbitr.ru/Card/229d5a27-5045-43ab-9fe1-5b827ad1b15b</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А57-23526/2016</t>
+          <t>А57-25733/2016</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>26.09.2016</t>
+          <t>18.10.2016</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "Волговятстрой"</t>
+          <t>ООО "Юсстрой"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>1326180590</t>
+          <t>1327152540</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>Ассоциацияя «Объединение Саратовских строителей (СРО)», г.Саратов</t>
+          <t>Ассоциация «Объединение Саратовских строителей</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Землянникова В. В.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>202190</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
           <t>25.12.2017</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a07374cf-7ced-4cc7-bd56-142346aef464</t>
+          <t>https://kad.arbitr.ru/Card/dc184630-ef12-4b9a-9cdc-40af966441f7</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А57-22811/2016</t>
+          <t>А57-25031/2016</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>16.09.2016</t>
+          <t>10.10.2016</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремонтно-строительное управление №1"</t>
+          <t>ООО "Термострой"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>1328002071</t>
+          <t>1328906246</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+          <t>НП "Межрегиональное Объединение Строителей" (СРО)</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P62" s="2" t="n">
-        <v>404390</v>
+        <v>121320</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО в связи с переходом истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию.</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>19.08.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1723aa17-0039-42e3-beb1-2fa6ccbf0697</t>
+          <t>https://kad.arbitr.ru/Card/3d8ae986-4fde-4ef9-90a5-3747dc09819b</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А39-700/2014</t>
+          <t>А57-25033/2016</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>19.02.2014</t>
+          <t>10.10.2016</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Мордовгазификация"</t>
+          <t>ООО "Краун"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>1326175470</t>
+          <t>1327157474</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ООО Специализированная механизированная фирма "Ичалковская"</t>
+          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>1310186893</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Мордовия</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Бобкина С. П.</t>
-[...5 lines deleted...]
-      <c r="R63" s="2" t="inlineStr"/>
+          <t>Бобунова Е. В.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P63" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда при смене членства в организации</t>
+        </is>
+      </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>31.07.2018</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30cbb2c0-8e1c-40f6-a7a7-6d4f42830f7e</t>
+          <t>https://kad.arbitr.ru/Card/669e5295-fe43-4cda-aee3-46d00e3a670d</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
+          <t>А57-25032/2016</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2016</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройсервис"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>1326187839</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Степура С. М.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>202190</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>202190</v>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2017</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4c431b65-a260-4206-9e81-d35059cf9b49</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А57-24435/2016</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2016</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРС"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>1322120664</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Огнищева Ю. П.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q65" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи со сменой членства</t>
+        </is>
+      </c>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2018</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fde34ed7-cfbf-49c7-bf20-024c6e3ae0d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А57-23526/2016</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2016</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Волговятстрой"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>1326180590</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциацияя «Объединение Саратовских строителей (СРО)», г.Саратов</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Землянникова В. В.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P66" s="2" t="n">
+        <v>202190</v>
+      </c>
+      <c r="Q66" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R66" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2017</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a07374cf-7ced-4cc7-bd56-142346aef464</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А57-22811/2016</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2016</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ремонтно-строительное управление №1"</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>1328002071</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Викленко Т. И.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P67" s="2" t="n">
+        <v>404390</v>
+      </c>
+      <c r="Q67" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R67" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление средств компенсационного фонда СРО в связи с переходом истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2017</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1723aa17-0039-42e3-beb1-2fa6ccbf0697</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А39-700/2014</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2014</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Мордовгазификация"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>1326175470</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО Специализированная механизированная фирма "Ичалковская"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>1310186893</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Мордовия</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Бобкина С. П.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2018</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/30cbb2c0-8e1c-40f6-a7a7-6d4f42830f7e</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
           <t>А49-10174/2012</t>
         </is>
       </c>
-      <c r="C64" s="2" t="inlineStr">
+      <c r="C69" s="2" t="inlineStr">
         <is>
           <t>28.12.2012</t>
         </is>
       </c>
-      <c r="D64" s="2" t="inlineStr">
+      <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E64" s="2" t="inlineStr">
+      <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F64" s="2" t="inlineStr">
+      <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G64" s="2" t="inlineStr">
+      <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H64" s="2" t="inlineStr">
+      <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Пензенская региональная общественная организация инвалидов "Благочестие"</t>
         </is>
       </c>
-      <c r="I64" s="2" t="inlineStr">
+      <c r="I69" s="2" t="inlineStr">
         <is>
           <t>5835082362</t>
         </is>
       </c>
-      <c r="J64" s="2" t="inlineStr">
+      <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K64" s="2" t="inlineStr">
+      <c r="K69" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Некоммерческое партнерство "Межрегиональный союз строителей"</t>
         </is>
       </c>
-      <c r="L64" s="2" t="inlineStr">
+      <c r="L69" s="2" t="inlineStr">
         <is>
           <t>1324135465</t>
         </is>
       </c>
-      <c r="M64" s="2" t="inlineStr">
+      <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
-      <c r="N64" s="2" t="inlineStr">
+      <c r="N69" s="2" t="inlineStr">
         <is>
           <t>Никишова Т. Ф.</t>
         </is>
       </c>
-      <c r="O64" s="2" t="n">
+      <c r="O69" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P64" s="2" t="inlineStr"/>
-      <c r="Q64" s="2" t="inlineStr">
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R64" s="2" t="inlineStr">
+      <c r="R69" s="2" t="inlineStr">
         <is>
           <t>Взыскание 300 000 рублей, уплаченных в качестве взноса в компенсационный фонд</t>
         </is>
       </c>
-      <c r="S64" s="2" t="inlineStr">
+      <c r="S69" s="2" t="inlineStr">
         <is>
           <t>07.02.2013</t>
         </is>
       </c>
-      <c r="T64" s="2" t="inlineStr">
+      <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U64" s="3" t="inlineStr">
+      <c r="U69" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a854a1cb-b8bf-4cac-9e52-41d2b712f01f</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6900,44 +7337,49 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>