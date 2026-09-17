--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65befc77-c02b-463a-923d-08a602468b31" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89ee1a1a-e6eb-4ea5-9618-9b7066aa0cb1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05eb33ce-bf37-4fd8-a7c2-69d546073af0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f18de1e5-5f56-43ac-9da9-220ca71729b0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd9f727-e1bb-4402-bc6a-0738bc9d5bc8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51237cbe-dee2-49d8-8672-56a7f74bde45" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c719f18f-ea66-4092-9b2f-2a4725a296d7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d29c742-a251-4d9f-b0d5-2ed442cbaa68" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecf91819-af88-43de-86ca-c2bea44de7d4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc510251-e08c-47ea-a3fd-dcd3367c6cef" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d23e219e-8f17-4152-b714-b1f139828086" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/464bb4c9-5fe0-4617-9f5e-1a0e391a09e6" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea2c2928-346a-4876-a6c3-4d30edda6044" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58d79a63-28fd-4913-b14f-29874ce2fcf7" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6197833f-d8fd-459f-b513-bc2528bc9fb7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1ca2044-6f81-4c94-aad4-28033545d13f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e979450-05e5-4a84-b4b6-1bcedef05545" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bed2ee36-677b-4e30-99b2-5f08d28aa729" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f67434e9-6e4a-4b18-92b6-0b80771b82d8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/384abbba-e7ab-423e-872f-2ff7b1ad4ae5" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f5ec62b-438e-4e5e-9de9-47c748ddfa2f" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f0f6952-684f-4384-af09-022458b17ab0" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb3b9ca-8069-4115-acf7-0b1dcb97508f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42b7494c-2ae8-4bcf-bcc5-a354b521c7c8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbdbff2e-95d4-4fbf-abb5-4de78cfbba4c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42241e33-262b-4a93-ba38-e3974521c157" TargetMode="External" Id="rId28" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47eb9f81-6a72-448f-aa1b-77d01f5e505e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89ee1a1a-e6eb-4ea5-9618-9b7066aa0cb1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65befc77-c02b-463a-923d-08a602468b31" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05eb33ce-bf37-4fd8-a7c2-69d546073af0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f18de1e5-5f56-43ac-9da9-220ca71729b0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19c36470-431b-497c-8080-ea81a7a46de8" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd9f727-e1bb-4402-bc6a-0738bc9d5bc8" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51b17356-c764-42c5-9c8a-347efb1a563e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51237cbe-dee2-49d8-8672-56a7f74bde45" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c719f18f-ea66-4092-9b2f-2a4725a296d7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d29c742-a251-4d9f-b0d5-2ed442cbaa68" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecf91819-af88-43de-86ca-c2bea44de7d4" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc510251-e08c-47ea-a3fd-dcd3367c6cef" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d23e219e-8f17-4152-b714-b1f139828086" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/464bb4c9-5fe0-4617-9f5e-1a0e391a09e6" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea2c2928-346a-4876-a6c3-4d30edda6044" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58d79a63-28fd-4913-b14f-29874ce2fcf7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6197833f-d8fd-459f-b513-bc2528bc9fb7" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1ca2044-6f81-4c94-aad4-28033545d13f" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e979450-05e5-4a84-b4b6-1bcedef05545" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bed2ee36-677b-4e30-99b2-5f08d28aa729" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f67434e9-6e4a-4b18-92b6-0b80771b82d8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/384abbba-e7ab-423e-872f-2ff7b1ad4ae5" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f5ec62b-438e-4e5e-9de9-47c748ddfa2f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f0f6952-684f-4384-af09-022458b17ab0" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb3b9ca-8069-4115-acf7-0b1dcb97508f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42b7494c-2ae8-4bcf-bcc5-a354b521c7c8" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbdbff2e-95d4-4fbf-abb5-4de78cfbba4c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42241e33-262b-4a93-ba38-e3974521c157" TargetMode="External" Id="rId31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,140 +589,130 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А29-985/2026</t>
+          <t>А29-12791/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая Организация Республики Коми "Региональный Фонд Капитального Ремонта Многоквартирных Домов"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>1101991230</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО Коми региональная энергетическая компания</t>
+          <t>Ассоциация Саморегулируемая Организация "Объединение Строителей Республики Коми"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>1121021230</t>
+          <t>1101501661</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Онопрейчук И. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бебякина Е. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>07.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65befc77-c02b-463a-923d-08a602468b31</t>
+          <t>https://kad.arbitr.ru/Card/47eb9f81-6a72-448f-aa1b-77d01f5e505e</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А29-986/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>29.01.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -767,76 +757,76 @@
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Онопрейчук И. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>3157830.01</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание неосновательного обогащения — неотработанного аванса по договору подряда</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/89ee1a1a-e6eb-4ea5-9618-9b7066aa0cb1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А29-536/2026</t>
+          <t>А29-985/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>22.01.2026</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая Организация Республики Коми "Региональный Фонд Капитального Ремонта Многоквартирных Домов"</t>
@@ -847,2603 +837,2883 @@
           <t>1101991230</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО Коми региональная энергетическая компания</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>1121021230</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Босов А. Е.</t>
+          <t>Онопрейчук И. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>10732593.38</v>
+        <v>6143081.37</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договорам подряда</t>
+          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договору подряда от 14.06.2023.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05eb33ce-bf37-4fd8-a7c2-69d546073af0</t>
+          <t>https://kad.arbitr.ru/Card/65befc77-c02b-463a-923d-08a602468b31</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А29-11897/2025</t>
+          <t>А29-536/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>09.09.2025</t>
+          <t>22.01.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОРКУТА-РЕМОНТ"</t>
+          <t>Некоммерческая Организация Республики Коми "Региональный Фонд Капитального Ремонта Многоквартирных Домов"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>1103002643</t>
+          <t>1101991230</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая Организация "Объединение Строителей Республики Коми"</t>
+          <t>ООО Коми региональная энергетическая компания</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>1101501661</t>
+          <t>1121021230</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Скрипина Е. С.</t>
-[...2 lines deleted...]
-      <c r="O5" s="2" t="inlineStr"/>
+          <t>Босов А. Е.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>10732593.38</v>
+      </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения СРО об исключении истца из членов Ассоциации.</t>
+          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договорам подряда</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f18de1e5-5f56-43ac-9da9-220ca71729b0</t>
+          <t>https://kad.arbitr.ru/Card/05eb33ce-bf37-4fd8-a7c2-69d546073af0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А29-3694/2025</t>
+          <t>А29-11897/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.03.2025</t>
+          <t>09.09.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая Организация Республики Коми "Региональный Фонд Капитального Ремонта Многоквартирных Домов"</t>
+          <t>ООО "ВОРКУТА-РЕМОНТ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>1101991230</t>
+          <t>1103002643</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сантехмонтаж"</t>
+          <t>Ассоциация Саморегулируемая Организация "Объединение Строителей Республики Коми"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>1104011023</t>
+          <t>1101501661</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Онопрейчук И. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Скрипина Е. С.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за убытки из-за некачественного капремонта фасада МКД подрядчиком</t>
+          <t>Признание незаконным решения СРО об исключении истца из членов Ассоциации.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>13.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acd9f727-e1bb-4402-bc6a-0738bc9d5bc8</t>
+          <t>https://kad.arbitr.ru/Card/f18de1e5-5f56-43ac-9da9-220ca71729b0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А29-2809/2023</t>
+          <t>А29-4161/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>17.03.2023</t>
+          <t>03.04.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НО РК "Региональный Фонд Капитального Ремонта Многоквартирных Домов"</t>
+          <t>ГКУ "Дирекция капитального строительства и инвестиций Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>1101991230</t>
+          <t>8901017526</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сантехмонтаж"</t>
+          <t>ООО "Бизнес Групп"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>1104011023</t>
+          <t>1103006133</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Суслов М. О.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Запольская И. И.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>12.01.2024</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51237cbe-dee2-49d8-8672-56a7f74bde45</t>
+          <t>https://kad.arbitr.ru/Card/19c36470-431b-497c-8080-ea81a7a46de8</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А29-8264/2020</t>
+          <t>А29-3694/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>15.07.2020</t>
+          <t>27.03.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "УГЛЕСТРОЙСЕРВИС"</t>
+          <t>Некоммерческая Организация Республики Коми "Региональный Фонд Капитального Ремонта Многоквартирных Домов"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>1103021734</t>
+          <t>1101991230</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая Организация "Объединение Строителей Республики Коми"</t>
+          <t>ООО "Сантехмонтаж"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>1101501661</t>
+          <t>1104011023</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Шевелёва А. В.</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>Онопрейчук И. С.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>16482592.88</v>
+      </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения об исключении из членов СРО и восстановление членства в Ассоциации</t>
+          <t>Субсидиарная ответственность за убытки из-за некачественного капремонта фасада МКД подрядчиком</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>05.12.2020</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c719f18f-ea66-4092-9b2f-2a4725a296d7</t>
+          <t>https://kad.arbitr.ru/Card/acd9f727-e1bb-4402-bc6a-0738bc9d5bc8</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-172821/2018</t>
+          <t>А29-7926/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>25.07.2018</t>
+          <t>03.06.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСТРОЙРЕСУРС"</t>
+          <t>Отделение судебных приставов по г.Ухте УФССП по Республике Коми</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>1102040276</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ЗАО "Ухтинское Монтажно-Наладочное Управление"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>1102001397</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Безносикова М. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>29.12.2018</t>
+          <t>05.02.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d29c742-a251-4d9f-b0d5-2ed442cbaa68</t>
+          <t>https://kad.arbitr.ru/Card/51b17356-c764-42c5-9c8a-347efb1a563e</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-17284/2018</t>
+          <t>А29-2809/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>17.03.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФИРМА "СЕВЕРТЕХДИАГНОСТИКА"</t>
+          <t>НО РК "Региональный Фонд Капитального Ремонта Многоквартирных Домов"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1101991230</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "Сантехмонтаж"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>1104011023</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Суслов М. О.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>300000</v>
+        <v>92485.5</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
+          <t>Регресс убытков от залива квартиры при капремонте кровли, выполненном членом СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>04.06.2018</t>
+          <t>12.01.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05</t>
+          <t>https://kad.arbitr.ru/Card/51237cbe-dee2-49d8-8672-56a7f74bde45</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-243451/2017</t>
+          <t>А29-8264/2020</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>15.07.2020</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭлектроСетьПриборМонтаж</t>
+          <t>ООО "УГЛЕСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1103021734</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Союз Саморегулируемая организация Объединение Инжинеров Строителей</t>
-[...2 lines deleted...]
-      <c r="L11" s="2" t="inlineStr"/>
+          <t>Ассоциация Саморегулируемая Организация "Объединение Строителей Республики Коми"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>1101501661</t>
+        </is>
+      </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шевелёва А. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 400000 руб. компфонда и взыскание 100000 руб. убытков при переходе в другое СРО</t>
+          <t>Признание незаконным решения об исключении из членов СРО и восстановление членства в Ассоциации</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>23.10.2018</t>
+          <t>05.12.2020</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecf91819-af88-43de-86ca-c2bea44de7d4</t>
+          <t>https://kad.arbitr.ru/Card/c719f18f-ea66-4092-9b2f-2a4725a296d7</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-219168/2017</t>
+          <t>А40-172821/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>25.07.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРОЗАПАДСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "СЕВЕРСТРОЙРЕСУРС"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>1102075800</t>
+          <t>1102040276</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 500 000 руб. в другую СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>13.06.2018</t>
+          <t>29.12.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc510251-e08c-47ea-a3fd-dcd3367c6cef</t>
+          <t>https://kad.arbitr.ru/Card/3d29c742-a251-4d9f-b0d5-2ed442cbaa68</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-90720/2017</t>
+          <t>А40-17284/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "научно-исследовательский и проектный институт нефти и газа Ухтинского государственного технического университета"</t>
+          <t>ООО "ФИРМА "СЕВЕРТЕХДИАГНОСТИКА"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1102065200</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7842014303</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Душечкина А. И.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при смене СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>18.10.2022</t>
+          <t>04.06.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d23e219e-8f17-4152-b714-b1f139828086</t>
+          <t>https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А57-27093/2017</t>
+          <t>А40-243451/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПМК Сыктывкарстройком"</t>
+          <t>ООО ЭлектроСетьПриборМонтаж</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей</t>
-[...6 lines deleted...]
-      </c>
+          <t>Союз Саморегулируемая организация Объединение Инжинеров Строителей</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств компенсационного фонда при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перечислить 400000 руб. компфонда и взыскание 100000 руб. убытков при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>19.01.2019</t>
+          <t>23.10.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/464bb4c9-5fe0-4617-9f5e-1a0e391a09e6</t>
+          <t>https://kad.arbitr.ru/Card/ecf91819-af88-43de-86ca-c2bea44de7d4</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А57-26733/2017</t>
+          <t>А40-219168/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТТ Сервис"</t>
+          <t>ООО "СЕВЕРОЗАПАДСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>1121020187</t>
+          <t>1102075800</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>121320</v>
+        <v>1000000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>121320</v>
+        <v>1000000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание остатка взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>13.06.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea2c2928-346a-4876-a6c3-4d30edda6044</t>
+          <t>https://kad.arbitr.ru/Card/fc510251-e08c-47ea-a3fd-dcd3367c6cef</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А57-26414/2017</t>
+          <t>А56-90720/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юрал-К"</t>
+          <t>ООО "научно-исследовательский и проектный институт нефти и газа Ухтинского государственного технического университета"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1101045271</t>
+          <t>1102065200</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7842014303</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Душечкина А. И.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>121320</v>
+        <v>2000000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>121320</v>
+        <v>2006000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неполного перечисления взноса в компенсационный фонд при переходе в иное СРО</t>
+          <t>Требование о перечислении взноса в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>27.02.2019</t>
+          <t>18.10.2022</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58d79a63-28fd-4913-b14f-29874ce2fcf7</t>
+          <t>https://kad.arbitr.ru/Card/d23e219e-8f17-4152-b714-b1f139828086</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-84367/2017</t>
+          <t>А57-27093/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>07.11.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕСЭНЕРГО"</t>
+          <t>ООО "ПМК Сыктывкарстройком"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>1108013744</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>Ассоциация «Объединение Саратовских строителей</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>500000</v>
+        <v>121320</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>50000</v>
+        <v>121320</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание средств компенсационного фонда при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>11.10.2018</t>
+          <t>19.01.2019</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6197833f-d8fd-459f-b513-bc2528bc9fb7</t>
+          <t>https://kad.arbitr.ru/Card/464bb4c9-5fe0-4617-9f5e-1a0e391a09e6</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А57-24125/2017</t>
+          <t>А57-26733/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Экогеология"</t>
+          <t>ООО "АТТ Сервис"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>1103033225</t>
+          <t>1121020187</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание остатка взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>29.09.2018</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1ca2044-6f81-4c94-aad4-28033545d13f</t>
+          <t>https://kad.arbitr.ru/Card/ea2c2928-346a-4876-a6c3-4d30edda6044</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-175276/2017</t>
+          <t>А57-26414/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНДСИСТЕМАБЕЗОПАСНОСТИ"</t>
+          <t>ООО "Юрал-К"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>1101046405</t>
+          <t>1101045271</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация «Объединение Саратовских строителей</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при переходе в региональную СРО</t>
+          <t>Взыскание убытков из-за неполного перечисления взноса в компенсационный фонд при переходе в иное СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>12.04.2018</t>
+          <t>27.02.2019</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e979450-05e5-4a84-b4b6-1bcedef05545</t>
+          <t>https://kad.arbitr.ru/Card/58d79a63-28fd-4913-b14f-29874ce2fcf7</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-157698/2017</t>
+          <t>А41-84367/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМРЕСУРС-М"</t>
+          <t>ООО "ЛЕСЭНЕРГО"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>1101110636</t>
+          <t>1108013744</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>1000000</v>
+        <v>50000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>11.10.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bed2ee36-677b-4e30-99b2-5f08d28aa729</t>
+          <t>https://kad.arbitr.ru/Card/6197833f-d8fd-459f-b513-bc2528bc9fb7</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А41-65154/2017</t>
+          <t>А57-24125/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "УСИНСК НПО-СЕРВИС"</t>
+          <t>ООО "Экогеология"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>1106027678</t>
+          <t>1103033225</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. в компенсационный фонд СРО при переходе истца в другую СРО</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>29.09.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f67434e9-6e4a-4b18-92b6-0b80771b82d8</t>
+          <t>https://kad.arbitr.ru/Card/f1ca2044-6f81-4c94-aad4-28033545d13f</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-138132/2017</t>
+          <t>А40-175276/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО СМК Лидер</t>
+          <t>ООО "ГРАНДСИСТЕМАБЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1101046405</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>420000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 420 000 руб. при переходе в другую СРО</t>
+          <t>Требование о перечислении взноса в компенсационный фонд при переходе в региональную СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>12.04.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/384abbba-e7ab-423e-872f-2ff7b1ad4ae5</t>
+          <t>https://kad.arbitr.ru/Card/4e979450-05e5-4a84-b4b6-1bcedef05545</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-114810/2017</t>
+          <t>А40-157698/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОИСК"</t>
+          <t>ООО "ПРОМРЕСУРС-М"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>1115003722</t>
+          <t>1101110636</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f5ec62b-438e-4e5e-9de9-47c748ddfa2f</t>
+          <t>https://kad.arbitr.ru/Card/bed2ee36-677b-4e30-99b2-5f08d28aa729</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А50-18661/2017</t>
+          <t>А41-65154/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСИТА"</t>
+          <t>ООО "УСИНСК НПО-СЕРВИС"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>1102035981</t>
+          <t>1106027678</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
+          <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить 500 000 руб. в компенсационный фонд СРО при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f0f6952-684f-4384-af09-022458b17ab0</t>
+          <t>https://kad.arbitr.ru/Card/f67434e9-6e4a-4b18-92b6-0b80771b82d8</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А57-12716/2017</t>
+          <t>А40-138132/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Акрон"</t>
+          <t>ООО СМК Лидер</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>1101124205</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>"Межрегиональное Объединение Строителей СРО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Волкова М. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>122411.04</v>
+        <v>420000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>122411.04</v>
+        <v>420000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и процентов из-за неполного перевода взноса в компенсационный фонд СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 420 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efb3b9ca-8069-4115-acf7-0b1dcb97508f</t>
+          <t>https://kad.arbitr.ru/Card/384abbba-e7ab-423e-872f-2ff7b1ad4ae5</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-74570/2017</t>
+          <t>А40-114810/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО Искра</t>
+          <t>ООО "ПОИСК"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1115003722</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42b7494c-2ae8-4bcf-bcc5-a354b521c7c8</t>
+          <t>https://kad.arbitr.ru/Card/2f5ec62b-438e-4e5e-9de9-47c748ddfa2f</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-20253/2017</t>
+          <t>А50-18661/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "УХТАСТРОЙПУТЬ"</t>
+          <t>ООО "РОСИТА"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>1102065922</t>
+          <t>1102035981</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация компаний строительного комплекса "Союзпетрострой-Стандарт"</t>
-[...2 lines deleted...]
-      <c r="L27" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 200 000 рублей компенсационного фонда при переходе истца в другую СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>01.02.2019</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbdbff2e-95d4-4fbf-abb5-4de78cfbba4c</t>
+          <t>https://kad.arbitr.ru/Card/3f0f6952-684f-4384-af09-022458b17ab0</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-18246/2017</t>
+          <t>А57-12716/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "УХТАСТРОЙПУТЬ"</t>
+          <t>ООО "Акрон"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>1102065922</t>
+          <t>1101124205</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>"Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Волкова М. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P28" s="2" t="inlineStr"/>
+        <v>122411.04</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>122411.04</v>
+      </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 200 000 руб. средств компенсационного фонда на счет третьего лица.</t>
+          <t>Взыскание убытков и процентов из-за неполного перевода взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>03.06.2017</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719</t>
+          <t>https://kad.arbitr.ru/Card/efb3b9ca-8069-4115-acf7-0b1dcb97508f</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
+          <t>А40-74570/2017</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2017</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО Искра</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2017</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42b7494c-2ae8-4bcf-bcc5-a354b521c7c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А56-20253/2017</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2017</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УХТАСТРОЙПУТЬ"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>1102065922</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация компаний строительного комплекса "Союзпетрострой-Стандарт"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr"/>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить 200 000 рублей компенсационного фонда при переходе истца в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2019</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dbdbff2e-95d4-4fbf-abb5-4de78cfbba4c</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А56-18246/2017</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2017</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УХТАСТРОЙПУТЬ"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>1102065922</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 200 000 руб. средств компенсационного фонда на счет третьего лица.</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2017</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
           <t>А40-35849/2017</t>
         </is>
       </c>
-      <c r="C29" s="2" t="inlineStr">
+      <c r="C32" s="2" t="inlineStr">
         <is>
           <t>28.02.2017</t>
         </is>
       </c>
-      <c r="D29" s="2" t="inlineStr">
+      <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E29" s="2" t="inlineStr">
+      <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F29" s="2" t="inlineStr">
+      <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G29" s="2" t="inlineStr">
+      <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H29" s="2" t="inlineStr">
+      <c r="H32" s="2" t="inlineStr">
         <is>
           <t>ООО "ГАЗАВТОМАТИКА"</t>
         </is>
       </c>
-      <c r="I29" s="2" t="inlineStr">
+      <c r="I32" s="2" t="inlineStr">
         <is>
           <t>1107005405</t>
         </is>
       </c>
-      <c r="J29" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K29" s="2" t="inlineStr">
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
-      <c r="L29" s="2" t="inlineStr">
+      <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
-      <c r="M29" s="2" t="inlineStr">
+      <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N29" s="2" t="inlineStr">
+      <c r="N32" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
-      <c r="O29" s="2" t="n">
+      <c r="O32" s="2" t="n">
         <v>326000</v>
       </c>
-      <c r="P29" s="2" t="n">
+      <c r="P32" s="2" t="n">
         <v>316000</v>
       </c>
-      <c r="Q29" s="2" t="inlineStr">
+      <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R29" s="2" t="inlineStr">
+      <c r="R32" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
-      <c r="S29" s="2" t="inlineStr">
+      <c r="S32" s="2" t="inlineStr">
         <is>
           <t>25.09.2017</t>
         </is>
       </c>
-      <c r="T29" s="2" t="inlineStr">
+      <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U29" s="3" t="inlineStr">
+      <c r="U32" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/42241e33-262b-4a93-ba38-e3974521c157</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>