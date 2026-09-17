--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fe00060-5ebe-4e40-8af2-2dcd5dcda2ca" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2fcabe58-f565-42a1-8520-baac5b968146" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1918eedb-c105-4417-835f-1fb754e786c9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54a8859b-3c34-42e6-aca4-2d46c4dc9f21" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c4ba9ae-6a29-4a86-a2d4-49af02951923" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8d8018f-02c5-4832-b6c1-eb523f9e0908" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0a6f5e0-0cb2-4c2d-bb2c-b1719238e3a4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b13f66ea-5819-4852-8922-2ef5d45747fd" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa0c1469-c37d-4448-a2b2-c6c1d7dfb5ee" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8f6e3fc-f87e-45e0-ab19-af3f5d0e02a8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/823fbda9-e569-4d13-81c4-cabea971d7d2" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c151b52e-4b1e-4c08-8ef4-91f5a55ac499" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f2e936d-d1a3-4f72-b6e9-8d9250be8b1a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8ad6ec7-792d-445f-b7e8-e54ada6c26a4" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8129d228-794f-44a2-be29-d3e3ca5889bc" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df735409-09dd-4b24-983c-5917d00b5443" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b992c2dd-6d15-4130-a404-5f491f09e4ef" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6228ff7f-32f5-4658-be53-93e776cb4963" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f75ed2c1-f312-4a07-8d18-2851a58debde" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfc15e6-3af7-4ee2-b8fe-d99ec7c9aaeb" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb44e8ba-b4ce-4f61-a05f-ce62cb7c683a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6202f66d-ae00-4742-a3e4-9f716e939497" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c7b627b-db7b-470a-b649-fa0542b5ca83" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe285646-65c8-4d20-bf83-6d03af56b1dc" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47347d8a-a440-420c-9f2d-e5c7b0413426" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d12253e3-2312-4026-8c38-300e7e943aed" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e1548f1-335a-40de-aa53-92c0c72080b9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1102121f-3807-464d-8b03-7130d259979f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bbac4fc-65a7-498d-ae16-bbd03778129a" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff326049-222e-45f8-9282-e33c9dcd5e97" TargetMode="External" Id="rId31" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4a515f0-155b-431d-a03f-ca2bce4a9765" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3be548a-e088-4356-adad-e965f21b60c3" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fe00060-5ebe-4e40-8af2-2dcd5dcda2ca" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2fcabe58-f565-42a1-8520-baac5b968146" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1918eedb-c105-4417-835f-1fb754e786c9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54a8859b-3c34-42e6-aca4-2d46c4dc9f21" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c4ba9ae-6a29-4a86-a2d4-49af02951923" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8d8018f-02c5-4832-b6c1-eb523f9e0908" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0a6f5e0-0cb2-4c2d-bb2c-b1719238e3a4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b13f66ea-5819-4852-8922-2ef5d45747fd" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa0c1469-c37d-4448-a2b2-c6c1d7dfb5ee" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8f6e3fc-f87e-45e0-ab19-af3f5d0e02a8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/823fbda9-e569-4d13-81c4-cabea971d7d2" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c151b52e-4b1e-4c08-8ef4-91f5a55ac499" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f2e936d-d1a3-4f72-b6e9-8d9250be8b1a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8ad6ec7-792d-445f-b7e8-e54ada6c26a4" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8129d228-794f-44a2-be29-d3e3ca5889bc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df735409-09dd-4b24-983c-5917d00b5443" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b992c2dd-6d15-4130-a404-5f491f09e4ef" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6228ff7f-32f5-4658-be53-93e776cb4963" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f75ed2c1-f312-4a07-8d18-2851a58debde" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfc15e6-3af7-4ee2-b8fe-d99ec7c9aaeb" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb44e8ba-b4ce-4f61-a05f-ce62cb7c683a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6202f66d-ae00-4742-a3e4-9f716e939497" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c7b627b-db7b-470a-b649-fa0542b5ca83" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe285646-65c8-4d20-bf83-6d03af56b1dc" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47347d8a-a440-420c-9f2d-e5c7b0413426" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d12253e3-2312-4026-8c38-300e7e943aed" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e1548f1-335a-40de-aa53-92c0c72080b9" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1102121f-3807-464d-8b03-7130d259979f" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bbac4fc-65a7-498d-ae16-bbd03778129a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff326049-222e-45f8-9282-e33c9dcd5e97" TargetMode="External" Id="rId33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:U34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,56 +589,56 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А26-3165/2026</t>
+          <t>А26-6594/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
@@ -649,3027 +649,3191 @@
           <t>1001992208</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Ульянова В. В.</t>
+          <t>Колесова Н. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fe00060-5ebe-4e40-8af2-2dcd5dcda2ca</t>
+          <t>https://kad.arbitr.ru/Card/f4a515f0-155b-431d-a03f-ca2bce4a9765</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А26-1818/2026</t>
+          <t>А26-6413/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>1001992208</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЭО-СЕРВИС"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ФЕНИКС"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>1001351469</t>
+          <t>1001334270</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Ульянова В. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2fcabe58-f565-42a1-8520-baac5b968146</t>
+          <t>https://kad.arbitr.ru/Card/c3be548a-e088-4356-adad-e965f21b60c3</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А26-1302/2026</t>
+          <t>А26-3165/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>14.04.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Бюджетное учреждение Республики Карелия "Дирекция по строительству объектов социальной, транспортной и инженерной инфраструктуры Республики Карелия"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>1001337418</t>
+          <t>1001992208</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Терешонок М. В.</t>
+          <t>Ульянова В. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1918eedb-c105-4417-835f-1fb754e786c9</t>
+          <t>https://kad.arbitr.ru/Card/9fe00060-5ebe-4e40-8af2-2dcd5dcda2ca</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А26-924/2026</t>
+          <t>А26-1818/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>05.03.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>1001992208</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>НП "Объединение строителей Карелии"</t>
+          <t>ООО "НЭО-СЕРВИС"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>1001019535</t>
+          <t>1001351469</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Лайтинен В. Э.</t>
+          <t>Ульянова В. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54a8859b-3c34-42e6-aca4-2d46c4dc9f21</t>
+          <t>https://kad.arbitr.ru/Card/2fcabe58-f565-42a1-8520-baac5b968146</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А26-536/2026</t>
+          <t>А26-1302/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
+          <t>Бюджетное учреждение Республики Карелия "Дирекция по строительству объектов социальной, транспортной и инженерной инфраструктуры Республики Карелия"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>1001992208</t>
+          <t>1001337418</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Киселева О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Терешонок М. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c4ba9ae-6a29-4a86-a2d4-49af02951923</t>
+          <t>https://kad.arbitr.ru/Card/1918eedb-c105-4417-835f-1fb754e786c9</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А26-10209/2025</t>
+          <t>А26-924/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10.12.2025</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Кондопожское дорожное ремонтно-строительное управление"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>1003008271</t>
+          <t>1001992208</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
+          <t>НП "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Гарист С. Н.</t>
+          <t>Лайтинен В. Э.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8d8018f-02c5-4832-b6c1-eb523f9e0908</t>
+          <t>https://kad.arbitr.ru/Card/54a8859b-3c34-42e6-aca4-2d46c4dc9f21</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А26-8983/2025</t>
+          <t>А26-536/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>23.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Русакова Галина Александровна</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>101101222942</t>
+          <t>1001992208</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Русакова Галина Александровна</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>101101222942</t>
+          <t>1001019535</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Свидская А. С.</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>Киселева О. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>7606161.63</v>
+      </c>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr"/>
-      <c r="R8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с СРО</t>
+        </is>
+      </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0a6f5e0-0cb2-4c2d-bb2c-b1719238e3a4</t>
+          <t>https://kad.arbitr.ru/Card/3c4ba9ae-6a29-4a86-a2d4-49af02951923</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А26-6995/2025</t>
+          <t>А26-10209/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>10.12.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ООО "Кондопожское дорожное ремонтно-строительное управление"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>1003008271</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>1001992208</t>
+          <t>1001019535</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Ульянова В. В.</t>
+          <t>Гарист С. Н.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание акта проверки № 176-В от 06.10.2025 и предупреждения СРО от 28.11.2025.</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>07.04.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b13f66ea-5819-4852-8922-2ef5d45747fd</t>
+          <t>https://kad.arbitr.ru/Card/d8d8018f-02c5-4832-b6c1-eb523f9e0908</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А26-5737/2025</t>
+          <t>А26-8983/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>21.07.2025</t>
+          <t>30.10.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
+          <t>Русакова Галина Александровна</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>1001992208</t>
+          <t>101101222942</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
+          <t>Русакова Галина Александровна</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>1001019535</t>
+          <t>101101222942</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Колесова Н. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Свидская А. С.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa0c1469-c37d-4448-a2b2-c6c1d7dfb5ee</t>
+          <t>https://kad.arbitr.ru/Card/f0a6f5e0-0cb2-4c2d-bb2c-b1719238e3a4</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А26-1774/2025</t>
+          <t>А26-6995/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>11.03.2025</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7706810747</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
-      <c r="I11" s="2" t="inlineStr">
+      <c r="L11" s="2" t="inlineStr">
         <is>
           <t>1001992208</t>
         </is>
       </c>
-      <c r="J11" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Погосян А. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ульянова В. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>12.06.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8f6e3fc-f87e-45e0-ab19-af3f5d0e02a8</t>
+          <t>https://kad.arbitr.ru/Card/b13f66ea-5819-4852-8922-2ef5d45747fd</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А26-7461/2024</t>
+          <t>А26-5737/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>28.08.2024</t>
+          <t>21.07.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>1001992208</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Киселева О. В.</t>
+          <t>Колесова Н. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>2718705.9</v>
+        <v>7986715.49</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>2718705.9</v>
+        <v>7820658.49</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>13.01.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/823fbda9-e569-4d13-81c4-cabea971d7d2</t>
+          <t>https://kad.arbitr.ru/Card/aa0c1469-c37d-4448-a2b2-c6c1d7dfb5ee</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А26-2270/2024</t>
+          <t>А26-1774/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>21.03.2024</t>
+          <t>11.03.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Бюджетное учреждение Республики Карелия "Дирекция по строительству объектов социальной, транспортной и инженерной инфраструктуры Республики Карелия"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1001337418</t>
+          <t>1001992208</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Богданова О. В.</t>
+          <t>Погосян А. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>6771638.82</v>
-[...1 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+        <v>359468</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>359468</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса и процентов.</t>
+          <t>Взыскание убытков в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>06.08.2024</t>
+          <t>12.06.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c151b52e-4b1e-4c08-8ef4-91f5a55ac499</t>
+          <t>https://kad.arbitr.ru/Card/e8f6e3fc-f87e-45e0-ab19-af3f5d0e02a8</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А26-1901/2024</t>
+          <t>А26-7461/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>06.03.2024</t>
+          <t>28.08.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Бюджетное учреждение Республики Карелия "Дирекция по строительству объектов социальной, транспортной и инженерной инфраструктуры Республики Карелия"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>1001337418</t>
+          <t>1001992208</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Абакумова С. С.</t>
+          <t>Киселева О. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>6771638.82</v>
-[...1 lines deleted...]
-      <c r="P14" s="2" t="inlineStr"/>
+        <v>2718705.9</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>2718705.9</v>
+      </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность из средств КФ обеспечения договорных обязательств</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>15.03.2024</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f2e936d-d1a3-4f72-b6e9-8d9250be8b1a</t>
+          <t>https://kad.arbitr.ru/Card/823fbda9-e569-4d13-81c4-cabea971d7d2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А26-920/2024</t>
+          <t>А26-2270/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>02.02.2024</t>
+          <t>21.03.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПроектКомСтрой"</t>
+          <t>Бюджетное учреждение Республики Карелия "Дирекция по строительству объектов социальной, транспортной и инженерной инфраструктуры Республики Карелия"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>1001270298</t>
+          <t>1001337418</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строителей Карелии"</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Колесова Н. С.</t>
+          <t>Богданова О. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>21506105.5</v>
+        <v>6771638.82</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Привлечение СРО к субсидиарной ответственности по обязательствам члена из-за выплат по гарантиям</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса и процентов.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>15.02.2025</t>
+          <t>06.08.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c8ad6ec7-792d-445f-b7e8-e54ada6c26a4</t>
+          <t>https://kad.arbitr.ru/Card/c151b52e-4b1e-4c08-8ef4-91f5a55ac499</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А26-10639/2023</t>
+          <t>А26-1901/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>06.03.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПроектКомСтрой"</t>
+          <t>Бюджетное учреждение Республики Карелия "Дирекция по строительству объектов социальной, транспортной и инженерной инфраструктуры Республики Карелия"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1001270298</t>
+          <t>1001337418</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Погосян А. А.</t>
+          <t>Абакумова С. С.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>14292371.82</v>
+        <v>6771638.82</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена из-за выплат по банковской гарантии</t>
+          <t>Субсидиарная ответственность из средств КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>28.02.2025</t>
+          <t>15.03.2024</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8129d228-794f-44a2-be29-d3e3ca5889bc</t>
+          <t>https://kad.arbitr.ru/Card/2f2e936d-d1a3-4f72-b6e9-8d9250be8b1a</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А26-5551/2022</t>
+          <t>А26-920/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>20.07.2022</t>
+          <t>02.02.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Казенное учреждение Республики Карелия "Управление капитального строительства Республики Карелия"</t>
+          <t>ООО "ПроектКомСтрой"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>1001041315</t>
+          <t>1001270298</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Красовская М. Е.</t>
+          <t>Колесова Н. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>729770.7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21506105.5</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом СРО аванса и процентов по госконтракту</t>
+          <t>Привлечение СРО к субсидиарной ответственности по обязательствам члена из-за выплат по гарантиям</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>11.06.2024</t>
+          <t>15.02.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df735409-09dd-4b24-983c-5917d00b5443</t>
+          <t>https://kad.arbitr.ru/Card/c8ad6ec7-792d-445f-b7e8-e54ada6c26a4</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А26-5389/2022</t>
+          <t>А26-10639/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>14.07.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
+          <t>ООО "ПроектКомСтрой"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>1001041315</t>
+          <t>1001270298</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>1001019535</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Дементьева А. В.</t>
+          <t>Погосян А. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>643806.28</v>
+        <v>14292371.82</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату средств по контракту</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена из-за выплат по банковской гарантии</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>06.03.2024</t>
+          <t>28.02.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b992c2dd-6d15-4130-a404-5f491f09e4ef</t>
+          <t>https://kad.arbitr.ru/Card/8129d228-794f-44a2-be29-d3e3ca5889bc</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А26-7553/2021</t>
+          <t>А26-5551/2022</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>20.09.2021</t>
+          <t>20.07.2022</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГНБ-Северо-Запад"</t>
+          <t>Казенное учреждение Республики Карелия "Управление капитального строительства Республики Карелия"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1001041315</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Отделения судебных приставов по работе с юридическими лицами г. Петрозаводска и Прионежского района УФССП по РК Вейколайнен Наталья Арвовна</t>
-[...2 lines deleted...]
-      <c r="L19" s="2" t="inlineStr"/>
+          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>1001019535</t>
+        </is>
+      </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Таратунин Р. Б.</t>
+          <t>Красовская М. Е.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>10000</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>729770.7</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>729770.7</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание постановления о взыскании исполнительского сбора и просьба об освобождении от него</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом СРО аванса и процентов по госконтракту</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>19.04.2022</t>
+          <t>11.06.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6228ff7f-32f5-4658-be53-93e776cb4963</t>
+          <t>https://kad.arbitr.ru/Card/df735409-09dd-4b24-983c-5917d00b5443</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-4701/2020</t>
+          <t>А26-5389/2022</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>17.01.2020</t>
+          <t>14.07.2022</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>1001041315</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СПИ ОСП по ЦАО №3 УФССП России по Москве Касьяненко А.В.</t>
-[...2 lines deleted...]
-      <c r="L20" s="2" t="inlineStr"/>
+          <t>Ассоциация Саморегулируемая организация "Объединение строителей Карелии"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>1001019535</t>
+        </is>
+      </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Немова О. Ю.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Дементьева А. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>643806.28</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание постановлений пристава о взыскании исполнительского сбора и возбуждении производства</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату средств по контракту</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>21.11.2020</t>
+          <t>06.03.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f75ed2c1-f312-4a07-8d18-2851a58debde</t>
+          <t>https://kad.arbitr.ru/Card/b992c2dd-6d15-4130-a404-5f491f09e4ef</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-168547/2019</t>
+          <t>А26-7553/2021</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>01.07.2019</t>
+          <t>20.09.2021</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "КСМ - ЭЛЕКТРОМОНТАЖНЫЕ И САНТЕХНИЧЕСКИЕ РАБОТЫ"</t>
+          <t>ООО "ГНБ-Северо-Запад"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>1001180206</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Судебный пристав-исполнитель Отделения судебных приставов по работе с юридическими лицами г. Петрозаводска и Прионежского района УФССП по РК Вейколайнен Наталья Арвовна</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N21" s="2" t="inlineStr"/>
+          <t>АС Республики Карелия</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Таратунин Р. Б.</t>
+        </is>
+      </c>
       <c r="O21" s="2" t="n">
-        <v>262710</v>
-[...3 lines deleted...]
-      </c>
+        <v>10000</v>
+      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Оспаривание постановления о взыскании исполнительского сбора и просьба об освобождении от него</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>07.07.2022</t>
+          <t>19.04.2022</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bfc15e6-3af7-4ee2-b8fe-d99ec7c9aaeb</t>
+          <t>https://kad.arbitr.ru/Card/6228ff7f-32f5-4658-be53-93e776cb4963</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-82054/2018</t>
+          <t>А40-4701/2020</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>29.06.2018</t>
+          <t>17.01.2020</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "КСМ - ЭЛЕКТРОМОНТАЖНЫЕ И САНТЕХНИЧЕСКИЕ РАБОТЫ"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>1001180206</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ ОСП по ЦАО №3 УФССП России по Москве Касьяненко А.В.</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Немова О. Ю.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда в новую СРО</t>
+          <t>Оспаривание постановлений пристава о взыскании исполнительского сбора и возбуждении производства</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>20.03.2019</t>
+          <t>21.11.2020</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb44e8ba-b4ce-4f61-a05f-ce62cb7c683a</t>
+          <t>https://kad.arbitr.ru/Card/f75ed2c1-f312-4a07-8d18-2851a58debde</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-85504/2017</t>
+          <t>А40-168547/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>01.07.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМК-ОРИОН"</t>
+          <t>ООО "КСМ - ЭЛЕКТРОМОНТАЖНЫЕ И САНТЕХНИЧЕСКИЕ РАБОТЫ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>1001291474</t>
+          <t>1001180206</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫМИ ПРЕДПРИЯТИЯМИ ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7840018662</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr"/>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>262710</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>285000</v>
+        <v>262710</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>07.07.2022</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6202f66d-ae00-4742-a3e4-9f716e939497</t>
+          <t>https://kad.arbitr.ru/Card/1bfc15e6-3af7-4ee2-b8fe-d99ec7c9aaeb</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-153683/2017</t>
+          <t>А56-82054/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>29.06.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАРРА"</t>
+          <t>ООО "КСМ - ЭЛЕКТРОМОНТАЖНЫЕ И САНТЕХНИЧЕСКИЕ РАБОТЫ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>1006012903</t>
+          <t>1001180206</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>390000</v>
-[...3 lines deleted...]
-      </c>
+        <v>262710</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию.</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда в новую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>20.03.2019</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c7b627b-db7b-470a-b649-fa0542b5ca83</t>
+          <t>https://kad.arbitr.ru/Card/bb44e8ba-b4ce-4f61-a05f-ce62cb7c683a</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-61559/2017</t>
+          <t>А56-85504/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАРЕЛСТРОЙПРОЕКТ"</t>
+          <t>ООО "СМК-ОРИОН"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>1001301757</t>
+          <t>1001291474</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫМИ ПРЕДПРИЯТИЯМИ ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7842014303</t>
+          <t>7840018662</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>300000</v>
+        <v>285000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>11.05.2018</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe285646-65c8-4d20-bf83-6d03af56b1dc</t>
+          <t>https://kad.arbitr.ru/Card/6202f66d-ae00-4742-a3e4-9f716e939497</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-146992/2017</t>
+          <t>А40-153683/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАРЕЛЭНЕРГОРЕСУРС"</t>
+          <t>ООО "ВАРРА"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>1001249017</t>
+          <t>1006012903</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ ИНЖЕРЕНРОВ СТРОИТЕЛЕЙ</t>
-[...2 lines deleted...]
-      <c r="L26" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>300000</v>
+        <v>390000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>200000</v>
+        <v>356000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить взнос в компфонд в размере 300 000 руб.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>08.06.2018</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47347d8a-a440-420c-9f2d-e5c7b0413426</t>
+          <t>https://kad.arbitr.ru/Card/0c7b627b-db7b-470a-b649-fa0542b5ca83</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-114489/2017</t>
+          <t>А56-61559/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕТРОЗАВОДСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "КАРЕЛСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>1020177103</t>
+          <t>1001301757</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>7842014303</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P27" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда (200 000 руб.) и денежные средства (100 000 руб.)</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>11.05.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1</t>
+          <t>https://kad.arbitr.ru/Card/fe285646-65c8-4d20-bf83-6d03af56b1dc</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-42747/2017</t>
+          <t>А40-146992/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИМПУЛЬС"</t>
+          <t>ООО "КАРЕЛЭНЕРГОРЕСУРС"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>1001215265</t>
+          <t>1001249017</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АСО "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫМИ ПРЕДПРИЯТИЯМИ ПЕТЕРБУРГА" для адвоката Щеглова А.Ю.</t>
-[...6 lines deleted...]
-      </c>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ ИНЖЕРЕНРОВ СТРОИТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr"/>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>975000</v>
+        <v>200000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить взнос в компфонд в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>25.07.2018</t>
+          <t>08.06.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d12253e3-2312-4026-8c38-300e7e943aed</t>
+          <t>https://kad.arbitr.ru/Card/47347d8a-a440-420c-9f2d-e5c7b0413426</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-96733/2017</t>
+          <t>А40-114489/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГО"</t>
+          <t>ООО "ПЕТРОЗАВОДСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>1004011622</t>
+          <t>1020177103</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P29" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос компенсационного фонда в размере 300 000 руб. в новое СРО истца</t>
+          <t>Обязание перечислить средства компенсационного фонда (200 000 руб.) и денежные средства (100 000 руб.)</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>17.09.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e1548f1-335a-40de-aa53-92c0c72080b9</t>
+          <t>https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-35304/2017</t>
+          <t>А56-42747/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОНЕЖСКАЯ ВОДОЛАЗНАЯ КОМПАНИЯ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>1001266439</t>
+          <t>1001215265</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АСО "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫМИ ПРЕДПРИЯТИЯМИ ПЕТЕРБУРГА" для адвоката Щеглова А.Ю.</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7840018662</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>50000</v>
+        <v>975000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при смене членства в СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>28.06.2018</t>
+          <t>25.07.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1102121f-3807-464d-8b03-7130d259979f</t>
+          <t>https://kad.arbitr.ru/Card/d12253e3-2312-4026-8c38-300e7e943aed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-23087/2017</t>
+          <t>А40-96733/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНДОПОЖСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "ЭНЕРГО"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>1003008271</t>
+          <t>1004011622</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа СРО в прекращении членства и обязание внести сведения в реестр</t>
+          <t>Обязание СРО перечислить взнос компенсационного фонда в размере 300 000 руб. в новое СРО истца</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2bbac4fc-65a7-498d-ae16-bbd03778129a</t>
+          <t>https://kad.arbitr.ru/Card/1e1548f1-335a-40de-aa53-92c0c72080b9</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А56-19958/2017</t>
+          <t>А56-35304/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЮМЕН+"</t>
+          <t>ООО "ОНЕЖСКАЯ ВОДОЛАЗНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>1001150547</t>
+          <t>1001266439</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫМИ ПРЕДПРИЯТИЯМИ ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7840018662</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P32" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при смене членства в СРО.</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2018</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1102121f-3807-464d-8b03-7130d259979f</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А56-23087/2017</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2017</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНДОПОЖСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>1003008271</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7841017502</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным отказа СРО в прекращении членства и обязание внести сведения в реестр</t>
+        </is>
+      </c>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2017</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2bbac4fc-65a7-498d-ae16-bbd03778129a</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А56-19958/2017</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2017</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛЮМЕН+"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>1001150547</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫМИ ПРЕДПРИЯТИЯМИ ПЕТЕРБУРГА"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>7840018662</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P34" s="2" t="n">
         <v>285000</v>
       </c>
-      <c r="Q32" s="2" t="inlineStr">
+      <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R32" s="2" t="inlineStr">
+      <c r="R34" s="2" t="inlineStr">
         <is>
           <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе участника</t>
         </is>
       </c>
-      <c r="S32" s="2" t="inlineStr">
+      <c r="S34" s="2" t="inlineStr">
         <is>
           <t>20.02.2018</t>
         </is>
       </c>
-      <c r="T32" s="2" t="inlineStr">
+      <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U32" s="3" t="inlineStr">
+      <c r="U34" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ff326049-222e-45f8-9282-e33c9dcd5e97</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>