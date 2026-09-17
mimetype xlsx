--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b41836fd-e8c4-4b6a-a045-d6aa2873c623" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ed3cabd-7e78-4c40-871a-758d5a9971db" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0cbce79-3ae9-4879-82e3-20cd08824d78" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ba05d44-96e0-4f88-9d29-83512ad87f73" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf4dd8c3-8bf9-4d5a-b725-46bc7e75e81f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6833aad0-a277-4e3c-bbef-96995a25e348" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/076cacdb-2fc0-4643-8db8-e7cedaef0d9b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5eeedd8-3f0b-4f4d-9e05-e49432088f03" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/139618bd-aef3-4b97-a06b-3c3d875c13de" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ffe63af-5fc1-4628-b857-5ee9a5a74979" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2004cca7-091a-45ea-a67c-6e1701b17f42" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/605ed46f-101a-48d9-b491-5996c9312e10" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fff5fd6a-3c08-4c3e-8941-34629cb4f8ea" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7631b784-62fb-4533-b9ed-ddce0e2fff55" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e0eb643-775d-466a-b75f-f513a94b0856" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0c1efd5-c116-4a34-b372-b6efda091eda" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11d788c6-6acd-437f-beab-729f57b62a6c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac73b6b1-8e10-4b3f-bfb2-394c909a374f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8232998-0987-4f03-9c74-2581a96fadff" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eac53ad8-e9be-4c8e-a09f-dbb38a1779ab" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6fcf1e7-16a7-4bee-98b9-10879578b063" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecdc18a7-b312-48ad-8b8d-8b95151e101a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1484f691-fb5f-4550-aa7f-508e798a0967" TargetMode="External" Id="rId23" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ed3cabd-7e78-4c40-871a-758d5a9971db" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b41836fd-e8c4-4b6a-a045-d6aa2873c623" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0cbce79-3ae9-4879-82e3-20cd08824d78" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ba05d44-96e0-4f88-9d29-83512ad87f73" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf4dd8c3-8bf9-4d5a-b725-46bc7e75e81f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6833aad0-a277-4e3c-bbef-96995a25e348" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/076cacdb-2fc0-4643-8db8-e7cedaef0d9b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5eeedd8-3f0b-4f4d-9e05-e49432088f03" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/174d28af-89c8-4f77-a459-54b059db5269" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb4ed64a-4984-464a-bdf5-a7cf2add9ea0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/139618bd-aef3-4b97-a06b-3c3d875c13de" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ffe63af-5fc1-4628-b857-5ee9a5a74979" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2004cca7-091a-45ea-a67c-6e1701b17f42" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/605ed46f-101a-48d9-b491-5996c9312e10" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fff5fd6a-3c08-4c3e-8941-34629cb4f8ea" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7631b784-62fb-4533-b9ed-ddce0e2fff55" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e0eb643-775d-466a-b75f-f513a94b0856" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0c1efd5-c116-4a34-b372-b6efda091eda" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11d788c6-6acd-437f-beab-729f57b62a6c" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac73b6b1-8e10-4b3f-bfb2-394c909a374f" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8232998-0987-4f03-9c74-2581a96fadff" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eac53ad8-e9be-4c8e-a09f-dbb38a1779ab" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6fcf1e7-16a7-4bee-98b9-10879578b063" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecdc18a7-b312-48ad-8b8d-8b95151e101a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1484f691-fb5f-4550-aa7f-508e798a0967" TargetMode="External" Id="rId25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U24"/>
+  <dimension ref="A1:U26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,51 +589,51 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А20-2536/2026</t>
+          <t>А20-2537/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>07.05.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -649,80 +649,80 @@
           <t>0725014811</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>СРО Союз "Строители КБР"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Паштова М. Х.</t>
+          <t>Садонцева Г. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b41836fd-e8c4-4b6a-a045-d6aa2873c623</t>
+          <t>https://kad.arbitr.ru/Card/3ed3cabd-7e78-4c40-871a-758d5a9971db</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А20-2537/2026</t>
+          <t>А20-2536/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>07.05.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -738,70 +738,70 @@
           <t>0725014811</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>СРО Союз "Строители КБР"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Садонцева Г. В.</t>
+          <t>Паштова М. Х.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ed3cabd-7e78-4c40-871a-758d5a9971db</t>
+          <t>https://kad.arbitr.ru/Card/b41836fd-e8c4-4b6a-a045-d6aa2873c623</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А20-5261/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>27.10.2023</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -846,51 +846,51 @@
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Шогенов Х. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>2640035.55</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за убытки подрядчика по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d0cbce79-3ae9-4879-82e3-20cd08824d78</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А20-5113/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>19.10.2023</t>
@@ -945,51 +945,51 @@
         <is>
           <t>16 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Луговая Ю. Б.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>5056574.73</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договорам капремонта</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0ba05d44-96e0-4f88-9d29-83512ad87f73</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А20-4198/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>06.10.2022</t>
@@ -1353,1487 +1353,1663 @@
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>21.09.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f5eeedd8-3f0b-4f4d-9e05-e49432088f03</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А20-796/2017</t>
+          <t>А20-4835/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тепловик"</t>
+          <t>АО "Российский сельскохозяйственный банк"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>0701015654</t>
+          <t>7725114488</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Союз "Строители Кабардино-Балкарской республики"</t>
+          <t>ООО "Инстрой"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>0725000431</t>
+          <t>0701011258</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Цыраева Ф. А.</t>
+          <t>Кочкарова Н. Ж.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>06.04.2022</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/139618bd-aef3-4b97-a06b-3c3d875c13de</t>
+          <t>https://kad.arbitr.ru/Card/174d28af-89c8-4f77-a459-54b059db5269</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А20-1344/2015</t>
+          <t>А20-2818/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>13.04.2015</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="2" t="inlineStr"/>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мигам"</t>
+          <t>ООО "Транспортная Компания "Транс Трейд"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>0714001306</t>
+          <t>1648031949</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройСервис"</t>
+          <t>АО "Кабельный завод "Кавказкабель"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>0721020300</t>
+          <t>0709000064</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Выборнов А. В.</t>
+          <t>Цыраева Ф. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>06.10.2016</t>
+          <t>28.12.2023</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ffe63af-5fc1-4628-b857-5ee9a5a74979</t>
+          <t>https://kad.arbitr.ru/Card/eb4ed64a-4984-464a-bdf5-a7cf2add9ea0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А20-2/2015</t>
+          <t>А20-796/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>12.01.2015</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ООО "Тепловик"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0701015654</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСУ №1"</t>
+          <t>Союз "Строители Кабардино-Балкарской республики"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>0724000848</t>
+          <t>0725000431</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бечелов А. Б.</t>
+          <t>Цыраева Ф. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr"/>
-      <c r="R12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения СРО об отказе в признании членства в порядке правопреемства при реорганизации</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>04.10.2016</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2004cca7-091a-45ea-a67c-6e1701b17f42</t>
+          <t>https://kad.arbitr.ru/Card/139618bd-aef3-4b97-a06b-3c3d875c13de</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А20-5083/2014</t>
+          <t>А20-1344/2015</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>29.09.2014</t>
+          <t>13.04.2015</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ООО "Мигам"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0714001306</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Пластбау-Н"</t>
+          <t>ООО "СтройСервис"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>0721013013</t>
+          <t>0721020300</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Тишкова Ф. М.</t>
+          <t>Выборнов А. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>25.02.2016</t>
+          <t>06.10.2016</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/605ed46f-101a-48d9-b491-5996c9312e10</t>
+          <t>https://kad.arbitr.ru/Card/7ffe63af-5fc1-4628-b857-5ee9a5a74979</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А20-4883/2014</t>
+          <t>А20-2/2015</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>18.09.2014</t>
+          <t>12.01.2015</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО Фирма "Алекс-Р"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>0711003665</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО "Объединение строителей КБР"</t>
+          <t>ООО "ДСУ №1"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>0725000431</t>
+          <t>0724000848</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Шокумов Ю. Ж.</t>
+          <t>Бечелов А. Б.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>19.11.2014</t>
+          <t>04.10.2016</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fff5fd6a-3c08-4c3e-8941-34629cb4f8ea</t>
+          <t>https://kad.arbitr.ru/Card/2004cca7-091a-45ea-a67c-6e1701b17f42</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А20-3184/2013</t>
+          <t>А20-5083/2014</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>17.07.2013</t>
+          <t>29.09.2014</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>УФНС по КБР</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСК "КабБалкВодоКанал"</t>
+          <t>ООО "Пластбау-Н"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>0721057885</t>
+          <t>0721013013</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Браева Э. Х.</t>
+          <t>Тишкова Ф. М.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>25.02.2016</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7631b784-62fb-4533-b9ed-ddce0e2fff55</t>
+          <t>https://kad.arbitr.ru/Card/605ed46f-101a-48d9-b491-5996c9312e10</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А20-2429/2013</t>
+          <t>А20-4883/2014</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.05.2013</t>
+          <t>18.09.2014</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Черек-1"</t>
+          <t>ООО Фирма "Алекс-Р"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>0706002874</t>
+          <t>0711003665</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>НП "СРО "Объединение строителей КБР"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Бечелов А. Б.</t>
+          <t>Шокумов Ю. Ж.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным протокола общего собрания об исключении из членов СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО и аннулирования допуска к работам</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>28.08.2013</t>
+          <t>19.11.2014</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e0eb643-775d-466a-b75f-f513a94b0856</t>
+          <t>https://kad.arbitr.ru/Card/fff5fd6a-3c08-4c3e-8941-34629cb4f8ea</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А20-864/2013</t>
+          <t>А20-3184/2013</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>28.02.2013</t>
+          <t>17.07.2013</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Черек 1"</t>
+          <t>УФНС по КБР</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация строителей КБР"</t>
+          <t>ООО ПСК "КабБалкВодоКанал"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>0725000431</t>
+          <t>0721057885</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Кустова С. В.</t>
+          <t>Браева Э. Х.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>18.01.2014</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0c1efd5-c116-4a34-b372-b6efda091eda</t>
+          <t>https://kad.arbitr.ru/Card/7631b784-62fb-4533-b9ed-ddce0e2fff55</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А20-3713/2012</t>
+          <t>А20-2429/2013</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>03.09.2012</t>
+          <t>29.05.2013</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСК"</t>
+          <t>ООО "Черек-1"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0706002874</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация объединение строителей КБР"</t>
+          <t>НП "СРО "Объединение строителей КБР"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>Бечелов А. Б.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения общего собрания СРО от 30.05.2012 из-за отсутствия кворума и нарушений порядка.</t>
+          <t>Признание недействительным протокола общего собрания об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>12.10.2012</t>
+          <t>28.08.2013</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11d788c6-6acd-437f-beab-729f57b62a6c</t>
+          <t>https://kad.arbitr.ru/Card/1e0eb643-775d-466a-b75f-f513a94b0856</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А20-3434/2012</t>
+          <t>А20-864/2013</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>16.08.2012</t>
+          <t>28.02.2013</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСК"</t>
+          <t>ООО "Черек 1"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение строителей КБР"</t>
+          <t>НП "Саморегулируемая организация строителей КБР"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Бейтуганов З. А.</t>
+          <t>Кустова С. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание предписания дисциплинарной комиссии СРО от 14.05.2012 по делу № ДК-03/2012</t>
+          <t>Признание недействительным протокола СРО от 16.06.2011 № 09/41/2011 о выдаче свидетельства о допуске.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>21.12.2012</t>
+          <t>18.01.2014</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac73b6b1-8e10-4b3f-bfb2-394c909a374f</t>
+          <t>https://kad.arbitr.ru/Card/e0c1efd5-c116-4a34-b372-b6efda091eda</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А20-3433/2012</t>
+          <t>А20-3713/2012</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>16.08.2012</t>
+          <t>03.09.2012</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстрой - Б"</t>
+          <t>ООО "ДСК"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение строителей КБР"</t>
+          <t>НП "Саморегулируемая организация объединение строителей КБР"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Бейтуганов З. А.</t>
+          <t>Бечелов А. Б.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание предписания дисциплинарной комиссии СРО от 14.05.2012 по делу № ДК-04/2012</t>
+          <t>Оспаривание решения общего собрания СРО от 30.05.2012 из-за отсутствия кворума и нарушений порядка.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>22.12.2012</t>
+          <t>12.10.2012</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8232998-0987-4f03-9c74-2581a96fadff</t>
+          <t>https://kad.arbitr.ru/Card/11d788c6-6acd-437f-beab-729f57b62a6c</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А20-4296/2011</t>
+          <t>А20-3434/2012</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>29.12.2011</t>
+          <t>16.08.2012</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ООО "ДСК"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>0726000515</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>НП "СО "Объединение строителей КБР"</t>
+          <t>НП СРО "Объединение строителей КБР"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бечелов А. Б.</t>
+          <t>Бейтуганов З. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения общего собрания СРО от 29.09.2011 о взносах, смете и органах управления</t>
+          <t>Оспаривание предписания дисциплинарной комиссии СРО от 14.05.2012 по делу № ДК-03/2012</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>22.02.2013</t>
+          <t>21.12.2012</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eac53ad8-e9be-4c8e-a09f-dbb38a1779ab</t>
+          <t>https://kad.arbitr.ru/Card/ac73b6b1-8e10-4b3f-bfb2-394c909a374f</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А20-2135/2011</t>
+          <t>А20-3433/2012</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>15.07.2011</t>
+          <t>16.08.2012</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Надзорная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстрой-Б"</t>
+          <t>ООО "Спецстрой - Б"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Некомерчесское партнерство "Саморегулируемая организация объединение строителей Кабардино-Балкарской Республики"</t>
+          <t>НП СРО "Объединение строителей КБР"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Асабина Н. П.</t>
+          <t>Бейтуганов З. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия по конкурсному размещению средств компенсационного фонда</t>
+          <t>Оспаривание предписания дисциплинарной комиссии СРО от 14.05.2012 по делу № ДК-04/2012</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>04.10.2012</t>
+          <t>22.12.2012</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6fcf1e7-16a7-4bee-98b9-10879578b063</t>
+          <t>https://kad.arbitr.ru/Card/e8232998-0987-4f03-9c74-2581a96fadff</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А20-2133/2011</t>
+          <t>А20-4296/2011</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>15.07.2011</t>
+          <t>29.12.2011</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Надзорная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстрой-Б"</t>
+          <t>ООО "ДСК"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0726000515</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО "Объединение строителей КБР"</t>
+          <t>НП "СО "Объединение строителей КБР"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Асабина Н. П.</t>
+          <t>Бечелов А. Б.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа правления СРО включить предложения члена СРО в повестку общего собрания</t>
+          <t>Оспаривание решения общего собрания СРО от 29.09.2011 о взносах, смете и органах управления</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>04.10.2012</t>
+          <t>22.02.2013</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecdc18a7-b312-48ad-8b8d-8b95151e101a</t>
+          <t>https://kad.arbitr.ru/Card/eac53ad8-e9be-4c8e-a09f-dbb38a1779ab</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А20-2132/2011</t>
+          <t>А20-2135/2011</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>15.07.2011</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Надзорная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ООО "Спецстрой-Б"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО "Объединение строителей КБР"</t>
+          <t>Некомерчесское партнерство "Саморегулируемая организация объединение строителей Кабардино-Балкарской Республики"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>0725000431</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>Асабина Н. П.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия по конкурсному размещению средств компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2012</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c6fcf1e7-16a7-4bee-98b9-10879578b063</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А20-2133/2011</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2011</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецстрой-Б"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>НП "СРО "Объединение строителей КБР"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>0725000431</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Кабардино-Балкарской Республики</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Асабина Н. П.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R25" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным отказа правления СРО включить предложения члена СРО в повестку общего собрания</t>
+        </is>
+      </c>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2012</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ecdc18a7-b312-48ad-8b8d-8b95151e101a</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А20-2132/2011</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2011</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецстрой-Б"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>НП "СРО "Объединение строителей КБР"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>0725000431</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Кабардино-Балкарской Республики</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Асабина Н. П.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R24" s="2" t="inlineStr">
+      <c r="R26" s="2" t="inlineStr">
         <is>
           <t>Признание недействительными решений общего собрания членов СРО из-за нарушения порядка их принятия.</t>
         </is>
       </c>
-      <c r="S24" s="2" t="inlineStr">
+      <c r="S26" s="2" t="inlineStr">
         <is>
           <t>18.12.2012</t>
         </is>
       </c>
-      <c r="T24" s="2" t="inlineStr">
+      <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U24" s="3" t="inlineStr">
+      <c r="U26" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1484f691-fb5f-4550-aa7f-508e798a0967</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>