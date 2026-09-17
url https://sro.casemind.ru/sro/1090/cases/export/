--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4468c9a5-702a-4535-ac0d-9dd46f09d1e1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97a7803c-f364-4b1b-8860-0c3897a99d10" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ab5f8bc-b398-4043-b12e-0a79891a514e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32cbe5f3-1d54-40dc-b26a-b25dab6dd177" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5435caff-a9fd-4ebd-b6a6-ba531fd7e656" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3c9365a-52e5-44ed-862e-d1c8a39ece09" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15ba9ffd-7ba2-47a1-a12d-a6096f6c68a6" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e78e41e4-57c5-4c23-9e87-6dec527f0b36" TargetMode="External" Id="rId9" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4468c9a5-702a-4535-ac0d-9dd46f09d1e1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97a7803c-f364-4b1b-8860-0c3897a99d10" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/756f26eb-1df0-4cc2-905f-b9032ef4519a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ab5f8bc-b398-4043-b12e-0a79891a514e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32cbe5f3-1d54-40dc-b26a-b25dab6dd177" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5435caff-a9fd-4ebd-b6a6-ba531fd7e656" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3c9365a-52e5-44ed-862e-d1c8a39ece09" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15ba9ffd-7ba2-47a1-a12d-a6096f6c68a6" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e78e41e4-57c5-4c23-9e87-6dec527f0b36" TargetMode="External" Id="rId10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U10"/>
+  <dimension ref="A1:U11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "Севкавстроймонтаж"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0561051804</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Дубницкая Д. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>16.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4468c9a5-702a-4535-ac0d-9dd46f09d1e1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А15-6759/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>16.05.2025</t>
@@ -759,51 +759,51 @@
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Егорченко И. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>47592750.69</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>47592750.69</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/97a7803c-f364-4b1b-8860-0c3897a99d10</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-304812/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>18.12.2024</t>
@@ -848,658 +848,748 @@
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А15-10284/2023</t>
+          <t>А15-10449/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>06.12.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
+          <t>ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ ДАГЕСТАН ""ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ИНФРАСТРУКТРУРНЫХ ПРОГРАММ В РЕСПУБЛИКЕ ДАГЕСТАН</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>0562055336</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
           <t>ООО " СЕВКАВСТРОЙМОНТАЖ "</t>
         </is>
       </c>
-      <c r="I5" s="2" t="inlineStr">
+      <c r="L5" s="2" t="inlineStr">
         <is>
           <t>0561051804</t>
         </is>
       </c>
-      <c r="J5" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Тагирова З. Т.</t>
+          <t>Оруджев Х. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>26.11.2024</t>
+          <t>13.02.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ab5f8bc-b398-4043-b12e-0a79891a514e</t>
+          <t>https://kad.arbitr.ru/Card/756f26eb-1df0-4cc2-905f-b9032ef4519a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А15-9666/2023</t>
+          <t>А15-10284/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ОТДЕЛЕНИЕ СФР ПО РЕСПУБЛИКЕ ДАГЕСТАН</t>
+          <t>ООО " СЕВКАВСТРОЙМОНТАЖ "</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>0541001139</t>
+          <t>0561051804</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>СРО Союз "Строители Республики Дагестан"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО РЕСПУБЛИКЕ ДАГЕСТАН</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>0560038737</t>
+          <t>0562044239</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Магомедов Р. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Тагирова З. Т.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>06.12.2023</t>
+          <t>26.11.2024</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32cbe5f3-1d54-40dc-b26a-b25dab6dd177</t>
+          <t>https://kad.arbitr.ru/Card/0ab5f8bc-b398-4043-b12e-0a79891a514e</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А15-1022/2023</t>
+          <t>А15-9666/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>20.02.2023</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО РЕСПУБЛИКЕ ДАГЕСТАН</t>
+          <t>ОТДЕЛЕНИЕ СФР ПО РЕСПУБЛИКЕ ДАГЕСТАН</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>0541001139</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>СРО Союз "Строители Республики Дагестан"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>0560038737</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Омарова П. М.</t>
+          <t>Магомедов Р. М.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>11000</v>
+        <v>12500</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>11000</v>
+        <v>12500</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Штраф за несвоевременную сдачу отчетности СЗВ-М за апрель 2022 года</t>
+          <t>Штраф за несвоевременную сдачу отчетности СЗВ-М за декабрь 2022 года</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>03.03.2023</t>
+          <t>06.12.2023</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5435caff-a9fd-4ebd-b6a6-ba531fd7e656</t>
+          <t>https://kad.arbitr.ru/Card/32cbe5f3-1d54-40dc-b26a-b25dab6dd177</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А15-2720/2020</t>
+          <t>А15-1022/2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>03.08.2020</t>
+          <t>20.02.2023</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО " МОНТАЖНИК-М "</t>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО РЕСПУБЛИКЕ ДАГЕСТАН</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0561048921</t>
+          <t>0541001139</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>СРО Союз "Строители Республики Дагестан"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>0560038737</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Ахмедова Г. М.</t>
-[...3 lines deleted...]
-      <c r="P8" s="2" t="inlineStr"/>
+          <t>Омарова П. М.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>11000</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>11000</v>
+      </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО (протокол №317 от 31.01.2020).</t>
+          <t>Штраф за несвоевременную сдачу отчетности СЗВ-М за апрель 2022 года</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>19.12.2020</t>
+          <t>03.03.2023</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3c9365a-52e5-44ed-862e-d1c8a39ece09</t>
+          <t>https://kad.arbitr.ru/Card/5435caff-a9fd-4ebd-b6a6-ba531fd7e656</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-111763/2017</t>
+          <t>А15-2720/2020</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>03.08.2020</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФЕСТ ДЕВЕЛОПМЕНТ" РД</t>
+          <t>ООО " МОНТАЖНИК-М "</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>0571004137</t>
+          <t>0561048921</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СРО Союз "Строители Республики Дагестан"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>0560038737</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ахмедова Г. М.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Оспаривание решения об исключении из членов СРО (протокол №317 от 31.01.2020).</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>19.12.2020</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/15ba9ffd-7ba2-47a1-a12d-a6096f6c68a6</t>
+          <t>https://kad.arbitr.ru/Card/b3c9365a-52e5-44ed-862e-d1c8a39ece09</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
+          <t>А40-111763/2017</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2017</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФЕСТ ДЕВЕЛОПМЕНТ" РД</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>0571004137</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2017</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/15ba9ffd-7ba2-47a1-a12d-a6096f6c68a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
           <t>А56-36454/2017</t>
         </is>
       </c>
-      <c r="C10" s="2" t="inlineStr">
+      <c r="C11" s="2" t="inlineStr">
         <is>
           <t>26.05.2017</t>
         </is>
       </c>
-      <c r="D10" s="2" t="inlineStr">
+      <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E10" s="2" t="inlineStr">
+      <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F10" s="2" t="inlineStr">
+      <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G10" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H10" s="2" t="inlineStr">
+      <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСТРОЙ-99"</t>
         </is>
       </c>
-      <c r="I10" s="2" t="inlineStr">
+      <c r="I11" s="2" t="inlineStr">
         <is>
           <t>0526000892</t>
         </is>
       </c>
-      <c r="J10" s="2" t="inlineStr">
+      <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K10" s="2" t="inlineStr">
+      <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
-      <c r="L10" s="2" t="inlineStr">
+      <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7811290705</t>
         </is>
       </c>
-      <c r="M10" s="2" t="inlineStr">
+      <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N10" s="2" t="inlineStr">
+      <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Домрачева Е. Н.</t>
         </is>
       </c>
-      <c r="O10" s="2" t="n">
+      <c r="O11" s="2" t="n">
         <v>1300000</v>
       </c>
-      <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R10" s="2" t="inlineStr">
+      <c r="R11" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить 1 млн руб. компфонда в новое СРО и актуализировать данные в реестре членов.</t>
         </is>
       </c>
-      <c r="S10" s="2" t="inlineStr">
+      <c r="S11" s="2" t="inlineStr">
         <is>
           <t>03.03.2018</t>
         </is>
       </c>
-      <c r="T10" s="2" t="inlineStr">
+      <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U10" s="3" t="inlineStr">
+      <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e78e41e4-57c5-4c23-9e87-6dec527f0b36</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>