--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b27f9dee-e69d-48f7-8630-051cee852aff" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ad12a56-d33c-4a2d-8b07-643e6a346cb9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54542d55-dbb8-48b5-9930-12edfa8ffdee" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe6cdbdd-f6c8-400e-a02d-4f3195af3f55" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a34ff47-8fa8-49a3-9a20-677a56d9fe49" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67f4b0f9-9de4-4d8b-b89f-50544a4357ec" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af71e90c-87f5-4611-8a47-16c6ca8f9fd7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6f25098-d897-470d-926e-4756f513caca" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98d9c967-34b0-451d-b455-ff129e3792e7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8d38418-5b01-4959-84c5-59b49b167618" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eed54474-1e5f-49dd-9e3c-0c7e781a9889" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db26d664-ef46-4a93-b10f-9d009b50b25b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1d95eb5-0e21-4c70-a0df-f8a2c9753b40" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67b1ce64-bd9b-47bd-a19e-e47fffaa61c0" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e815068-8128-48a2-83a3-a1e5123eac8b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e01f539a-80eb-4840-b995-46c2fae1c57e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0383a451-2692-4ece-80bb-93ed442872ee" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c8aa1d2-0f4b-44d8-a997-19922c13f11b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f65b45e-77f8-49c1-9ff6-cf56c2756a77" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6528987-dac0-4d07-8c96-72afa0e7b330" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91ef2bac-157f-4397-851d-fa57abf8ec98" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3833cb48-ffad-44f7-a779-78b45e78249e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20f72ecc-826a-417e-b386-1c9c69ad8be4" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e3cbfa2-77b6-427d-9bb2-22764c375d21" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/926c8558-5437-4296-b6fd-b02474808eb3" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cd0797e-41d5-4c52-b1c0-71c1200d97f7" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70cd236f-94b9-422f-bc1e-8644f7bc5244" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdfcdff1-682c-49e9-b5db-d2bc261e05af" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82cff35f-9761-4273-bccc-847750a9a935" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c6368d4-1830-49b9-9781-2d488d233f11" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d556ac5a-f0cc-4b65-a941-32a223a9c72f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff3fcd33-c435-40ee-bf1a-86bbf7316f34" TargetMode="External" Id="rId33" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b27f9dee-e69d-48f7-8630-051cee852aff" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ad12a56-d33c-4a2d-8b07-643e6a346cb9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54542d55-dbb8-48b5-9930-12edfa8ffdee" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe6cdbdd-f6c8-400e-a02d-4f3195af3f55" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a34ff47-8fa8-49a3-9a20-677a56d9fe49" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67f4b0f9-9de4-4d8b-b89f-50544a4357ec" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af71e90c-87f5-4611-8a47-16c6ca8f9fd7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6f25098-d897-470d-926e-4756f513caca" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98d9c967-34b0-451d-b455-ff129e3792e7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8d38418-5b01-4959-84c5-59b49b167618" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eed54474-1e5f-49dd-9e3c-0c7e781a9889" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db26d664-ef46-4a93-b10f-9d009b50b25b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1d95eb5-0e21-4c70-a0df-f8a2c9753b40" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67b1ce64-bd9b-47bd-a19e-e47fffaa61c0" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e815068-8128-48a2-83a3-a1e5123eac8b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e01f539a-80eb-4840-b995-46c2fae1c57e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0383a451-2692-4ece-80bb-93ed442872ee" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79a81d72-cd0c-4a14-8e6f-aea37d9d819f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c8aa1d2-0f4b-44d8-a997-19922c13f11b" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f65b45e-77f8-49c1-9ff6-cf56c2756a77" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6528987-dac0-4d07-8c96-72afa0e7b330" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91ef2bac-157f-4397-851d-fa57abf8ec98" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3833cb48-ffad-44f7-a779-78b45e78249e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20f72ecc-826a-417e-b386-1c9c69ad8be4" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e3cbfa2-77b6-427d-9bb2-22764c375d21" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/926c8558-5437-4296-b6fd-b02474808eb3" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cd0797e-41d5-4c52-b1c0-71c1200d97f7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70cd236f-94b9-422f-bc1e-8644f7bc5244" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdfcdff1-682c-49e9-b5db-d2bc261e05af" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82cff35f-9761-4273-bccc-847750a9a935" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c6368d4-1830-49b9-9781-2d488d233f11" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d556ac5a-f0cc-4b65-a941-32a223a9c72f" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff3fcd33-c435-40ee-bf1a-86bbf7316f34" TargetMode="External" Id="rId34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U34"/>
+  <dimension ref="A1:U35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>Ассоциация Саморегулируемая организация Межрегиональное отраслевое объединение работодателей "Гильдия строителей Северо-Кавказского федерального округа"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0560038511</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Дубницкая Д. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b27f9dee-e69d-48f7-8630-051cee852aff</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А15-4766/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>08.04.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>0560038511</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Дубницкая Д. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4ad12a56-d33c-4a2d-8b07-643e6a346cb9</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А15-17624/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>05.12.2025</t>
@@ -844,51 +844,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Оруджев Х. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>28.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/54542d55-dbb8-48b5-9930-12edfa8ffdee</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А15-10348/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>18.07.2025</t>
@@ -943,51 +943,51 @@
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Гаджимагомедов И. С.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>2809544.71</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неустойку члена по контрактам №Ф.2024.846013 и №Ф.2024.846011</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>15.05.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fe6cdbdd-f6c8-400e-a02d-4f3195af3f55</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А15-9499/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>02.07.2025</t>
@@ -1042,51 +1042,51 @@
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Ахмедова Г. М.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>10872961.41</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Взыскание основного долга в порядке субсидиарной ответственности и процентов</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1a34ff47-8fa8-49a3-9a20-677a56d9fe49</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А15-7888/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>04.06.2025</t>
@@ -1141,51 +1141,51 @@
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Лачинов Ф. С.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>54355998.21</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность за неотработанный аванс и штрафы по госконтракту</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/67f4b0f9-9de4-4d8b-b89f-50544a4357ec</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А15-3461/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>18.03.2025</t>
@@ -2236,1616 +2236,1706 @@
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
           <t>30.05.2024</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0383a451-2692-4ece-80bb-93ed442872ee</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А15-4569/2022</t>
+          <t>А15-5975/2022</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>05.09.2022</t>
+          <t>19.10.2022</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7736035485</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
+          <t>ООО "ДАГСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>0560038511</t>
+          <t>0571003101</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Оруджев Х. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Магомедов Р. М.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>29.10.2023</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c8aa1d2-0f4b-44d8-a997-19922c13f11b</t>
+          <t>https://kad.arbitr.ru/Card/79a81d72-cd0c-4a14-8e6f-aea37d9d819f</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А15-3519/2022</t>
+          <t>А15-4569/2022</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>15.07.2022</t>
+          <t>05.09.2022</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНОЛИТ ЮСК"</t>
+          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5047172653</t>
+          <t>7736035485</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>0560038511</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Оруджев Х. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1025000</v>
-[...3 lines deleted...]
-      </c>
+        <v>72110180.06999999</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Возврат взносов в компенсационный фонд и вступительного взноса после прекращения членства в СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>27.02.2024</t>
+          <t>29.10.2023</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f65b45e-77f8-49c1-9ff6-cf56c2756a77</t>
+          <t>https://kad.arbitr.ru/Card/8c8aa1d2-0f4b-44d8-a997-19922c13f11b</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-137320/2022</t>
+          <t>А15-3519/2022</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>29.06.2022</t>
+          <t>15.07.2022</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ООО "МОНОЛИТ ЮСК"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>5047172653</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>0560038511</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Оруджев Х. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>50000</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>1025000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>1025000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры после предполагаемого капремонта.</t>
+          <t>Возврат взносов в компенсационный фонд и вступительного взноса после прекращения членства в СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>22.12.2022</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6528987-dac0-4d07-8c96-72afa0e7b330</t>
+          <t>https://kad.arbitr.ru/Card/2f65b45e-77f8-49c1-9ff6-cf56c2756a77</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А15-7363/2021</t>
+          <t>А40-137320/2022</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>28.12.2021</t>
+          <t>29.06.2022</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО ХОЛДИНГОВАЯ КОМПАНИЯ "ТРАНССТРОЙ"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>0573003932</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лидер"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>0509000356</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Дагестан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Оруджев Х. В.</t>
-[...2 lines deleted...]
-      <c r="O22" s="2" t="inlineStr"/>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>50000</v>
+      </c>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr"/>
-      <c r="R22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры после предполагаемого капремонта.</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>05.07.2023</t>
+          <t>22.12.2022</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91ef2bac-157f-4397-851d-fa57abf8ec98</t>
+          <t>https://kad.arbitr.ru/Card/d6528987-dac0-4d07-8c96-72afa0e7b330</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А15-3078/2021</t>
+          <t>А15-7363/2021</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>21.06.2021</t>
+          <t>28.12.2021</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ПАО "СБЕРБАНК РОССИИ"</t>
+          <t>ООО ХОЛДИНГОВАЯ КОМПАНИЯ "ТРАНССТРОЙ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7707083893</t>
+          <t>0573003932</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Раджабова Гюльбика Мугутдиновна</t>
-[...2 lines deleted...]
-      <c r="L23" s="2" t="inlineStr"/>
+          <t>ООО "Лидер"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>0509000356</t>
+        </is>
+      </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Хавчаева К. Н.</t>
+          <t>Оруджев Х. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>24.03.2022</t>
+          <t>05.07.2023</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3833cb48-ffad-44f7-a779-78b45e78249e</t>
+          <t>https://kad.arbitr.ru/Card/91ef2bac-157f-4397-851d-fa57abf8ec98</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А15-3983/2019</t>
+          <t>А15-3078/2021</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>31.07.2019</t>
+          <t>21.06.2021</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАСПСТРОЙ"</t>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>0545020774</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Раджабова Гюльбика Мугутдиновна</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Батыраев Ш. М.</t>
+          <t>Хавчаева К. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>01.11.2019</t>
+          <t>24.03.2022</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20f72ecc-826a-417e-b386-1c9c69ad8be4</t>
+          <t>https://kad.arbitr.ru/Card/3833cb48-ffad-44f7-a779-78b45e78249e</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А15-2620/2019</t>
+          <t>А15-3983/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>28.05.2019</t>
+          <t>31.07.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНЖЕНЕРГРУП"</t>
+          <t>ООО "КАСПСТРОЙ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>0544009009</t>
+          <t>0545020774</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>0560038511</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Ахмедова Г. М.</t>
+          <t>Батыраев Ш. М.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
-      <c r="P25" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО из-за отсутствия уведомления</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>28.07.2019</t>
+          <t>01.11.2019</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e3cbfa2-77b6-427d-9bb2-22764c375d21</t>
+          <t>https://kad.arbitr.ru/Card/20f72ecc-826a-417e-b386-1c9c69ad8be4</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А15-835/2019</t>
+          <t>А15-2620/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>22.02.2019</t>
+          <t>28.05.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮНСТРОЙ"</t>
+          <t>ООО "СТРОЙИНЖЕНЕРГРУП"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>0603006838</t>
+          <t>0544009009</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>0560038511</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Исаев М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ахмедова Г. М.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="n">
-        <v>1411670</v>
+        <v>6000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств при прекращении членства в СРО</t>
+          <t>Признание недействительным решения об исключении из членов СРО из-за отсутствия уведомления</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>06.05.2019</t>
+          <t>28.07.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/926c8558-5437-4296-b6fd-b02474808eb3</t>
+          <t>https://kad.arbitr.ru/Card/6e3cbfa2-77b6-427d-9bb2-22764c375d21</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-28121/2019</t>
+          <t>А15-835/2019</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>06.02.2019</t>
+          <t>22.02.2019</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>ООО "ЮНСТРОЙ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>0550005676</t>
+          <t>0603006838</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Общероссийская негосударственная некоммерческая организация - общероссийское отраслевое объединение работодателей "Национальное объединение саморегулируемых организаций, основанных на членстве лиц, осуществляющих строительство"</t>
-[...2 lines deleted...]
-      <c r="L27" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ГИЛЬДИЯ СТРОИТЕЛЕЙ СЕВЕРО-КАВКАЗСКОГО ФЕДЕРАЛЬНОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>0560038511</t>
+        </is>
+      </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Исаев М. С.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>1411670</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>1411670</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую ассоциацию</t>
+          <t>Взыскание денежных средств при прекращении членства в СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>18.01.2020</t>
+          <t>06.05.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8cd0797e-41d5-4c52-b1c0-71c1200d97f7</t>
+          <t>https://kad.arbitr.ru/Card/926c8558-5437-4296-b6fd-b02474808eb3</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А15-3188/2018</t>
+          <t>А40-28121/2019</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>12.07.2018</t>
+          <t>06.02.2019</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "УЮТ-СТРОЙ"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>0560037927</t>
+          <t>0550005676</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строительное региональное объединение"</t>
+          <t>Ассоциация "Общероссийская негосударственная некоммерческая организация - общероссийское отраслевое объединение работодателей "Национальное объединение саморегулируемых организаций, основанных на членстве лиц, осуществляющих строительство"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr"/>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Дагестан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Ахмедова Г. М.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>283438</v>
+        <v>400000</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО при переходе и встречный иск о взыскании долга.</t>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую ассоциацию</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>14.12.2018</t>
+          <t>18.01.2020</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70cd236f-94b9-422f-bc1e-8644f7bc5244</t>
+          <t>https://kad.arbitr.ru/Card/8cd0797e-41d5-4c52-b1c0-71c1200d97f7</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А15-731/2018</t>
+          <t>А15-3188/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>12.07.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "БСК"</t>
+          <t>ООО "УЮТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0560037927</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Некомерческое Партнёрство Саморегулируемая организация "Гильдия строителей Северо-Кавказского федерального округа</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация Союз "Строительное региональное объединение"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr"/>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Гаджимагомедов И. С.</t>
-[...2 lines deleted...]
-      <c r="O29" s="2" t="inlineStr"/>
+          <t>Ахмедова Г. М.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>283438</v>
+      </c>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Об отмене решения об исключении из членов Ассоциации</t>
+          <t>Перечисление средств компенсационного фонда СРО при переходе и встречный иск о взыскании долга.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>22.03.2018</t>
+          <t>14.12.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fdfcdff1-682c-49e9-b5db-d2bc261e05af</t>
+          <t>https://kad.arbitr.ru/Card/70cd236f-94b9-422f-bc1e-8644f7bc5244</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-207324/2017</t>
+          <t>А15-731/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮЖНАЯ МНОГООТРАСЛЕВАЯ КОМПАНИЯ"</t>
+          <t>ООО "БСК"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>0571001143</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Некомерческое Партнёрство Саморегулируемая организация "Гильдия строителей Северо-Кавказского федерального округа</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0560038511</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гаджимагомедов И. С.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Об отмене решения об исключении из членов Ассоциации</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>22.03.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82cff35f-9761-4273-bccc-847750a9a935</t>
+          <t>https://kad.arbitr.ru/Card/fdfcdff1-682c-49e9-b5db-d2bc261e05af</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А32-40464/2017</t>
+          <t>А40-207324/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО Тендерная организация профессионал "</t>
+          <t>ООО "ЮЖНАЯ МНОГООТРАСЛЕВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0571001143</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строительное региональное объединение"</t>
-[...2 lines deleted...]
-      <c r="L31" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Краснодарского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Черножуков М. В.</t>
-[...5 lines deleted...]
-      <c r="R31" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>19.10.2019</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c6368d4-1830-49b9-9781-2d488d233f11</t>
+          <t>https://kad.arbitr.ru/Card/82cff35f-9761-4273-bccc-847750a9a935</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-52578/2017</t>
+          <t>А32-40464/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФРИТ"</t>
+          <t>ООО Тендерная организация профессионал "</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6130704168</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация Союз "Строительное региональное объединение"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Черножуков М. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>23.05.2020</t>
+          <t>19.10.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40</t>
+          <t>https://kad.arbitr.ru/Card/3c6368d4-1830-49b9-9781-2d488d233f11</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А15-5922/2016</t>
+          <t>А40-52578/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>08.12.2016</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Другое</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Шамильское дорожно -эксплутационное предприятие №43"</t>
+          <t>ООО "НЕФРИТ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6130704168</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>Некомерческое Партнёрство Саморегулируемая организация "Гильдия строителей Северо-Кавказского федерального округа</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>0560038511</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Дагестан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Гаджимагомедов И. С.</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P33" s="2" t="n">
-        <v>3000</v>
+        <v>500000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО и восстановление в правах члена</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>23.05.2020</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d556ac5a-f0cc-4b65-a941-32a223a9c72f</t>
+          <t>https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
+          <t>А15-5922/2016</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2016</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Шамильское дорожно -эксплутационное предприятие №43"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>Некомерческое Партнёрство Саморегулируемая организация "Гильдия строителей Северо-Кавказского федерального округа</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>0560038511</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Дагестан</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Гаджимагомедов И. С.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R34" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения об исключении из членов СРО и восстановление в правах члена</t>
+        </is>
+      </c>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2017</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d556ac5a-f0cc-4b65-a941-32a223a9c72f</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
           <t>А15-380/2014</t>
         </is>
       </c>
-      <c r="C34" s="2" t="inlineStr">
+      <c r="C35" s="2" t="inlineStr">
         <is>
           <t>06.02.2014</t>
         </is>
       </c>
-      <c r="D34" s="2" t="inlineStr">
+      <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
-      <c r="E34" s="2" t="inlineStr">
+      <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F34" s="2" t="inlineStr">
+      <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G34" s="2" t="inlineStr">
+      <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H34" s="2" t="inlineStr">
+      <c r="H35" s="2" t="inlineStr">
         <is>
           <t>СПИ МО по ОИП УФССП РФ по РД Абдуразаков А.А.</t>
         </is>
       </c>
-      <c r="I34" s="2" t="inlineStr">
+      <c r="I35" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J34" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K34" s="2" t="inlineStr">
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
         <is>
           <t>ОАО "Старт"</t>
         </is>
       </c>
-      <c r="L34" s="2" t="inlineStr">
+      <c r="L35" s="2" t="inlineStr">
         <is>
           <t>0541000431</t>
         </is>
       </c>
-      <c r="M34" s="2" t="inlineStr">
+      <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Республики Дагестан</t>
         </is>
       </c>
-      <c r="N34" s="2" t="inlineStr">
+      <c r="N35" s="2" t="inlineStr">
         <is>
           <t>Магомедов Т. А.</t>
         </is>
       </c>
-      <c r="O34" s="2" t="n">
+      <c r="O35" s="2" t="n">
         <v>17334203.54</v>
       </c>
-      <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr">
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R34" s="2" t="inlineStr">
+      <c r="R35" s="2" t="inlineStr">
         <is>
           <t>Обращение взыскания на земельный участок должника для погашения задолженности</t>
         </is>
       </c>
-      <c r="S34" s="2" t="inlineStr">
+      <c r="S35" s="2" t="inlineStr">
         <is>
           <t>21.05.2014</t>
         </is>
       </c>
-      <c r="T34" s="2" t="inlineStr">
+      <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U34" s="3" t="inlineStr">
+      <c r="U35" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ff3fcd33-c435-40ee-bf1a-86bbf7316f34</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>