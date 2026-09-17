--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>ООО ВОСТСИБНИКО</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0308003452</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3c364db1-309b-46b6-879c-b16ece35a5a9</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А10-2537/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>27.04.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНАЯ АССОЦИАЦИЯ СТРОИТЕЛИ ТПП РБ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>0326550320</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Новикова С. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c6b908e6-ecfc-4351-b896-1cab0464f9d7</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А10-2097/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>10.04.2026</t>
@@ -836,51 +836,51 @@
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНАЯ АССОЦИАЦИЯ СТРОИТЕЛИ ТПП РБ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>0326550320</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Путинцева Н. Г.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>27.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a8155ffb-d514-4e71-bfaf-facd732b8563</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А10-2858/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>20.05.2025</t>
@@ -937,51 +937,51 @@
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Серебренникова Т. Г.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>21511173.52</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>21511173.52</v>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее качество работ члена СРО по госконтракту</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9091c6e3-8f5b-4a63-ad12-ed8115ab243d</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А10-2695/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>13.05.2025</t>
@@ -1036,51 +1036,51 @@
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Серебренникова Т. Г.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>256356415.38</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/814797ec-f051-4f95-9999-ba7ab2ad357e</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А10-1913/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>07.04.2025</t>
@@ -1224,51 +1224,51 @@
         <is>
           <t>ООО "БАЙКАЛ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>3851002924</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Тихонравова О. Г.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3f80780c-a747-4e81-84a9-1e727f50819b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А10-4340/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>09.07.2024</t>
@@ -1424,51 +1424,51 @@
         <is>
           <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Тихонравова О. Г.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>6783753.48</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>Взыскание средств с подрядчика и СРО как соответчика по обязательствам члена СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/abf945d1-3f0b-4750-ae22-da4049f70711</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А10-2292/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>15.04.2024</t>
@@ -1927,51 +1927,51 @@
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>7958792.28</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по строительному контракту</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>14.09.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/316c122a-5fb3-4e56-a6f2-ce4053af190e</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>А10-6451/2023</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>29.09.2023</t>
@@ -2016,51 +2016,51 @@
         <is>
           <t>ООО Витим</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>0326553339</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>Горбаткова Е. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e894fcba-349e-409e-b021-a58f6ac11e54</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>А10-6310/2023</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>25.09.2023</t>