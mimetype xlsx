--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/705a4050-0c1a-449c-aa1b-cd638e84d6dc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a659b1b-b5be-4d2a-879c-b3969c656e9c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c0a2c80-7b62-457d-8184-b62e67c00b74" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90004133-1c1d-4848-b75d-f5f7395e77f4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37cd8967-9854-44ef-837e-865148999140" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9935ffff-2679-4a93-b140-eaf9992c1323" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a0525df-dbac-4b9e-a9ad-b347e54c8611" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/940b8e3f-4b5c-4a30-b62d-9c08760c549f" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0f95871-f69c-4540-9475-4fee7dabc488" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b434a9d1-fa64-45ae-b0e2-51aedf9b35f6" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de908bd5-8327-4192-b157-958af9eed117" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68e626fa-1030-4060-860a-09bb99384040" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57eff3cc-7b66-4469-b08f-b3ab46fb1b3d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3f042fb-bfe2-4738-8afc-c6826b302bf7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a00920f5-b533-44de-82bd-bb9d75bbd793" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1823dfbf-5b4b-45b9-bb3b-02eabd5b804c" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c9f8352-3974-4e19-aa84-b497716d8075" TargetMode="External" Id="rId17" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2aa76241-f248-432f-ab68-22452c49b8d4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/705a4050-0c1a-449c-aa1b-cd638e84d6dc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8487e97-b68e-4d3c-83fe-2f4a768f3352" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a659b1b-b5be-4d2a-879c-b3969c656e9c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c0a2c80-7b62-457d-8184-b62e67c00b74" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90004133-1c1d-4848-b75d-f5f7395e77f4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37cd8967-9854-44ef-837e-865148999140" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9935ffff-2679-4a93-b140-eaf9992c1323" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a0525df-dbac-4b9e-a9ad-b347e54c8611" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/940b8e3f-4b5c-4a30-b62d-9c08760c549f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0f95871-f69c-4540-9475-4fee7dabc488" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b434a9d1-fa64-45ae-b0e2-51aedf9b35f6" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de908bd5-8327-4192-b157-958af9eed117" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68e626fa-1030-4060-860a-09bb99384040" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57eff3cc-7b66-4469-b08f-b3ab46fb1b3d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3f042fb-bfe2-4738-8afc-c6826b302bf7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a00920f5-b533-44de-82bd-bb9d75bbd793" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1823dfbf-5b4b-45b9-bb3b-02eabd5b804c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c9f8352-3974-4e19-aa84-b497716d8075" TargetMode="External" Id="rId19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U18"/>
+  <dimension ref="A1:U20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,254 +589,244 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А10-6841/2025</t>
+          <t>А10-4755/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>10.11.2025</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ БУРЯТИЯ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРАВИТЕЛЬСТВА РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>0323082240</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО ВОСТСИБНИКО</t>
+          <t>ООО ВостСибНико</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0308003452</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Залужная Е. В.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/705a4050-0c1a-449c-aa1b-cd638e84d6dc</t>
+          <t>https://kad.arbitr.ru/Card/2aa76241-f248-432f-ab68-22452c49b8d4</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А45-31922/2025</t>
+          <t>А10-6841/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>05.09.2025</t>
+          <t>10.11.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОнд Модернизации и Развития Жилищно-Коммунального Хозяйства Муниципальных Образовай Новосибирской Области</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ БУРЯТИЯ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРАВИТЕЛЬСТВА РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>0323082240</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЙКАЛЬСКАЯ ИНВЕСТИЦИОННО - СТРОИТЕЛЬНАЯ КОМПАНИЯ 105"</t>
+          <t>ООО ВОСТСИБНИКО</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>0323349991</t>
+          <t>0308003452</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
-        <v>1788431.93</v>
+        <v>14564184.76</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки по договору № РТС254А230595 (Д) от 02.08.2023</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по контракту</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>14.11.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a659b1b-b5be-4d2a-879c-b3969c656e9c</t>
+          <t>https://kad.arbitr.ru/Card/705a4050-0c1a-449c-aa1b-cd638e84d6dc</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А10-3772/2025</t>
+          <t>А10-6079/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>26.06.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ БУРЯТИЯ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРАВИТЕЛЬСТВА РЕСПУБЛИКИ БУРЯТИЯ</t>
@@ -847,596 +837,582 @@
           <t>0323082240</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО ВОСТСИБНИКО</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>0308003452</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Путинцева Н. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Залужная Е. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c0a2c80-7b62-457d-8184-b62e67c00b74</t>
+          <t>https://kad.arbitr.ru/Card/c8487e97-b68e-4d3c-83fe-2f4a768f3352</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А10-2857/2025</t>
+          <t>А45-31922/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>05.09.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ФОнд Модернизации и Развития Жилищно-Коммунального Хозяйства Муниципальных Образовай Новосибирской Области</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО Зама</t>
+          <t>ООО "БАЙКАЛЬСКАЯ ИНВЕСТИЦИОННО - СТРОИТЕЛЬНАЯ КОМПАНИЯ 105"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>0323349222</t>
+          <t>0323349991</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Путинцева Н. Г.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>898465.92</v>
+        <v>1788431.93</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение подрядчиком сроков выполнения работ по договорам.</t>
+          <t>Взыскание неустойки по договору № РТС254А230595 (Д) от 02.08.2023</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>27.03.2026</t>
+          <t>14.11.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90004133-1c1d-4848-b75d-f5f7395e77f4</t>
+          <t>https://kad.arbitr.ru/Card/0a659b1b-b5be-4d2a-879c-b3969c656e9c</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А10-8175/2024</t>
+          <t>А10-3772/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>17.12.2024</t>
+          <t>26.06.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ БУРЯТИЯ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРАВИТЕЛЬСТВА РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>0323082240</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация Строители Республики Бурятия</t>
+          <t>ООО ВОСТСИБНИКО</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>0326547720</t>
+          <t>0308003452</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Иванова О. Б.</t>
+          <t>Путинцева Н. Г.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>914865.84</v>
+        <v>12345379.36</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа за одностороннее расторжение договоров на выполнение работ по капитальному ремонту</t>
+          <t>Субсидиарная ответственность СРО за неосновательное обогащение, неустойку и штраф члена СРО.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37cd8967-9854-44ef-837e-865148999140</t>
+          <t>https://kad.arbitr.ru/Card/1c0a2c80-7b62-457d-8184-b62e67c00b74</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А10-8116/2024</t>
+          <t>А10-2857/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация Строители Республики Бурятия</t>
+          <t>ООО Зама</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>0326547720</t>
+          <t>0323349222</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Иванова О. Б.</t>
+          <t>Путинцева Н. Г.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>94687.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>898465.92</v>
+      </c>
+      <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение подрядчиком сроков выполнения работ по договорам.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>26.11.2025</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9935ffff-2679-4a93-b140-eaf9992c1323</t>
+          <t>https://kad.arbitr.ru/Card/90004133-1c1d-4848-b75d-f5f7395e77f4</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А10-7362/2024</t>
+          <t>А10-8175/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>07.11.2024</t>
+          <t>17.12.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ РЕСПУБЛИКИ БУРЯТИЯ</t>
+          <t>Саморегулируемая организация Ассоциация Строители Республики Бурятия</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>0326547720</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Иванова О. Б.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>1314110.56</v>
-[...3 lines deleted...]
-      </c>
+        <v>914865.84</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом СРО условий договоров капремонта</t>
+          <t>Взыскание штрафа за одностороннее расторжение договоров на выполнение работ по капитальному ремонту</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a0525df-dbac-4b9e-a9ad-b347e54c8611</t>
+          <t>https://kad.arbitr.ru/Card/37cd8967-9854-44ef-837e-865148999140</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А10-6242/2024</t>
+          <t>А10-8116/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ РЕСПУБЛИКИ БУРЯТИЯ</t>
+          <t>Саморегулируемая организация Ассоциация Строители Республики Бурятия</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>0326547720</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Сковородин А. С.</t>
+          <t>Иванова О. Б.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>1080999.86</v>
+        <v>94687.5</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>1080999.86</v>
+        <v>94687.5</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору капремонта</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026</t>
+          <t>26.11.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/940b8e3f-4b5c-4a30-b62d-9c08760c549f</t>
+          <t>https://kad.arbitr.ru/Card/9935ffff-2679-4a93-b140-eaf9992c1323</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А10-6188/2024</t>
+          <t>А10-7362/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>16.09.2024</t>
+          <t>07.11.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
@@ -1447,837 +1423,1041 @@
           <t>0326522362</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>0326547720</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
+          <t>Иванова О. Б.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>1460656.05</v>
+        <v>1314110.56</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>1460656.05</v>
+        <v>1314110.56</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договорам подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом СРО условий договоров капремонта</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0f95871-f69c-4540-9475-4fee7dabc488</t>
+          <t>https://kad.arbitr.ru/Card/2a0525df-dbac-4b9e-a9ad-b347e54c8611</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А10-8494/2023</t>
+          <t>А10-6242/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>0326547720</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Серебренникова Т. Г.</t>
+          <t>Сковородин А. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>146795.8</v>
-[...1 lines deleted...]
-      <c r="P11" s="2" t="inlineStr"/>
+        <v>1080999.86</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>1080999.86</v>
+      </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>24.12.2024</t>
+          <t>20.01.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b434a9d1-fa64-45ae-b0e2-51aedf9b35f6</t>
+          <t>https://kad.arbitr.ru/Card/940b8e3f-4b5c-4a30-b62d-9c08760c549f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А10-1392/2023</t>
+          <t>А10-6188/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>13.03.2023</t>
+          <t>16.09.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ здравоохранения Усть-Ордынский областной противотуберкулезный диспансер</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>8506003850</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>0326547720</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Залужная Е. В.</t>
+          <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>2450159.67</v>
+        <v>1460656.05</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>2450159.67</v>
+        <v>1460656.05</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договорам подряда</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>31.08.2023</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de908bd5-8327-4192-b157-958af9eed117</t>
+          <t>https://kad.arbitr.ru/Card/b0f95871-f69c-4540-9475-4fee7dabc488</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А10-792/2023</t>
+          <t>А10-8494/2023</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>14.02.2023</t>
+          <t>21.12.2023</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО Стройподряд</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>0323409432</t>
+          <t>0326547720</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...3 lines deleted...]
-      <c r="O13" s="2" t="inlineStr"/>
+          <t>АС Республики Бурятия</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Серебренникова Т. Г.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>146795.8</v>
+      </c>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по договору подряда.</t>
+        </is>
+      </c>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68e626fa-1030-4060-860a-09bb99384040</t>
+          <t>https://kad.arbitr.ru/Card/b434a9d1-fa64-45ae-b0e2-51aedf9b35f6</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А10-787/2023</t>
+          <t>А10-1392/2023</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>14.02.2023</t>
+          <t>13.03.2023</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ОГБУ здравоохранения Усть-Ордынский областной противотуберкулезный диспансер</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>8506003850</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО Стройподряд</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ РЕСПУБЛИКИ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>0323409432</t>
+          <t>0326547720</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
+          <t>Залужная Е. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>200532.64</v>
+        <v>2450159.67</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>163071.22</v>
+        <v>2450159.67</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса после выплаты ущерба жильцу из-за залива квартиры при ремонте</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>26.11.2023</t>
+          <t>31.08.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57eff3cc-7b66-4469-b08f-b3ab46fb1b3d</t>
+          <t>https://kad.arbitr.ru/Card/de908bd5-8327-4192-b157-958af9eed117</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А78-7458/2022</t>
+          <t>А10-792/2023</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>08.07.2022</t>
+          <t>14.02.2023</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ГУ ЗДРАВООХРАНЕНИЯ ХИЛОКСКАЯ ЦЕНТРАЛЬНАЯ РАЙОННАЯ БОЛЬНИЦА</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7523002220</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО ИНДУСТРИЯ ТОРГОВЛИ</t>
+          <t>ООО Стройподряд</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>0326500344</t>
+          <t>0323409432</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Забайкальского края</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr"/>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
-      <c r="S15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S15" s="2" t="inlineStr"/>
+      <c r="T15" s="2" t="inlineStr"/>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3f042fb-bfe2-4738-8afc-c6826b302bf7</t>
+          <t>https://kad.arbitr.ru/Card/68e626fa-1030-4060-860a-09bb99384040</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А10-5216/2020</t>
+          <t>А10-787/2023</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>03.11.2020</t>
+          <t>14.02.2023</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ Национальный парк Тункинский</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>0320000352</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО Вертикаль</t>
+          <t>ООО Стройподряд</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>0326042944</t>
+          <t>0323409432</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Залужная Е. В.</t>
-[...5 lines deleted...]
-      <c r="R16" s="2" t="inlineStr"/>
+          <t>Богданова А. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>200532.64</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>163071.22</v>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса после выплаты ущерба жильцу из-за залива квартиры при ремонте</t>
+        </is>
+      </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>27.01.2023</t>
+          <t>26.11.2023</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a00920f5-b533-44de-82bd-bb9d75bbd793</t>
+          <t>https://kad.arbitr.ru/Card/57eff3cc-7b66-4469-b08f-b3ab46fb1b3d</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А10-212/2019</t>
+          <t>А78-7458/2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>18.01.2019</t>
+          <t>08.07.2022</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация Строители Республики Бурятия</t>
+          <t>ГУ ЗДРАВООХРАНЕНИЯ ХИЛОКСКАЯ ЦЕНТРАЛЬНАЯ РАЙОННАЯ БОЛЬНИЦА</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>0326547720</t>
+          <t>7523002220</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительное управление-1</t>
+          <t>ООО ИНДУСТРИЯ ТОРГОВЛИ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>0326547720</t>
+          <t>0326500344</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Забайкальского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Белоглазова Е. В.</t>
+          <t>Герценштейн О. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>01.05.2019</t>
+          <t>17.03.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1823dfbf-5b4b-45b9-bb3b-02eabd5b804c</t>
+          <t>https://kad.arbitr.ru/Card/e3f042fb-bfe2-4738-8afc-c6826b302bf7</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А10-76/2011</t>
+          <t>А10-5216/2020</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>18.01.2011</t>
+          <t>03.11.2020</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО ВостокСтройКомплект</t>
+          <t>ФГБУ Национальный парк Тункинский</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>0323107382</t>
+          <t>0320000352</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО Байкал-Барс</t>
+          <t>ООО Вертикаль</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>0326026406</t>
+          <t>0326042944</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Хатунова А. И.</t>
+          <t>Залужная Е. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
+          <t>27.01.2023</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a00920f5-b533-44de-82bd-bb9d75bbd793</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А10-212/2019</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2019</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация Строители Республики Бурятия</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>0326547720</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строительное управление-1</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>0326547720</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Бурятия</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Белоглазова Е. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>01.05.2019</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1823dfbf-5b4b-45b9-bb3b-02eabd5b804c</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А10-76/2011</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2011</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО ВостокСтройКомплект</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>0323107382</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО Байкал-Барс</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>0326026406</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Бурятия</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Хатунова А. И.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
           <t>28.09.2011</t>
         </is>
       </c>
-      <c r="T18" s="2" t="inlineStr">
+      <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U18" s="3" t="inlineStr">
+      <c r="U20" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8c9f8352-3974-4e19-aa84-b497716d8075</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>