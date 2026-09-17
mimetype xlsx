--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2d55982-cc1b-4a4f-a86d-5659b1e5ed56" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d49237bf-3ed6-4177-b6df-0ea37257bd9d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9451a5fb-55a9-4e52-871a-6c4b263be98a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a34435db-6b3d-4721-8459-073d32851ae5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccbafcd2-a782-4656-8399-4612258633cd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0ad35ea-292c-495f-ac94-203db92f6b81" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8331016e-070a-4296-b797-fa074da77c91" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b95a6f3-b679-4021-a211-df89aaccdbf9" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85c98b84-eb0c-4bb1-af2e-0358436e6602" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc4f4761-1258-4ceb-818c-ca4e99abb198" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12e15a61-e587-4801-886d-5c6082afbd3d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f91502bc-77f4-43c0-95f7-7ef446fb1ba5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5a2175f-b91a-4c75-8877-70b56edd1a28" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a83f5c7-fe2c-4540-8ec4-614a81c2ba6f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ea24d24-54cb-42ed-a5e6-ca0527bd8fa0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e013a6ad-f447-4f63-925c-14693b77b633" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/403be24e-726d-4eee-8ba9-3a2373efd14e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0c791ba-9a2f-4320-99e5-6e21729f36bf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65cb9ec6-74ca-4814-be24-8af39e5fada7" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acafefa2-2df7-415b-b624-63995b7bf7ce" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00c37a40-56cc-4729-9c8b-435d9eafc765" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4a752c0-a7c8-452a-ada3-1ee99e458958" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3826aa30-ae07-4bed-a569-4098c55f00a7" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db551d66-e2bd-4c97-a41b-b4bb7fdcbeff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cad00c7-8ce1-4a7f-94a2-83de1f965a4d" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/033d75c8-3e97-41db-9440-9c54cc0a8e53" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7205c310-c89b-4476-a993-afc15f5c7b45" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50e631f2-39e2-40f5-935d-c072df22705e" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58916e04-fbd3-4b79-855b-13bfe9aa0d18" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1609cc49-f241-47e2-ad81-7cc1283d0a41" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a147b39-ea4f-4d11-927b-1d808bab52d4" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f14f495-e34c-46c7-8d98-bd3c7bd1c4d9" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29d7d846-63e2-4cc8-b40a-8746ea6b4a11" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a009a416-1b0f-45e8-b59b-1a119fcbf75b" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99b5665c-8ae9-464c-bdde-7140d2ae596a" TargetMode="External" Id="rId35" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ea0f114-dc71-459a-afe4-cd1a4b2aba5d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63c75cdb-85a2-43b2-8690-a829a57c9e69" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/204dabdc-85ab-4bbe-baf6-c52edf3ae97e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2d55982-cc1b-4a4f-a86d-5659b1e5ed56" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d49237bf-3ed6-4177-b6df-0ea37257bd9d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9451a5fb-55a9-4e52-871a-6c4b263be98a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a34435db-6b3d-4721-8459-073d32851ae5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccbafcd2-a782-4656-8399-4612258633cd" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0ad35ea-292c-495f-ac94-203db92f6b81" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8331016e-070a-4296-b797-fa074da77c91" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b95a6f3-b679-4021-a211-df89aaccdbf9" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85c98b84-eb0c-4bb1-af2e-0358436e6602" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc4f4761-1258-4ceb-818c-ca4e99abb198" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12e15a61-e587-4801-886d-5c6082afbd3d" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f91502bc-77f4-43c0-95f7-7ef446fb1ba5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5a2175f-b91a-4c75-8877-70b56edd1a28" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a83f5c7-fe2c-4540-8ec4-614a81c2ba6f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ea24d24-54cb-42ed-a5e6-ca0527bd8fa0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e013a6ad-f447-4f63-925c-14693b77b633" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/403be24e-726d-4eee-8ba9-3a2373efd14e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0c791ba-9a2f-4320-99e5-6e21729f36bf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65cb9ec6-74ca-4814-be24-8af39e5fada7" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acafefa2-2df7-415b-b624-63995b7bf7ce" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00c37a40-56cc-4729-9c8b-435d9eafc765" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4a752c0-a7c8-452a-ada3-1ee99e458958" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3826aa30-ae07-4bed-a569-4098c55f00a7" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db551d66-e2bd-4c97-a41b-b4bb7fdcbeff" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cad00c7-8ce1-4a7f-94a2-83de1f965a4d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/033d75c8-3e97-41db-9440-9c54cc0a8e53" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7205c310-c89b-4476-a993-afc15f5c7b45" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50e631f2-39e2-40f5-935d-c072df22705e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58916e04-fbd3-4b79-855b-13bfe9aa0d18" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1609cc49-f241-47e2-ad81-7cc1283d0a41" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a147b39-ea4f-4d11-927b-1d808bab52d4" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f14f495-e34c-46c7-8d98-bd3c7bd1c4d9" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29d7d846-63e2-4cc8-b40a-8746ea6b4a11" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a009a416-1b0f-45e8-b59b-1a119fcbf75b" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99b5665c-8ae9-464c-bdde-7140d2ae596a" TargetMode="External" Id="rId38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U36"/>
+  <dimension ref="A1:U39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,867 +589,845 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А07-23107/2026</t>
+          <t>А17-8371/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026</t>
+          <t>21.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО ГЕНПОДРЯДНЫЙ ТРЕСТ БАШКОРТОСТАННЕФТЕЗАВОДСТРОЙ</t>
+          <t>Департамент строительства и архитектуры Ивановской области</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>0277051220</t>
+          <t>3728000883</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО МАТЕРИАЛЬНО-ТЕХНИЧЕСКОЕ ОБЕСПЕЧЕНИЕ БАШИНСНАБ</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИДЕР"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>0274063059</t>
+          <t>0278949909</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Ивановской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Хазиахметова З. Р.</t>
+          <t>Антонова Ю. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2d55982-cc1b-4a4f-a86d-5659b1e5ed56</t>
+          <t>https://kad.arbitr.ru/Card/2ea0f114-dc71-459a-afe4-cd1a4b2aba5d</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А47-10051/2026</t>
+          <t>А47-13015/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Ассоциация "Строители Башкирии"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>0278900220</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N3" s="2" t="inlineStr"/>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Иванникова О. И.</t>
+        </is>
+      </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr"/>
       <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d49237bf-3ed6-4177-b6df-0ea37257bd9d</t>
+          <t>https://kad.arbitr.ru/Card/63c75cdb-85a2-43b2-8690-a829a57c9e69</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А07-15012/2026</t>
+          <t>А07-25111/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>27.04.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО Транснефть - Порт Приморск</t>
+          <t>АО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ИНВЕСТИЦИОННО-СТРОИТЕЛЬНЫЙ КОМИТЕТ ГОРОДСКОГО ОКРУГА ГОРОД УФА РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>4704045809</t>
+          <t>0275916687</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>0278900220</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Хазиахметова З. Р.</t>
+          <t>Пакутин А. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9451a5fb-55a9-4e52-871a-6c4b263be98a</t>
+          <t>https://kad.arbitr.ru/Card/204dabdc-85ab-4bbe-baf6-c52edf3ae97e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А07-13689/2026</t>
+          <t>А07-23107/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО УК "Альянс"</t>
+          <t>ООО ГЕНПОДРЯДНЫЙ ТРЕСТ БАШКОРТОСТАННЕФТЕЗАВОДСТРОЙ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>0278172612</t>
+          <t>0277051220</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
+          <t>ООО МАТЕРИАЛЬНО-ТЕХНИЧЕСКОЕ ОБЕСПЕЧЕНИЕ БАШИНСНАБ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>0278900220</t>
+          <t>0274063059</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Назаркин А. И.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a34435db-6b3d-4721-8459-073d32851ae5</t>
+          <t>https://kad.arbitr.ru/Card/a2d55982-cc1b-4a4f-a86d-5659b1e5ed56</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А07-10687/2026</t>
+          <t>А47-10051/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.03.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>0278039018</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
+          <t>Саморегулируемая организация Ассоциация "Строители Башкирии"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>0278900220</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr"/>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>23.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccbafcd2-a782-4656-8399-4612258633cd</t>
+          <t>https://kad.arbitr.ru/Card/d49237bf-3ed6-4177-b6df-0ea37257bd9d</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А07-6371/2026</t>
+          <t>А07-15012/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>25.02.2026</t>
+          <t>27.04.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
+          <t>ООО Транснефть - Порт Приморск</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>0278039018</t>
+          <t>4704045809</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АНО САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>0278900220</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0ad35ea-292c-495f-ac94-203db92f6b81</t>
+          <t>https://kad.arbitr.ru/Card/9451a5fb-55a9-4e52-871a-6c4b263be98a</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А07-31705/2025</t>
+          <t>А07-13689/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>15.09.2025</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
+          <t>ООО УК "Альянс"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0278039018</t>
+          <t>0278172612</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>0278900220</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Пакутин А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Назаркин А. И.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>26.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8331016e-070a-4296-b797-fa074da77c91</t>
+          <t>https://kad.arbitr.ru/Card/a34435db-6b3d-4721-8459-073d32851ae5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А07-28914/2025</t>
+          <t>А07-10687/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>27.03.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>0274992903</t>
+          <t>0278039018</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО МАТЕРИАЛЬНО-ТЕХНИЧЕСКОЕ ОБЕСПЕЧЕНИЕ "БАШИНСНАБ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>0274063059</t>
+          <t>0278900220</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Фаткуллина Ф. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Савельева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>23.05.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b95a6f3-b679-4021-a211-df89aaccdbf9</t>
+          <t>https://kad.arbitr.ru/Card/ccbafcd2-a782-4656-8399-4612258633cd</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А07-26560/2025</t>
+          <t>А07-6371/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>06.08.2025</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>0274992903</t>
+          <t>0278039018</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО УК "Альянс"</t>
+          <t>АНО САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>0278172612</t>
+          <t>0278900220</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Хазиахметова З. Р.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Савельева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>28.02.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85c98b84-eb0c-4bb1-af2e-0358436e6602</t>
+          <t>https://kad.arbitr.ru/Card/d0ad35ea-292c-495f-ac94-203db92f6b81</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А07-22530/2025</t>
+          <t>А07-31705/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>04.07.2025</t>
+          <t>15.09.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
@@ -1460,2542 +1438,2842 @@
           <t>0278039018</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>0278900220</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Исхакова А. А.</t>
+          <t>Пакутин А. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>7966812.43</v>
+        <v>793550.58</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежной суммы в порядке субсидиарной ответственности</t>
+          <t>Взыскание денежных средств в рамках гражданско-правового спора, связанного с деятельностью члена СРО (ООО «ГазСтройИнвест»).</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc4f4761-1258-4ceb-818c-ca4e99abb198</t>
+          <t>https://kad.arbitr.ru/Card/8331016e-070a-4296-b797-fa074da77c91</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А07-15481/2025</t>
+          <t>А07-28914/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>07.05.2025</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ПРИКАМЬЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>1645000340</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
+          <t>ООО МАТЕРИАЛЬНО-ТЕХНИЧЕСКОЕ ОБЕСПЕЧЕНИЕ "БАШИНСНАБ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>0278900220</t>
+          <t>0274063059</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
+          <t>Фаткуллина Ф. И.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>4018178.67</v>
-[...3 lines deleted...]
-      </c>
+        <v>9830386.91</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
+          <t>Взыскание убытков по договорам генерального подряда</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>16.01.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12e15a61-e587-4801-886d-5c6082afbd3d</t>
+          <t>https://kad.arbitr.ru/Card/4b95a6f3-b679-4021-a211-df89aaccdbf9</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А07-3558/2025</t>
+          <t>А07-26560/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>06.02.2025</t>
+          <t>06.08.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "МУНИЦИПАЛЬНЫЙ ОКРУГ ВАВОЖСКИЙ РАЙОН УДМУРТСКОЙ РЕСПУБЛИКИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1821016637</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ БАШКИРИИ"</t>
+          <t>ООО УК "Альянс"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>0278900220</t>
+          <t>0278172612</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Ларионова И. В.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>50854875.75</v>
+        <v>13001930.82</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса, штрафа и процентов по муниципальному контракту №зз-02800-2024</t>
+          <t>Взыскание убытков по договорам генерального подряда</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>28.02.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f91502bc-77f4-43c0-95f7-7ef446fb1ba5</t>
+          <t>https://kad.arbitr.ru/Card/85c98b84-eb0c-4bb1-af2e-0358436e6602</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А07-25266/2024</t>
+          <t>А07-22530/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>31.07.2024</t>
+          <t>04.07.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>0274992903</t>
+          <t>0278039018</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО МАТЕРИАЛЬНО-ТЕХНИЧЕСКОЕ ОБЕСПЕЧЕНИЕ "БАШИНСНАБ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>0274063059</t>
+          <t>0278900220</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Исхакова А. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>7966812.43</v>
+      </c>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr"/>
-      <c r="R14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежной суммы в порядке субсидиарной ответственности</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5a2175f-b91a-4c75-8877-70b56edd1a28</t>
+          <t>https://kad.arbitr.ru/Card/cc4f4761-1258-4ceb-818c-ca4e99abb198</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А47-10588/2024</t>
+          <t>А07-15481/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>07.05.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Первый заместитель прокурора области в интересах Оренбургской области в лице уполномоченного органа - Министерство здравоохранения Оренбургской области</t>
+          <t>АО "ТРАНСНЕФТЬ - ПРИКАМЬЕ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1645000340</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Перспектива"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛИ БАШКИРИИ</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>0242013104</t>
+          <t>0278900220</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Банных Е. А.</t>
+          <t>Кузнецов Д. П.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>7485653.48</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>4018178.67</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>4018178.67</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом контракта на капремонт больницы</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.05.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a83f5c7-fe2c-4540-8ec4-614a81c2ba6f</t>
+          <t>https://kad.arbitr.ru/Card/12e15a61-e587-4801-886d-5c6082afbd3d</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А07-13892/2024</t>
+          <t>А07-3558/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>02.05.2024</t>
+          <t>06.02.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>АО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "УФИМСКОЕ ГОРОДСКОЕ АГЕНТСТВО ИПОТЕЧНОГО КРЕДИТОВАНИЯ"</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "МУНИЦИПАЛЬНЫЙ ОКРУГ ВАВОЖСКИЙ РАЙОН УДМУРТСКОЙ РЕСПУБЛИКИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>0276056635</t>
+          <t>1821016637</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО ГЕНПОДРЯДНЫЙ ТРЕСТ "БАШКОРТОСТАННЕФТЕЗАВОДСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ БАШКИРИИ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>0277051220</t>
+          <t>0278900220</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
+          <t>Ларионова И. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>346020.38</v>
+        <v>50854875.75</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с генподрядчика</t>
+          <t>Взыскание неотработанного аванса, штрафа и процентов по муниципальному контракту №зз-02800-2024</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ea24d24-54cb-42ed-a5e6-ca0527bd8fa0</t>
+          <t>https://kad.arbitr.ru/Card/f91502bc-77f4-43c0-95f7-7ef446fb1ba5</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А07-32416/2023</t>
+          <t>А07-25266/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>02.10.2023</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройГрупп"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>0276921810</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШКИРСКАЯ СЕТЕВАЯ КОМПАНИЯ</t>
+          <t>ООО МАТЕРИАЛЬНО-ТЕХНИЧЕСКОЕ ОБЕСПЕЧЕНИЕ "БАШИНСНАБ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>0273056757</t>
+          <t>0274063059</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Савельева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e013a6ad-f447-4f63-925c-14693b77b633</t>
+          <t>https://kad.arbitr.ru/Card/d5a2175f-b91a-4c75-8877-70b56edd1a28</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А07-9319/2021</t>
+          <t>А47-10588/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>14.04.2021</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
+          <t>Первый заместитель прокурора области в интересах Оренбургской области в лице уполномоченного органа - Министерство здравоохранения Оренбургской области</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
           <t>...</t>
         </is>
       </c>
-      <c r="I18" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Арсстрой"</t>
+          <t>ООО "Перспектива"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>0273076087</t>
+          <t>0242013104</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Банных Е. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>7485653.48</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr"/>
-      <c r="R18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом контракта на капремонт больницы</t>
+        </is>
+      </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>17.06.2021</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/403be24e-726d-4eee-8ba9-3a2373efd14e</t>
+          <t>https://kad.arbitr.ru/Card/6a83f5c7-fe2c-4540-8ec4-614a81c2ba6f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А07-2289/2021</t>
+          <t>А07-13892/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>04.02.2021</t>
+          <t>02.05.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>АО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "УФИМСКОЕ ГОРОДСКОЕ АГЕНТСТВО ИПОТЕЧНОГО КРЕДИТОВАНИЯ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0276056635</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ЗАО УРАЛПРОМГРАЖДАНСТРОЙ</t>
+          <t>ООО ГЕНПОДРЯДНЫЙ ТРЕСТ "БАШКОРТОСТАННЕФТЕЗАВОДСТРОЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>0277060345</t>
+          <t>0277051220</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Бобылёв М. П.</t>
-[...2 lines deleted...]
-      <c r="O19" s="2" t="inlineStr"/>
+          <t>Савельева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>346020.38</v>
+      </c>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr"/>
-      <c r="R19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков с генподрядчика</t>
+        </is>
+      </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>08.06.2021</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0c791ba-9a2f-4320-99e5-6e21729f36bf</t>
+          <t>https://kad.arbitr.ru/Card/2ea24d24-54cb-42ed-a5e6-ca0527bd8fa0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А07-23048/2020</t>
+          <t>А07-32416/2023</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>25.09.2020</t>
+          <t>02.10.2023</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО "СтройГрупп"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>0276921810</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСТ"</t>
+          <t>ООО БАШКИРСКАЯ СЕТЕВАЯ КОМПАНИЯ</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>0268072538</t>
+          <t>0273056757</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Архиереев Н. В.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Кузнецов Д. П.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>7662349.1</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr"/>
-      <c r="R20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание долга по договору подряда и встречный иск о взыскании штрафной неустойки</t>
+        </is>
+      </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>13.03.2021</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65cb9ec6-74ca-4814-be24-8af39e5fada7</t>
+          <t>https://kad.arbitr.ru/Card/e013a6ad-f447-4f63-925c-14693b77b633</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А07-9841/2020</t>
+          <t>А07-9319/2021</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>06.05.2020</t>
+          <t>14.04.2021</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВАЯ ТЕХНИКА"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>0274119745</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ БАШКИРИИ"</t>
+          <t>ООО "Арсстрой"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>0278900220</t>
+          <t>0273076087</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Хомутова С. И.</t>
+          <t>Салиева Л. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>01.11.2020</t>
+          <t>17.06.2021</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acafefa2-2df7-415b-b624-63995b7bf7ce</t>
+          <t>https://kad.arbitr.ru/Card/403be24e-726d-4eee-8ba9-3a2373efd14e</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А07-32808/2019</t>
+          <t>А07-2289/2021</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>02.10.2019</t>
+          <t>04.02.2021</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСЕРВИС"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7708314511</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной антимонопольной службы по Республике Башкортостан</t>
+          <t>ЗАО УРАЛПРОМГРАЖДАНСТРОЙ</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>0274090077</t>
+          <t>0277060345</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Решетников С. А.</t>
+          <t>Бобылёв М. П.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>04.12.2021</t>
+          <t>08.06.2021</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00c37a40-56cc-4729-9c8b-435d9eafc765</t>
+          <t>https://kad.arbitr.ru/Card/e0c791ba-9a2f-4320-99e5-6e21729f36bf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-217882/2018</t>
+          <t>А07-23048/2020</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>14.09.2018</t>
+          <t>25.09.2020</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОМАТИЗАЦИЯ-МЕТРОЛОГИЯ-ЭКСПЕРТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>0276115746</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "РОСТ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0268072538</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Архиереев Н. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>29.05.2020</t>
+          <t>13.03.2021</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c4a752c0-a7c8-452a-ada3-1ee99e458958</t>
+          <t>https://kad.arbitr.ru/Card/65cb9ec6-74ca-4814-be24-8af39e5fada7</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-81533/2018</t>
+          <t>А07-9841/2020</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>18.04.2018</t>
+          <t>06.05.2020</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО КОМПАНИЯ "ПОЛИТЕХ"</t>
+          <t>ООО "НОВАЯ ТЕХНИКА"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>0277089961</t>
+          <t>0274119745</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ БАШКИРИИ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>0278900220</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Хомутова С. И.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300 000 руб. взноса в компенсационный фонд при смене саморегулируемой организации.</t>
+          <t>Признание недействительным решения СРО от 09.04.2020 об исключении истца из членов</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>26.06.2018</t>
+          <t>01.11.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3826aa30-ae07-4bed-a569-4098c55f00a7</t>
+          <t>https://kad.arbitr.ru/Card/acafefa2-2df7-415b-b624-63995b7bf7ce</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-230576/2017</t>
+          <t>А07-32808/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>02.10.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО ПВК СТРОЙКОМПЛЕКС</t>
+          <t>ООО "ПРОЕКТСЕРВИС"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7708314511</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация ремонтно-строительных компаний</t>
-[...2 lines deleted...]
-      <c r="L25" s="2" t="inlineStr"/>
+          <t>Управление Федеральной антимонопольной службы по Республике Башкортостан</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>0274090077</t>
+        </is>
+      </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Решетников С. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>16.02.2018</t>
+          <t>04.12.2021</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db551d66-e2bd-4c97-a41b-b4bb7fdcbeff</t>
+          <t>https://kad.arbitr.ru/Card/00c37a40-56cc-4729-9c8b-435d9eafc765</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-176202/2017</t>
+          <t>А40-217882/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>14.09.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>МУП "СИБАЙВОДОКАНАЛ"</t>
+          <t>ООО "АВТОМАТИЗАЦИЯ-МЕТРОЛОГИЯ-ЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>0267018087</t>
+          <t>0276115746</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>19.02.2018</t>
+          <t>29.05.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1cad00c7-8ce1-4a7f-94a2-83de1f965a4d</t>
+          <t>https://kad.arbitr.ru/Card/c4a752c0-a7c8-452a-ada3-1ee99e458958</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А07-28206/2017</t>
+          <t>А40-81533/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>11.09.2017</t>
+          <t>18.04.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЭНКИ"</t>
+          <t>ООО КОМПАНИЯ "ПОЛИТЕХ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>0267018376</t>
+          <t>0277089961</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление 300 000 руб. взноса в компенсационный фонд при смене саморегулируемой организации.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>26.06.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/033d75c8-3e97-41db-9440-9c54cc0a8e53</t>
+          <t>https://kad.arbitr.ru/Card/3826aa30-ae07-4bed-a569-4098c55f00a7</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-63451/2017</t>
+          <t>А40-230576/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>04.12.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПСТРОЙСЕРВИС"</t>
+          <t>ООО ПВК СТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>0273090268</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация Саморегулируемая организация ремонтно-строительных компаний</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr"/>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>600000</v>
+        <v>300000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 руб. компенсационного фонда в новое СРО и взыскание 100 000 руб. убытков</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>27.02.2018</t>
+          <t>16.02.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7205c310-c89b-4476-a993-afc15f5c7b45</t>
+          <t>https://kad.arbitr.ru/Card/db551d66-e2bd-4c97-a41b-b4bb7fdcbeff</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-155151/2017</t>
+          <t>А40-176202/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-БИЗНЕС"</t>
+          <t>МУП "СИБАЙВОДОКАНАЛ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>0278213756</t>
+          <t>0267018087</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>275000</v>
-[...1 lines deleted...]
-      <c r="P29" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>19.02.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50e631f2-39e2-40f5-935d-c072df22705e</t>
+          <t>https://kad.arbitr.ru/Card/1cad00c7-8ce1-4a7f-94a2-83de1f965a4d</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А07-24045/2017</t>
+          <t>А07-28206/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>11.09.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА РЕАЛИЗАЦИИ ПРОЕКТОВ "СТРОЙПРОДВИЖЕНИЕ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЭНКИ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>0274164219</t>
+          <t>0267018376</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
+          <t>Нурисламова И. Н.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую организацию при смене членства</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58916e04-fbd3-4b79-855b-13bfe9aa0d18</t>
+          <t>https://kad.arbitr.ru/Card/033d75c8-3e97-41db-9440-9c54cc0a8e53</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-143502/2017</t>
+          <t>А56-63451/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНАЯ ГРУППА М-СТАНДАРТ"</t>
+          <t>ООО "КАПСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>0278187009</t>
+          <t>0273090268</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>1000000</v>
+        <v>600000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>1006000</v>
+        <v>50000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос 1 000 000 руб. в компенсационный фонд другой организации.</t>
+          <t>Перечисление 500 000 руб. компенсационного фонда в новое СРО и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>28.09.2018</t>
+          <t>27.02.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1609cc49-f241-47e2-ad81-7cc1283d0a41</t>
+          <t>https://kad.arbitr.ru/Card/7205c310-c89b-4476-a993-afc15f5c7b45</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-115988/2017</t>
+          <t>А40-155151/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮЖНО-УРАЛЬСКОЕ УПРАВЛЕНИЕ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "СТРОЙ-БИЗНЕС"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>0272018371</t>
+          <t>0278213756</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>275000</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a147b39-ea4f-4d11-927b-1d808bab52d4</t>
+          <t>https://kad.arbitr.ru/Card/50e631f2-39e2-40f5-935d-c072df22705e</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-66233/2017</t>
+          <t>А07-24045/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО АгораСтройИнвест</t>
+          <t>ООО ГРУППА РЕАЛИЗАЦИИ ПРОЕКТОВ "СТРОЙПРОДВИЖЕНИЕ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0274164219</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Салиева Л. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую организацию при смене членства</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>07.11.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f14f495-e34c-46c7-8d98-bd3c7bd1c4d9</t>
+          <t>https://kad.arbitr.ru/Card/58916e04-fbd3-4b79-855b-13bfe9aa0d18</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А07-5392/2017</t>
+          <t>А40-143502/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СпецМонтажСервисСтрой"</t>
+          <t>ООО "ИНЖЕНЕРНАЯ ГРУППА М-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>0277067534</t>
+          <t>0278187009</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СРО Ремонтно-строительных организаций"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Пакутин А. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>300000</v>
+        <v>1006000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить взнос 1 000 000 руб. в компенсационный фонд другой организации.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>28.09.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29d7d846-63e2-4cc8-b40a-8746ea6b4a11</t>
+          <t>https://kad.arbitr.ru/Card/1609cc49-f241-47e2-ad81-7cc1283d0a41</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А07-29326/2016</t>
+          <t>А40-115988/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>22.12.2016</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО Архитектурно-проектная фирма Пирамида</t>
+          <t>ООО "ЮЖНО-УРАЛЬСКОЕ УПРАВЛЕНИЕ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>0263010168</t>
+          <t>0272018371</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L35" s="2" t="inlineStr"/>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Тагирова Л. М.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>09.06.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a009a416-1b0f-45e8-b59b-1a119fcbf75b</t>
+          <t>https://kad.arbitr.ru/Card/6a147b39-ea4f-4d11-927b-1d808bab52d4</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
+          <t>А40-66233/2017</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2017</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО АгораСтройИнвест</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2017</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f14f495-e34c-46c7-8d98-bd3c7bd1c4d9</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А07-5392/2017</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>15.03.2017</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СпецМонтажСервисСтрой"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>0277067534</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "СРО Ремонтно-строительных организаций"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Пакутин А. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+        </is>
+      </c>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2017</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/29d7d846-63e2-4cc8-b40a-8746ea6b4a11</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А07-29326/2016</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2016</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО Архитектурно-проектная фирма Пирамида</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>0263010168</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Тагирова Л. М.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2017</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a009a416-1b0f-45e8-b59b-1a119fcbf75b</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
           <t>А07-2662/2012</t>
         </is>
       </c>
-      <c r="C36" s="2" t="inlineStr">
+      <c r="C39" s="2" t="inlineStr">
         <is>
           <t>20.02.2012</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
+      <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
-      <c r="E36" s="2" t="inlineStr">
+      <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F36" s="2" t="inlineStr">
+      <c r="F39" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G36" s="2" t="inlineStr">
+      <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H36" s="2" t="inlineStr">
+      <c r="H39" s="2" t="inlineStr">
         <is>
           <t>ООО "Китто-групп"</t>
         </is>
       </c>
-      <c r="I36" s="2" t="inlineStr">
+      <c r="I39" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J36" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K36" s="2" t="inlineStr">
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
         <is>
           <t>Администрация МР Бирский район РБ</t>
         </is>
       </c>
-      <c r="L36" s="2" t="inlineStr">
+      <c r="L39" s="2" t="inlineStr">
         <is>
           <t>0257006903</t>
         </is>
       </c>
-      <c r="M36" s="2" t="inlineStr">
+      <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
-      <c r="N36" s="2" t="inlineStr">
+      <c r="N39" s="2" t="inlineStr">
         <is>
           <t>Хафизова С. Я.</t>
         </is>
       </c>
-      <c r="O36" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S36" s="2" t="inlineStr">
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
         <is>
           <t>27.09.2012</t>
         </is>
       </c>
-      <c r="T36" s="2" t="inlineStr">
+      <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U36" s="3" t="inlineStr">
+      <c r="U39" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/99b5665c-8ae9-464c-bdde-7140d2ae596a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>