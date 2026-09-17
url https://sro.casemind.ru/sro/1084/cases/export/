--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef7ad0ce-e39e-4dc4-96ae-9ede0fbce5f5" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23d87fd5-008f-4180-a017-d5a381688260" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3307bdf-4edc-4151-89b0-f9513c2d1247" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ae9cb0-42de-477a-ba77-bc9a0ff63861" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5de1abf5-2ed5-4bf1-8239-6eb63b3220f1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/013bf28d-a7e3-4b7b-969f-a5ad2990533a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc87408-d0c6-48b8-9459-f5fa01eaee84" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/487c0fbe-79c2-46e5-b724-9de70d83fad3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65b4a8ed-5963-4173-8cd4-0e659450ea35" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6f62f2f-8f9b-4e51-9880-640626b4368b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e76498c4-df3b-4e09-9ca9-17eb5995dfd0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1f7d0f9-2c19-49c1-afb4-5e0f4e093a7c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb54bf34-3a57-4b8c-bc00-9a041dc8383f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9eba72df-7b5f-411b-abee-9bacd80e8552" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cee31f59-ab08-454a-b81f-a946ac5d1bcb" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a1ec487-223a-43e5-a7a6-420cd8f95627" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30f3ea16-85e1-437b-bf40-3542d5ab345e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51913ea9-187b-4e70-b620-24c2bbf3b62d" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70d72d01-cb67-4caa-86b8-74af9a2565b1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46909dce-7cbb-46bf-ac0a-61755c2087e1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f42fb861-a063-4ae6-93fc-b1def6024ddb" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89fcf911-bfdc-4d3c-8604-3ca47420cfd0" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6286353-e3b4-4066-a4e7-04b0bfea1ad8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf52671-31a5-4c7f-920a-26977d9a8e21" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f72d298-d3c6-46c9-ac60-944cad2e16d2" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f253c371-5299-4fe6-a180-4b851d997e84" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08a44611-1d07-438e-82b7-44a31ae725c0" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/925a451e-42d8-475b-a3d9-57645f56f6e5" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0662de99-d594-4f81-ae69-f67f62af8bf9" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0339165-22e4-45f4-93c9-23247e5bdc46" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d68c66e2-970c-45a0-af01-983c848faac8" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/640bba68-b0b4-44ff-b44f-484846e2acdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9f1bf7a-5dc9-4a3e-8a10-2e12966b6531" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff5b46bf-530a-4c0d-9606-2ff5f4c0d8a3" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9a9ef23-57cb-41eb-ac01-e0ddf50c467e" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/395fb3a9-1f3f-4eb6-afba-6265bf9a0a20" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ec5c501-503c-4dff-887e-b6b01c77562b" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7598c4b6-c73b-4d3f-a002-12087b028687" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a581d07b-8eac-4df9-b24f-d1eae52b484a" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce0a63de-b792-4dd4-983e-ccfc3d26a03e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78cf736d-01f7-4924-b167-f40c1fbad6e7" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e60e07a6-a739-4f7a-8490-5151dd239447" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cfb65a8-4ceb-4481-8e68-2270b0b04134" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a18a302d-fadf-41a0-9b9e-2589e880045f" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11b8f581-9e73-438d-adbf-1b039170149b" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cb9205f-c841-43ab-9c7d-a342388ce08b" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae22a8ea-c501-40ab-b15e-e98d466777d1" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c07f58-2c0c-4677-8c42-d293c8868916" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af7a0f39-1efb-43dd-90d1-62f216d007ba" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/685c5c9c-786a-4141-9d9b-da824ef3aa83" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dade300-5bb0-47a3-a1ec-97f868f644ea" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52b3675c-8005-488f-9cc2-55c7738b895f" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5f973a6-e8ba-4a91-9e10-be68d5a40845" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e6b62de-9d66-4810-be98-66dde23c540c" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cd78d68-8509-4f2a-84e8-30e9a471a237" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d1cb7b-ddc2-49e9-9a31-1769607e9c85" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2fd0f22-b717-4b8c-9489-28dd24ad8b3f" TargetMode="External" Id="rId57" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1baa8560-868f-4f29-a896-24f9651ba048" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef7ad0ce-e39e-4dc4-96ae-9ede0fbce5f5" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23d87fd5-008f-4180-a017-d5a381688260" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ae9cb0-42de-477a-ba77-bc9a0ff63861" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3307bdf-4edc-4151-89b0-f9513c2d1247" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5de1abf5-2ed5-4bf1-8239-6eb63b3220f1" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/013bf28d-a7e3-4b7b-969f-a5ad2990533a" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc87408-d0c6-48b8-9459-f5fa01eaee84" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/487c0fbe-79c2-46e5-b724-9de70d83fad3" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65b4a8ed-5963-4173-8cd4-0e659450ea35" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e76498c4-df3b-4e09-9ca9-17eb5995dfd0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6f62f2f-8f9b-4e51-9880-640626b4368b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1f7d0f9-2c19-49c1-afb4-5e0f4e093a7c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1925267d-08fb-4d09-998e-b4280e0a12ec" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb54bf34-3a57-4b8c-bc00-9a041dc8383f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9eba72df-7b5f-411b-abee-9bacd80e8552" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cee31f59-ab08-454a-b81f-a946ac5d1bcb" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a1ec487-223a-43e5-a7a6-420cd8f95627" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30f3ea16-85e1-437b-bf40-3542d5ab345e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51913ea9-187b-4e70-b620-24c2bbf3b62d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70d72d01-cb67-4caa-86b8-74af9a2565b1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2030e0e-5e45-43d8-bdaf-14b1448c0747" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46909dce-7cbb-46bf-ac0a-61755c2087e1" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f42fb861-a063-4ae6-93fc-b1def6024ddb" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc027203-631d-47b6-aff7-a74fcf6f5f52" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/460a5d07-412b-4cca-aa2f-2d229cb1cc86" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89fcf911-bfdc-4d3c-8604-3ca47420cfd0" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6286353-e3b4-4066-a4e7-04b0bfea1ad8" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf52671-31a5-4c7f-920a-26977d9a8e21" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f72d298-d3c6-46c9-ac60-944cad2e16d2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f253c371-5299-4fe6-a180-4b851d997e84" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08a44611-1d07-438e-82b7-44a31ae725c0" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/925a451e-42d8-475b-a3d9-57645f56f6e5" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0662de99-d594-4f81-ae69-f67f62af8bf9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0339165-22e4-45f4-93c9-23247e5bdc46" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d68c66e2-970c-45a0-af01-983c848faac8" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/640bba68-b0b4-44ff-b44f-484846e2acdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9f1bf7a-5dc9-4a3e-8a10-2e12966b6531" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff5b46bf-530a-4c0d-9606-2ff5f4c0d8a3" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9a9ef23-57cb-41eb-ac01-e0ddf50c467e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/395fb3a9-1f3f-4eb6-afba-6265bf9a0a20" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ec5c501-503c-4dff-887e-b6b01c77562b" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a581d07b-8eac-4df9-b24f-d1eae52b484a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7598c4b6-c73b-4d3f-a002-12087b028687" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce0a63de-b792-4dd4-983e-ccfc3d26a03e" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78cf736d-01f7-4924-b167-f40c1fbad6e7" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e60e07a6-a739-4f7a-8490-5151dd239447" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cfb65a8-4ceb-4481-8e68-2270b0b04134" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a18a302d-fadf-41a0-9b9e-2589e880045f" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11b8f581-9e73-438d-adbf-1b039170149b" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cb9205f-c841-43ab-9c7d-a342388ce08b" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae22a8ea-c501-40ab-b15e-e98d466777d1" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c07f58-2c0c-4677-8c42-d293c8868916" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af7a0f39-1efb-43dd-90d1-62f216d007ba" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/685c5c9c-786a-4141-9d9b-da824ef3aa83" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dade300-5bb0-47a3-a1ec-97f868f644ea" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52b3675c-8005-488f-9cc2-55c7738b895f" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5f973a6-e8ba-4a91-9e10-be68d5a40845" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e6b62de-9d66-4810-be98-66dde23c540c" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cd78d68-8509-4f2a-84e8-30e9a471a237" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d1cb7b-ddc2-49e9-9a31-1769607e9c85" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2fd0f22-b717-4b8c-9489-28dd24ad8b3f" TargetMode="External" Id="rId62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U58"/>
+  <dimension ref="A1:U63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,308 +589,296 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А07-6588/2026</t>
+          <t>А47-15207/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>0278039018</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
+          <t>ООО строительная компания "АИС"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>0274186188</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef7ad0ce-e39e-4dc4-96ae-9ede0fbce5f5</t>
+          <t>https://kad.arbitr.ru/Card/1baa8560-868f-4f29-a896-24f9651ba048</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А07-6168/2026</t>
+          <t>А07-6588/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>24.02.2026</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХМАО-ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
+          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>8601012220</t>
+          <t>0278039018</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Ассоциации Саморегулируемая организация "Региональный строительный союз Республики Башкортостан"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Назаркин А. И.</t>
+          <t>Фаткуллина Ф. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>23.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23d87fd5-008f-4180-a017-d5a381688260</t>
+          <t>https://kad.arbitr.ru/Card/ef7ad0ce-e39e-4dc4-96ae-9ede0fbce5f5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А07-5084/2026</t>
+          <t>А07-6168/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>16.02.2026</t>
+          <t>24.02.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХМАО-ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>8601012220</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
+          <t>Ассоциации Саморегулируемая организация "Региональный строительный союз Республики Башкортостан"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Назаркин А. И.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>14.05.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3307bdf-4edc-4151-89b0-f9513c2d1247</t>
+          <t>https://kad.arbitr.ru/Card/23d87fd5-008f-4180-a017-d5a381688260</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А07-5085/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>16.02.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -925,448 +913,438 @@
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Фаткуллина Ф. И.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/92ae9cb0-42de-477a-ba77-bc9a0ff63861</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А07-4373/2026</t>
+          <t>А07-5084/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>10.02.2026</t>
+          <t>16.02.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
+          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
+          <t>Назаркин А. И.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5de1abf5-2ed5-4bf1-8239-6eb63b3220f1</t>
+          <t>https://kad.arbitr.ru/Card/b3307bdf-4edc-4151-89b0-f9513c2d1247</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А07-2111/2026</t>
+          <t>А07-4373/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Калужской области "Управление капитального строительства"</t>
+          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>4027084855</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Фаткуллина Ф. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Савельева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/013bf28d-a7e3-4b7b-969f-a5ad2990533a</t>
+          <t>https://kad.arbitr.ru/Card/5de1abf5-2ed5-4bf1-8239-6eb63b3220f1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А07-1611/2026</t>
+          <t>А07-2111/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026</t>
+          <t>23.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
+          <t>Государственное казенное учреждение Калужской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>4027084855</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L8" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>0278900156</t>
+        </is>
+      </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Шамсутдинов Э. Р.</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>Фаткуллина Ф. И.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>74753.7</v>
+      </c>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr"/>
-      <c r="R8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание в порядке субсидиарной ответственности за счет средств компенсационного фонда СРО.</t>
+        </is>
+      </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>15.05.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fc87408-d0c6-48b8-9459-f5fa01eaee84</t>
+          <t>https://kad.arbitr.ru/Card/013bf28d-a7e3-4b7b-969f-a5ad2990533a</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А07-43214/2025</t>
+          <t>А07-1611/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>09.12.2025</t>
+          <t>20.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Фаткуллина Ф. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шамсутдинов Э. Р.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/487c0fbe-79c2-46e5-b724-9de70d83fad3</t>
+          <t>https://kad.arbitr.ru/Card/0fc87408-d0c6-48b8-9459-f5fa01eaee84</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А07-42615/2025</t>
+          <t>А07-43214/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>09.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
@@ -1377,179 +1355,179 @@
           <t>5610158661</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Ларионова И. В.</t>
+          <t>Фаткуллина Ф. И.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>7707089.37</v>
+        <v>501385.39</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в связи с неисполнением обязательств членом СРО - ООО трест БРС.</t>
+          <t>Взыскание средств по договорам подряда в связи с неисполнением обязательств членом СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65b4a8ed-5963-4173-8cd4-0e659450ea35</t>
+          <t>https://kad.arbitr.ru/Card/487c0fbe-79c2-46e5-b724-9de70d83fad3</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А07-38394/2025</t>
+          <t>А07-42615/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>04.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Загретдинова Р. Д.</t>
+          <t>Ларионова И. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1501885.81</v>
+        <v>7707089.37</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО в связи с обязательствами члена СРО ООО ТРЕСТ БРС</t>
+          <t>Взыскание задолженности в связи с неисполнением обязательств членом СРО - ООО трест БРС.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6f62f2f-8f9b-4e51-9880-640626b4368b</t>
+          <t>https://kad.arbitr.ru/Card/65b4a8ed-5963-4173-8cd4-0e659450ea35</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>А07-38398/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>07.11.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1604,4593 +1582,5036 @@
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
           <t>04.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e76498c4-df3b-4e09-9ca9-17eb5995dfd0</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А07-37960/2025</t>
+          <t>А07-38394/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>05.11.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Загретдинова Р. Д.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>70647</v>
+        <v>1501885.81</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО (третье лицо ООО САФ)</t>
+          <t>Взыскание денежных средств с СРО в связи с обязательствами члена СРО ООО ТРЕСТ БРС</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1f7d0f9-2c19-49c1-afb4-5e0f4e093a7c</t>
+          <t>https://kad.arbitr.ru/Card/d6f62f2f-8f9b-4e51-9880-640626b4368b</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А07-27572/2025</t>
+          <t>А07-37960/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>13.08.2025</t>
+          <t>05.11.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ГКУ КО "УКС"</t>
+          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>4027084855</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Шамсутдинов Э. Р.</t>
+          <t>Загретдинова Р. Д.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>100000</v>
+        <v>70647</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке субсидиарной ответственности за счет средств компенсационного фонда</t>
+          <t>Взыскание денежных средств с СРО (третье лицо ООО САФ)</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb54bf34-3a57-4b8c-bc00-9a041dc8383f</t>
+          <t>https://kad.arbitr.ru/Card/f1f7d0f9-2c19-49c1-afb4-5e0f4e093a7c</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А07-24505/2025</t>
+          <t>А07-31265/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>10.09.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройтек"</t>
+          <t>ООО "СтройТехКом+"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>0266017387</t>
+          <t>0275909030</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Рычкова Н. К.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларионова И. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9eba72df-7b5f-411b-abee-9bacd80e8552</t>
+          <t>https://kad.arbitr.ru/Card/1925267d-08fb-4d09-998e-b4280e0a12ec</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А07-19649/2025</t>
+          <t>А07-27572/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>16.06.2025</t>
+          <t>13.08.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ГБУЗ "ГОРОДСКАЯ БОЛЬНИЦА Г.ЮЖНОУРАЛЬСК"</t>
+          <t>ГКУ КО "УКС"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7424000159</t>
+          <t>4027084855</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Рычкова Н. К.</t>
+          <t>Шамсутдинов Э. Р.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>13006987.94</v>
+        <v>100000</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в рамках ответственности СРО за неисполнение обязательств членом</t>
+          <t>Взыскание в порядке субсидиарной ответственности за счет средств компенсационного фонда</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cee31f59-ab08-454a-b81f-a946ac5d1bcb</t>
+          <t>https://kad.arbitr.ru/Card/eb54bf34-3a57-4b8c-bc00-9a041dc8383f</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А47-6528/2025</t>
+          <t>А07-24505/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО "Стройтек"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>0266017387</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Лазебная Г. Н.</t>
+          <t>Рычкова Н. К.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>33175.08</v>
+        <v>671607</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залития квартиры при капремонте членом СРО</t>
+          <t>Возмещение ущерба из-за ненадлежащего исполнения обязательств членом СРО по договору подряда.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>28.10.2025</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a1ec487-223a-43e5-a7a6-420cd8f95627</t>
+          <t>https://kad.arbitr.ru/Card/9eba72df-7b5f-411b-abee-9bacd80e8552</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А47-6527/2025</t>
+          <t>А07-19649/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>16.06.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ГБУЗ "ГОРОДСКАЯ БОЛЬНИЦА Г.ЮЖНОУРАЛЬСК"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7424000159</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РБ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Сердюк Т. В.</t>
+          <t>Рычкова Н. К.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>193307</v>
+        <v>13006987.94</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке регресса за вред, причиненный членом СРО (ООО Трест БРС)</t>
+          <t>Взыскание задолженности в рамках ответственности СРО за неисполнение обязательств членом</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>19.07.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30f3ea16-85e1-437b-bf40-3542d5ab345e</t>
+          <t>https://kad.arbitr.ru/Card/cee31f59-ab08-454a-b81f-a946ac5d1bcb</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А07-7572/2025</t>
+          <t>А47-6528/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>11.03.2025</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>МУП "Уфимские инженерные сети" ГО г. Уфа РБ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>0277121421</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНОЛИТИНВЕСТСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>0274179110</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Абдуллина Э. Р.</t>
-[...2 lines deleted...]
-      <c r="O19" s="2" t="inlineStr"/>
+          <t>Лазебная Г. Н.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>33175.08</v>
+      </c>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr"/>
-      <c r="R19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr">
+        <is>
+          <t>Регрессное требование о возмещении ущерба от залития квартиры при капремонте членом СРО</t>
+        </is>
+      </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>27.02.2026</t>
+          <t>28.10.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51913ea9-187b-4e70-b620-24c2bbf3b62d</t>
+          <t>https://kad.arbitr.ru/Card/0a1ec487-223a-43e5-a7a6-420cd8f95627</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А07-41736/2024</t>
+          <t>А47-6527/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>0278992157</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АО Страховое "ВСК"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7710026574</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Саяхова А. М.</t>
+          <t>Сердюк Т. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>126825.15</v>
+        <v>193307</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения по договору страхования ответственности при проведении капремонта</t>
+          <t>Взыскание ущерба в порядке регресса за вред, причиненный членом СРО (ООО Трест БРС)</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>19.07.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70d72d01-cb67-4caa-86b8-74af9a2565b1</t>
+          <t>https://kad.arbitr.ru/Card/30f3ea16-85e1-437b-bf40-3542d5ab345e</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А47-20493/2023</t>
+          <t>А07-7572/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>14.12.2023</t>
+          <t>11.03.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>МУП "Уфимские инженерные сети" ГО г. Уфа РБ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>0277121421</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Трест "БРС"</t>
+          <t>ООО "МОНОЛИТИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>0262018453</t>
+          <t>0274179110</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Лазебная Г. Н.</t>
+          <t>Абдуллина Э. Р.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>21.02.2025</t>
+          <t>27.02.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46909dce-7cbb-46bf-ac0a-61755c2087e1</t>
+          <t>https://kad.arbitr.ru/Card/51913ea9-187b-4e70-b620-24c2bbf3b62d</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А07-22499/2023</t>
+          <t>А07-41736/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>10.07.2023</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "БелорецкДомСервис"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>0256995891</t>
+          <t>0278992157</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>АО Страховое "ВСК"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>0278992157</t>
+          <t>7710026574</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Исхакова А. А.</t>
-[...2 lines deleted...]
-      <c r="O22" s="2" t="inlineStr"/>
+          <t>Саяхова А. М.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>126825.15</v>
+      </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капремонта кровли, отремонтировать подъезды и очистить техэтаж</t>
+          <t>Взыскание страхового возмещения по договору страхования ответственности при проведении капремонта</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f42fb861-a063-4ae6-93fc-b1def6024ddb</t>
+          <t>https://kad.arbitr.ru/Card/70d72d01-cb67-4caa-86b8-74af9a2565b1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А07-17261/2022</t>
+          <t>А47-15813/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>20.06.2022</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr"/>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО Легион-3000</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7204149474</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "САФ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Евдокимова Е. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>01.06.2024</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/89fcf911-bfdc-4d3c-8604-3ca47420cfd0</t>
+          <t>https://kad.arbitr.ru/Card/f2030e0e-5e45-43d8-bdaf-14b1448c0747</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А07-20470/2020</t>
+          <t>А47-20493/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>28.08.2020</t>
+          <t>14.12.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРЕСТ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>0278218200</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО "Трест "БРС"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>0262018453</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Касьянова С. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лазебная Г. Н.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>18.08.2021</t>
+          <t>21.02.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6286353-e3b4-4066-a4e7-04b0bfea1ad8</t>
+          <t>https://kad.arbitr.ru/Card/46909dce-7cbb-46bf-ac0a-61755c2087e1</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А07-15768/2020</t>
+          <t>А07-22499/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>13.07.2020</t>
+          <t>10.07.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРЕСТ"</t>
+          <t>ООО "БелорецкДомСервис"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>0278218200</t>
+          <t>0256995891</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>0278992157</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Шагабутдинова З. Ф.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Исхакова А. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Обязание устранить недостатки капремонта кровли, отремонтировать подъезды и очистить техэтаж</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>18.08.2020</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6bf52671-31a5-4c7f-920a-26977d9a8e21</t>
+          <t>https://kad.arbitr.ru/Card/f42fb861-a063-4ae6-93fc-b1def6024ddb</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А07-24500/2019</t>
+          <t>А07-4946/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>22.07.2019</t>
+          <t>27.02.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ООО СЗ "СТРОИТЕЛЬГРУПП"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0274177313</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 1"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>0278208509</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Тагирова Л. М.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>24.09.2019</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f72d298-d3c6-46c9-ac60-944cad2e16d2</t>
+          <t>https://kad.arbitr.ru/Card/fc027203-631d-47b6-aff7-a74fcf6f5f52</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А07-16857/2019</t>
+          <t>А07-33140/2022</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>28.05.2019</t>
+          <t>31.10.2022</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "УФА ЛИФТ ПЛЮС"</t>
+          <t>ООО СК "СТРОИТЕЛЬГРУПП"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>0276901595</t>
+          <t>0274177313</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ФССП России</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr"/>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Шагабутдинова З. Ф.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Саяхова А. М.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>05.07.2019</t>
+          <t>20.06.2024</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f253c371-5299-4fe6-a180-4b851d997e84</t>
+          <t>https://kad.arbitr.ru/Card/460a5d07-412b-4cca-aa2f-2d229cb1cc86</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-13786/2019</t>
+          <t>А07-17261/2022</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>08.02.2019</t>
+          <t>20.06.2022</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "НТЦ"Энергоавтоматизация"</t>
+          <t>ООО Легион-3000</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7801300320</t>
+          <t>7204149474</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация по содействию участникам строительной отрасли "Партнер"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Нурисламова И. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P28" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда в другую СРО</t>
+          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>17.04.2019</t>
+          <t>01.06.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08a44611-1d07-438e-82b7-44a31ae725c0</t>
+          <t>https://kad.arbitr.ru/Card/89fcf911-bfdc-4d3c-8604-3ca47420cfd0</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-10795/2019</t>
+          <t>А07-20470/2020</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>04.02.2019</t>
+          <t>28.08.2020</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "НТЦ"Энергоавтоматизация"</t>
+          <t>ООО "ФОРЕСТ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7801300320</t>
+          <t>0278218200</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация по содействию участникам строительной отрасли "Партнер"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Касьянова С. С.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>500000</v>
+        <v>252704.16</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>500000</v>
+        <v>252704.16</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание излишне внесенного взноса в компфонд после его перечисления со стороны НОСТРОЙ</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>17.05.2019</t>
+          <t>18.08.2021</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/925a451e-42d8-475b-a3d9-57645f56f6e5</t>
+          <t>https://kad.arbitr.ru/Card/b6286353-e3b4-4066-a4e7-04b0bfea1ad8</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А07-34772/2018</t>
+          <t>А07-15768/2020</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>20.11.2018</t>
+          <t>13.07.2020</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ ФИРМА "Д-АРТ"</t>
+          <t>ООО "ФОРЕСТ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>0278190474</t>
+          <t>0278218200</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>0278900156</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Шагабутдинова З. Ф.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>252704.16</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения из-за двойной оплаты взноса в компенсационный фонд</t>
+          <t>Взыскание неосновательного обогащения</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>03.04.2019</t>
+          <t>18.08.2020</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0662de99-d594-4f81-ae69-f67f62af8bf9</t>
+          <t>https://kad.arbitr.ru/Card/6bf52671-31a5-4c7f-920a-26977d9a8e21</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А60-34977/2018</t>
+          <t>А07-24500/2019</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>22.07.2019</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ "УРАЛЭНЕРГОПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>6678030148</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Майорова Е. Ю.</t>
+          <t>Тагирова Л. М.</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
-      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>29.08.2019</t>
+          <t>24.09.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0339165-22e4-45f4-93c9-23247e5bdc46</t>
+          <t>https://kad.arbitr.ru/Card/6f72d298-d3c6-46c9-ac60-944cad2e16d2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-135770/2018</t>
+          <t>А07-16857/2019</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>15.06.2018</t>
+          <t>28.05.2019</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТСТРОЙ"</t>
+          <t>ООО "УФА ЛИФТ ПЛЮС"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>0269035970</t>
+          <t>0276901595</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Шагабутдинова З. Ф.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО по месту регистрации</t>
+          <t>Взыскание неосновательного обогащения (двойная оплата взноса в компенсационный фонд)</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>22.08.2018</t>
+          <t>05.07.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d68c66e2-970c-45a0-af01-983c848faac8</t>
+          <t>https://kad.arbitr.ru/Card/f253c371-5299-4fe6-a180-4b851d997e84</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А07-16635/2018</t>
+          <t>А56-13786/2019</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>14.06.2018</t>
+          <t>08.02.2019</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОНЕФТЕГАЗ-СЕРВИС"</t>
+          <t>ООО "НТЦ"Энергоавтоматизация"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>0253013603</t>
+          <t>7801300320</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
+          <t>Ассоциация по содействию участникам строительной отрасли "Партнер"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Тагирова Л. М.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд)</t>
+          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда в другую СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>15.02.2019</t>
+          <t>17.04.2019</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/640bba68-b0b4-44ff-b44f-484846e2acdf</t>
+          <t>https://kad.arbitr.ru/Card/08a44611-1d07-438e-82b7-44a31ae725c0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-97886/2018</t>
+          <t>А56-10795/2019</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>04.02.2019</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ОАО "СТРОИТЕЛЬСТВО ТРАНСПОРТНЫХ СЕТЕЙ - АВТОДОР"</t>
+          <t>ООО "НТЦ"Энергоавтоматизация"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>0278178043</t>
+          <t>7801300320</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация по содействию участникам строительной отрасли "Партнер"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО при переходе истца.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>17.08.2018</t>
+          <t>17.05.2019</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9f1bf7a-5dc9-4a3e-8a10-2e12966b6531</t>
+          <t>https://kad.arbitr.ru/Card/925a451e-42d8-475b-a3d9-57645f56f6e5</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-31166/2018</t>
+          <t>А07-34772/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>19.02.2018</t>
+          <t>20.11.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГА"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ ФИРМА "Д-АРТ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>0266042993</t>
+          <t>0278190474</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Нурисламова И. Н.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Взыскание неосновательного обогащения из-за двойной оплаты взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>17.05.2018</t>
+          <t>03.04.2019</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff5b46bf-530a-4c0d-9606-2ff5f4c0d8a3</t>
+          <t>https://kad.arbitr.ru/Card/0662de99-d594-4f81-ae69-f67f62af8bf9</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-224517/2017</t>
+          <t>А60-34977/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОУЧЕТ"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>0278169419</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ "УРАЛЭНЕРГОПРОЕКТ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>6678030148</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Майорова Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>12.04.2018</t>
+          <t>29.08.2019</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9a9ef23-57cb-41eb-ac01-e0ddf50c467e</t>
+          <t>https://kad.arbitr.ru/Card/a0339165-22e4-45f4-93c9-23247e5bdc46</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-217921/2017</t>
+          <t>А40-135770/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>20.11.2017</t>
+          <t>15.06.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "Ресурс"</t>
+          <t>ООО "ИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0269035970</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 500000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>05.07.2018</t>
+          <t>22.08.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/395fb3a9-1f3f-4eb6-afba-6265bf9a0a20</t>
+          <t>https://kad.arbitr.ru/Card/d68c66e2-970c-45a0-af01-983c848faac8</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А41-93696/2017</t>
+          <t>А07-16635/2018</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>14.06.2018</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУ 8"</t>
+          <t>ООО "ЭНЕРГОНЕФТЕГАЗ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0253013603</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>0278900156</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Тагирова Л. М.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+        <v>100000</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса компенсационного фонда в другую СРО при смене членства</t>
+          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд)</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>04.03.2018</t>
+          <t>15.02.2019</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ec5c501-503c-4dff-887e-b6b01c77562b</t>
+          <t>https://kad.arbitr.ru/Card/640bba68-b0b4-44ff-b44f-484846e2acdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А07-30075/2017</t>
+          <t>А40-97886/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННАЯ СТРОИТЕЛЬНО-ТОРГОВАЯ КОМПАНИЯ"</t>
+          <t>ОАО "СТРОИТЕЛЬСТВО ТРАНСПОРТНЫХ СЕТЕЙ - АВТОДОР"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>0274911492</t>
+          <t>0278178043</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО при переходе истца.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>12.04.2018</t>
+          <t>17.08.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7598c4b6-c73b-4d3f-a002-12087b028687</t>
+          <t>https://kad.arbitr.ru/Card/e9f1bf7a-5dc9-4a3e-8a10-2e12966b6531</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-180736/2017</t>
+          <t>А40-31166/2018</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>19.02.2018</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>АО "МОДУЛЬНЕФТЕГАЗИНЖИНИРИНГ"</t>
+          <t>ООО "ЭНЕРГА"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>0278206011</t>
+          <t>0266042993</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>17.05.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a581d07b-8eac-4df9-b24f-d1eae52b484a</t>
+          <t>https://kad.arbitr.ru/Card/ff5b46bf-530a-4c0d-9606-2ff5f4c0d8a3</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-166209/2017</t>
+          <t>А40-224517/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТ КОН"</t>
+          <t>ООО "ПРОМЭНЕРГОУЧЕТ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>0277139394</t>
+          <t>0278169419</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>12.04.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce0a63de-b792-4dd4-983e-ccfc3d26a03e</t>
+          <t>https://kad.arbitr.ru/Card/c9a9ef23-57cb-41eb-ac01-e0ddf50c467e</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-156837/2017</t>
+          <t>А40-217921/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>20.11.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА КОМПАНИЙ "ВЕРТИКАЛЬ"</t>
+          <t>ООО СК "Ресурс"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>0277139690</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>526000</v>
+        <v>500000</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>526000</v>
+        <v>500000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
+          <t>Взыскание 500000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>05.07.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78cf736d-01f7-4924-b167-f40c1fbad6e7</t>
+          <t>https://kad.arbitr.ru/Card/395fb3a9-1f3f-4eb6-afba-6265bf9a0a20</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-149624/2017</t>
+          <t>А41-93696/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>14.08.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮЖУРАЛСПЕЦСТРОЙ"</t>
+          <t>ООО "СУ 8"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>0245021343</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P43" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса компенсационного фонда в другую СРО при смене членства</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>04.03.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e60e07a6-a739-4f7a-8490-5151dd239447</t>
+          <t>https://kad.arbitr.ru/Card/8ec5c501-503c-4dff-887e-b6b01c77562b</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-137220/2017</t>
+          <t>А40-180736/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАГИСТРАЛЬ"</t>
+          <t>АО "МОДУЛЬНЕФТЕГАЗИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>0278214580</t>
+          <t>0278206011</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5cfb65a8-4ceb-4481-8e68-2270b0b04134</t>
+          <t>https://kad.arbitr.ru/Card/a581d07b-8eac-4df9-b24f-d1eae52b484a</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-132873/2017</t>
+          <t>А07-30075/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФИЛКОМ"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННАЯ СТРОИТЕЛЬНО-ТОРГОВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>0274143297</t>
+          <t>0274911492</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Нурисламова И. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P45" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>12.04.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a18a302d-fadf-41a0-9b9e-2589e880045f</t>
+          <t>https://kad.arbitr.ru/Card/7598c4b6-c73b-4d3f-a002-12087b028687</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-129700/2017</t>
+          <t>А40-166209/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>04.09.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАСКАД ИНВЕСТ"</t>
+          <t>ООО "МЕТ КОН"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>0275049561</t>
+          <t>0277139394</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11b8f581-9e73-438d-adbf-1b039170149b</t>
+          <t>https://kad.arbitr.ru/Card/ce0a63de-b792-4dd4-983e-ccfc3d26a03e</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-122282/2017</t>
+          <t>А40-156837/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФЕНИКС"</t>
+          <t>ООО ГРУППА КОМПАНИЙ "ВЕРТИКАЛЬ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>0276143119</t>
+          <t>0277139690</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>300000</v>
+        <v>526000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>300000</v>
+        <v>526000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cb9205f-c841-43ab-9c7d-a342388ce08b</t>
+          <t>https://kad.arbitr.ru/Card/78cf736d-01f7-4924-b167-f40c1fbad6e7</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А72-9254/2017</t>
+          <t>А40-149624/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>14.08.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОНЕФТЕГАЗСЕРВИС"</t>
+          <t>ООО "ЮЖУРАЛСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>0265034125</t>
+          <t>0245021343</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Чернышова И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд (300к) и взыскание убытков (100к) при смене СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae22a8ea-c501-40ab-b15e-e98d466777d1</t>
+          <t>https://kad.arbitr.ru/Card/e60e07a6-a739-4f7a-8490-5151dd239447</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-111347/2017</t>
+          <t>А40-137220/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>25.07.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГАРАНТСТРОЙ"</t>
+          <t>ООО "МАГИСТРАЛЬ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>0274171336</t>
+          <t>0278214580</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P49" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>12.08.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09c07f58-2c0c-4677-8c42-d293c8868916</t>
+          <t>https://kad.arbitr.ru/Card/5cfb65a8-4ceb-4481-8e68-2270b0b04134</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-102704/2017</t>
+          <t>А40-132873/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИКОМ"</t>
+          <t>ООО "ФИЛКОМ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>0274193386</t>
+          <t>0274143297</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af7a0f39-1efb-43dd-90d1-62f216d007ba</t>
+          <t>https://kad.arbitr.ru/Card/a18a302d-fadf-41a0-9b9e-2589e880045f</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А08-4096/2017</t>
+          <t>А40-129700/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>19.05.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "УФА ЛИФТ ПЛЮС"</t>
+          <t>ООО "КАСКАД ИНВЕСТ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>0276901595</t>
+          <t>0275049561</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Валуйский Н. С.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд новой СРО при смене членства по месту регистрации</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>19.08.2017</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/685c5c9c-786a-4141-9d9b-da824ef3aa83</t>
+          <t>https://kad.arbitr.ru/Card/11b8f581-9e73-438d-adbf-1b039170149b</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А07-13579/2017</t>
+          <t>А40-122282/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "УралГазСтрой"</t>
+          <t>ООО "ФЕНИКС"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>0278112123</t>
+          <t>0276143119</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "ДСТ ЦССР"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>7710479800</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО в размере 300 000 рублей</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5dade300-5bb0-47a3-a1ec-97f868f644ea</t>
+          <t>https://kad.arbitr.ru/Card/0cb9205f-c841-43ab-9c7d-a342388ce08b</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-66644/2017</t>
+          <t>А72-9254/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО ИССЛЕДОВАТЕЛЬСКИЙ ПРОЕКТНЫЙ ИНСТИТУТ НЕФТИ И ГАЗА "ПЕТОН"</t>
+          <t>ООО "ЭНЕРГОНЕФТЕГАЗСЕРВИС"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>0277046541</t>
+          <t>0265034125</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>НП СРО строителей особо опасных и технически сложных объектов Спецстройнадзор</t>
-[...2 lines deleted...]
-      <c r="L53" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>7709471073</t>
+        </is>
+      </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Чернышова И. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>10000000</v>
+        <v>400000</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>10000000</v>
+        <v>300000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перевод взноса в компенсационный фонд (300к) и взыскание убытков (100к) при смене СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>08.10.2019</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52b3675c-8005-488f-9cc2-55c7738b895f</t>
+          <t>https://kad.arbitr.ru/Card/ae22a8ea-c501-40ab-b15e-e98d466777d1</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А07-3601/2017</t>
+          <t>А40-111347/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Феникс"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГАРАНТСТРОЙ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>0276143119</t>
+          <t>0274171336</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "ДСТ ЦССР"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>7710479800</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Байкова А. А.</t>
-[...5 lines deleted...]
-      <c r="R54" s="2" t="inlineStr"/>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>12.08.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5f973a6-e8ba-4a91-9e10-be68d5a40845</t>
+          <t>https://kad.arbitr.ru/Card/09c07f58-2c0c-4677-8c42-d293c8868916</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А07-2427/2017</t>
+          <t>А40-102704/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "ГарантСтрой"</t>
+          <t>ООО "РИКОМ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>0274171336</t>
+          <t>0274193386</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "ДСТ ЦССР"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Журавлева М. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО.</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e6b62de-9d66-4810-be98-66dde23c540c</t>
+          <t>https://kad.arbitr.ru/Card/af7a0f39-1efb-43dd-90d1-62f216d007ba</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-18338/2017</t>
+          <t>А08-4096/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>31.01.2017</t>
+          <t>19.05.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОПРОМАВТОМАТИКА"</t>
+          <t>ООО "УФА ЛИФТ ПЛЮС"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>0276901330</t>
+          <t>0276901595</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Валуйский Н. С.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе из одной СРО в другую</t>
+          <t>Перечисление взноса в компенсационный фонд новой СРО при смене членства по месту регистрации</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>19.08.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8cd78d68-8509-4f2a-84e8-30e9a471a237</t>
+          <t>https://kad.arbitr.ru/Card/685c5c9c-786a-4141-9d9b-da824ef3aa83</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А07-52/2017</t>
+          <t>А07-13579/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>09.01.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "РегионСтройМонтаж"</t>
+          <t>ООО "УралГазСтрой"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>0278186284</t>
+          <t>0278112123</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
+          <t>СРО НП "ДСТ ЦССР"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>0278900156</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Тагирова Л. М.</t>
-[...2 lines deleted...]
-      <c r="O57" s="2" t="inlineStr"/>
+          <t>Нурисламова И. Н.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений об исключении из членов СРО и приостановлении допуска к работам</t>
+          <t>Взыскание взноса в компенсационный фонд СРО в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6d1cb7b-ddc2-49e9-9a31-1769607e9c85</t>
+          <t>https://kad.arbitr.ru/Card/5dade300-5bb0-47a3-a1ec-97f868f644ea</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
+          <t>А40-66644/2017</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2017</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НАУЧНО ИССЛЕДОВАТЕЛЬСКИЙ ПРОЕКТНЫЙ ИНСТИТУТ НЕФТИ И ГАЗА "ПЕТОН"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>0277046541</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО строителей особо опасных и технически сложных объектов Спецстройнадзор</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2019</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52b3675c-8005-488f-9cc2-55c7738b895f</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А07-3601/2017</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2017</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Феникс"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>0276143119</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "ДСТ ЦССР"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Байкова А. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2017</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a5f973a6-e8ba-4a91-9e10-be68d5a40845</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А07-2427/2017</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2017</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "ГарантСтрой"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>0274171336</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "ДСТ ЦССР"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Журавлева М. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание 300 000 руб. взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7e6b62de-9d66-4810-be98-66dde23c540c</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А40-18338/2017</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2017</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОПРОМАВТОМАТИКА"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>0276901330</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе из одной СРО в другую</t>
+        </is>
+      </c>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2017</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8cd78d68-8509-4f2a-84e8-30e9a471a237</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А07-52/2017</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2017</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РегионСтройМонтаж"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>0278186284</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>0278900156</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Тагирова Л. М.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными решений об исключении из членов СРО и приостановлении допуска к работам</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2017</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a6d1cb7b-ddc2-49e9-9a31-1769607e9c85</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
           <t>А40-249140/2016</t>
         </is>
       </c>
-      <c r="C58" s="2" t="inlineStr">
+      <c r="C63" s="2" t="inlineStr">
         <is>
           <t>14.12.2016</t>
         </is>
       </c>
-      <c r="D58" s="2" t="inlineStr">
+      <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E58" s="2" t="inlineStr">
+      <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F58" s="2" t="inlineStr">
+      <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G58" s="2" t="inlineStr">
+      <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H58" s="2" t="inlineStr">
+      <c r="H63" s="2" t="inlineStr">
         <is>
           <t>ООО "АКТИВГЕНСТРОЙ"</t>
         </is>
       </c>
-      <c r="I58" s="2" t="inlineStr">
+      <c r="I63" s="2" t="inlineStr">
         <is>
           <t>0276159711</t>
         </is>
       </c>
-      <c r="J58" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K58" s="2" t="inlineStr">
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
-      <c r="L58" s="2" t="inlineStr">
+      <c r="L63" s="2" t="inlineStr">
         <is>
           <t>7704279746</t>
         </is>
       </c>
-      <c r="M58" s="2" t="inlineStr">
+      <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N58" s="2" t="inlineStr">
+      <c r="N63" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
-      <c r="O58" s="2" t="n">
+      <c r="O63" s="2" t="n">
         <v>1054388</v>
       </c>
-      <c r="P58" s="2" t="n">
+      <c r="P63" s="2" t="n">
         <v>1044388</v>
       </c>
-      <c r="Q58" s="2" t="inlineStr">
+      <c r="Q63" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R58" s="2" t="inlineStr">
+      <c r="R63" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание судебных расходов</t>
         </is>
       </c>
-      <c r="S58" s="2" t="inlineStr">
+      <c r="S63" s="2" t="inlineStr">
         <is>
           <t>19.07.2017</t>
         </is>
       </c>
-      <c r="T58" s="2" t="inlineStr">
+      <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U58" s="3" t="inlineStr">
+      <c r="U63" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b2fd0f22-b717-4b8c-9489-28dd24ad8b3f</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6212,44 +6633,49 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>