--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b555a25-e5a2-4496-a683-a4e8c465fc50" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/021608a7-38b9-46ad-a59b-2144e478804b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd1544ad-3f0d-4c96-9d75-d5acbcde470f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57b8f26e-c6e4-4d72-8be3-d06115b45908" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5bcd621-1a65-4ed5-9576-007a65d43059" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e632b41c-be7e-40c3-bf93-0af9d0078951" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c33fd8c1-fdaf-4645-b8c9-fa8ed3e66402" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7b7dd1b-d4ff-44c8-ba80-c646190609db" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4db1f915-e66e-4948-9f62-2a6c59215fe6" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85fc8bed-c856-445a-9354-19b4c5b744db" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1495fb3-0a1b-4dac-a670-88a8009d9c7f" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab07d83f-1733-4a5c-9ddc-6d4076c59761" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e14a6ac4-18f0-473f-a716-30ea102e519d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6061a2ee-0e72-4f25-857c-d3aa9d7d06fa" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39d9419a-e4ab-4e75-a4d8-db32f3a65e7f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70d5ff81-6c8b-4443-84ac-f66605bd3217" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ac15f8a-8a39-4b97-beee-26175ed0071e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bce89ebf-cdf0-4bdc-97e9-7eb447ddc5cd" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f39e99b-985c-42d5-b42a-b5ecaeae5248" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5a1b409-f0aa-4e35-8e27-40d64f891ad8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/496849a3-5fff-4b4c-8202-c225f6f39794" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/607efeff-6b04-409d-bb4a-b834a04971e2" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f821697-6a76-44f6-9059-03a3dbde932a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05dfcee7-f5f4-4999-b347-19b9e895ed3a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9f2d65b-df5d-467b-b021-0ca5a42e797e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23240a1a-8f3f-4458-91ee-4d90dc2db39c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03eec02a-22b8-4e6c-9d3e-764ec950e2aa" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bd9c890-25c1-4802-b360-f622397f0556" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7158da-877b-45a9-8722-686d82647e5f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3487d205-8443-4853-82b1-5582ff21a393" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a08c3e9e-8dec-43da-b48c-b1225b852483" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ffb31e1-1600-4778-8a1c-9a1aa8acdfaf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e65bf8-a765-4db6-bd42-af17d6bfc3d9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03ec6b11-a09b-4773-974d-699e3291a859" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20d85853-1ec5-491e-a52e-38e5aace80ac" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56279d3a-c9c6-46f6-9c87-073c00d0d4d3" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4358741a-bd4b-47b0-84b8-45df391d5f97" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd346f48-a0b5-4d16-8f94-c5ef4fa5af28" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03cd314d-1ce3-4d3e-a429-5661c270a435" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03d7e682-94a4-4955-88ae-ac59ea1b2092" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e6a6a70-995c-42d9-b0e1-3257d335bf4b" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa797382-e196-4b75-813e-3e0cdd7f1d6e" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7a1180a-812d-4022-88b7-a2eb2c1181ad" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d83b22a2-cf64-4063-bac7-f43391129e3e" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06988d75-2eeb-46f9-8deb-8ddee0a39e27" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1dca553-74ee-4714-97c0-3215e08bea2c" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/948952ec-a807-4d46-9ff9-cee3d840cf77" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c81616b0-4763-444c-90cc-3c5bacd4cc31" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a407052d-d6e5-4112-9fb0-59fb07779f28" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b275e486-b803-4dd8-8e32-ff1d58e9e5b9" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af342fff-d75d-404a-bec7-5ef067bec9b2" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61b736ec-e684-4db2-bbfa-5c2e1767da85" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ce13018-dbd6-41ea-a49b-7d1a3c451da1" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0271e15-e4c6-4064-9b49-ed150af3cd9f" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e133801c-c9e4-4ad4-a82b-95a54a3cfa53" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81ace5ad-4570-435e-bed7-81caee86b025" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f399e833-8abb-4cc2-b062-97351ab1897e" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52d1b55-021b-4404-940d-7c810962df97" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b6c885b-ffe0-4fab-aa55-b8a7ca4cbdae" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc17eaed-4749-45f7-af29-77b7deaff94e" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c809f2ca-7457-4f38-afb4-313793764947" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/246e34a0-e5ad-4eac-abbb-ed4e0268f0bc" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffe595d9-b70d-43f8-8386-11d827cc7861" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73a58dc2-a0f9-4bcc-b808-9d8ebdbdeda7" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/503c7bf7-b371-44b4-8363-1327af829b08" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcb03fc1-ee40-4919-a21b-4fd899fb23e3" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fdbb870-b7cd-489f-8034-0e4fe9ac6454" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47057326-a8f1-49d8-805d-4f97f74c3596" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8415257-6ebd-49da-b991-e1b44a0cf66b" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ed070e-4142-44b6-9704-ac7e052e4109" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52c30dd1-bebc-4127-9010-32e936411216" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cddf4bd-5fe2-4c62-9f2c-856495d3523f" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e53a1770-e709-4e8b-8c28-ddb480df2f85" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/870da26b-4197-4250-b479-a1cf6da59470" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/706886bc-0ab1-4181-aa3a-d14d963e0039" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62dea646-9218-4843-b411-0be53e07545e" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e01bec2c-2919-49c8-8b5a-8f65f105652a" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30c1dc37-9b8d-4f05-82ea-411f783028c0" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18d3ca24-1781-41fc-bc47-fbd8561f3afd" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d992279d-4e33-49fa-9edd-982c45ab3ac5" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f39db149-476c-46fd-9f1b-29aa8d2bd082" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/898428f2-1148-400e-ad4d-320dbad21a2d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44f741a4-04e4-44db-9a70-0570ed88c144" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab75843-07aa-4146-8a3c-a1bdd5560dce" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/091e5f98-8a59-4ce8-9f8d-e6330bfbf988" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a088975-d3c9-4417-bd60-60a78709a26e" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a9be38d-5f04-41e0-8d65-47761d1d76b4" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70df7b4f-b27d-4778-9dca-c472b803e081" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8ce4a76-577f-46af-93a1-faf79f5e2217" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b34da125-5351-4e24-bec0-71f7880cba81" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a52c3c6d-a6da-4676-92ca-17aaa7a0eae5" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cb79d64-296a-47cd-83da-6a86905d98b8" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/387f0565-9cf7-4b5d-95fe-7d70e1b9a4e9" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1a1fee6-67f8-4e52-b415-5dce4f9ecc95" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83970ef9-3a39-4080-b9f3-b487df5e66f5" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d877fa74-135d-41b5-8eda-abe1afbd021f" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4a334e0-8b5e-4928-8073-6a798704852a" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/642085bd-8248-4063-9c81-d0bc51a8f13d" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ae17283-752a-4cc1-ac66-f0ea031061fe" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cf6ab48-3400-40d4-9e53-8096eb440fcc" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04f130ce-8e83-476f-bfa2-0b2e822fd441" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d282fc5-6438-45c8-bd75-4d87f63f6aa1" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc7537e4-7f9c-46ea-96e0-9bbb389b3407" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed4507b-fd64-46e6-a864-c2135c7942e8" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed84ee5-283a-4a17-ba64-902f0e7a8a55" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f2973df-5cac-4c8b-a8de-e6ff13c01d7a" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8b0dd08-a07b-4877-be29-bb114d9153e1" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0f8628f-f348-49df-9a68-356749ed07f1" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dfe0c46-9720-463a-a882-03d74baa5e47" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a51736fc-7299-4c0e-9c88-87e22f56442f" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22716e68-10bc-4fb1-b22c-978f8e269709" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c90d151c-c169-4618-8a7a-31a958332159" TargetMode="External" Id="rId113" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db5b6275-1ccd-4885-bcb6-6928e533e129" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b510e0ec-1bb4-4c46-a407-8df11a976155" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b555a25-e5a2-4496-a683-a4e8c465fc50" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/021608a7-38b9-46ad-a59b-2144e478804b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd1544ad-3f0d-4c96-9d75-d5acbcde470f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57b8f26e-c6e4-4d72-8be3-d06115b45908" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5bcd621-1a65-4ed5-9576-007a65d43059" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e632b41c-be7e-40c3-bf93-0af9d0078951" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c33fd8c1-fdaf-4645-b8c9-fa8ed3e66402" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7b7dd1b-d4ff-44c8-ba80-c646190609db" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4db1f915-e66e-4948-9f62-2a6c59215fe6" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85fc8bed-c856-445a-9354-19b4c5b744db" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1495fb3-0a1b-4dac-a670-88a8009d9c7f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab07d83f-1733-4a5c-9ddc-6d4076c59761" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e14a6ac4-18f0-473f-a716-30ea102e519d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6061a2ee-0e72-4f25-857c-d3aa9d7d06fa" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39d9419a-e4ab-4e75-a4d8-db32f3a65e7f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70d5ff81-6c8b-4443-84ac-f66605bd3217" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ac15f8a-8a39-4b97-beee-26175ed0071e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bce89ebf-cdf0-4bdc-97e9-7eb447ddc5cd" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f39e99b-985c-42d5-b42a-b5ecaeae5248" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5a1b409-f0aa-4e35-8e27-40d64f891ad8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/496849a3-5fff-4b4c-8202-c225f6f39794" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/607efeff-6b04-409d-bb4a-b834a04971e2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f821697-6a76-44f6-9059-03a3dbde932a" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2df3a1c2-40b0-460c-9602-75f27b5da53f" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05dfcee7-f5f4-4999-b347-19b9e895ed3a" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9f2d65b-df5d-467b-b021-0ca5a42e797e" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23240a1a-8f3f-4458-91ee-4d90dc2db39c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03eec02a-22b8-4e6c-9d3e-764ec950e2aa" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bd9c890-25c1-4802-b360-f622397f0556" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7158da-877b-45a9-8722-686d82647e5f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea62e7d9-4c9b-4c82-b0f9-7d1968ee1ac8" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3487d205-8443-4853-82b1-5582ff21a393" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a08c3e9e-8dec-43da-b48c-b1225b852483" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ffb31e1-1600-4778-8a1c-9a1aa8acdfaf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e65bf8-a765-4db6-bd42-af17d6bfc3d9" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03ec6b11-a09b-4773-974d-699e3291a859" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccff60b6-843e-4dbe-904e-51a8d455aadf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20d85853-1ec5-491e-a52e-38e5aace80ac" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d0f5d50-8fdc-4c87-876b-4fcb95ee49d6" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56279d3a-c9c6-46f6-9c87-073c00d0d4d3" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4358741a-bd4b-47b0-84b8-45df391d5f97" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd346f48-a0b5-4d16-8f94-c5ef4fa5af28" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03cd314d-1ce3-4d3e-a429-5661c270a435" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03d7e682-94a4-4955-88ae-ac59ea1b2092" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e6a6a70-995c-42d9-b0e1-3257d335bf4b" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa797382-e196-4b75-813e-3e0cdd7f1d6e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7a1180a-812d-4022-88b7-a2eb2c1181ad" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d83b22a2-cf64-4063-bac7-f43391129e3e" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06988d75-2eeb-46f9-8deb-8ddee0a39e27" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/948952ec-a807-4d46-9ff9-cee3d840cf77" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1dca553-74ee-4714-97c0-3215e08bea2c" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c81616b0-4763-444c-90cc-3c5bacd4cc31" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a407052d-d6e5-4112-9fb0-59fb07779f28" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af342fff-d75d-404a-bec7-5ef067bec9b2" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b275e486-b803-4dd8-8e32-ff1d58e9e5b9" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61b736ec-e684-4db2-bbfa-5c2e1767da85" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ce13018-dbd6-41ea-a49b-7d1a3c451da1" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d3a9f3-554e-4a47-9abe-2443c6cd3f5c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0271e15-e4c6-4064-9b49-ed150af3cd9f" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e133801c-c9e4-4ad4-a82b-95a54a3cfa53" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81ace5ad-4570-435e-bed7-81caee86b025" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f399e833-8abb-4cc2-b062-97351ab1897e" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52d1b55-021b-4404-940d-7c810962df97" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b6c885b-ffe0-4fab-aa55-b8a7ca4cbdae" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc17eaed-4749-45f7-af29-77b7deaff94e" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c809f2ca-7457-4f38-afb4-313793764947" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/246e34a0-e5ad-4eac-abbb-ed4e0268f0bc" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffe595d9-b70d-43f8-8386-11d827cc7861" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73a58dc2-a0f9-4bcc-b808-9d8ebdbdeda7" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/503c7bf7-b371-44b4-8363-1327af829b08" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcb03fc1-ee40-4919-a21b-4fd899fb23e3" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fdbb870-b7cd-489f-8034-0e4fe9ac6454" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47057326-a8f1-49d8-805d-4f97f74c3596" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8415257-6ebd-49da-b991-e1b44a0cf66b" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ed070e-4142-44b6-9704-ac7e052e4109" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52c30dd1-bebc-4127-9010-32e936411216" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/870da26b-4197-4250-b479-a1cf6da59470" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cddf4bd-5fe2-4c62-9f2c-856495d3523f" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/706886bc-0ab1-4181-aa3a-d14d963e0039" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e53a1770-e709-4e8b-8c28-ddb480df2f85" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62dea646-9218-4843-b411-0be53e07545e" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e01bec2c-2919-49c8-8b5a-8f65f105652a" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30c1dc37-9b8d-4f05-82ea-411f783028c0" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18d3ca24-1781-41fc-bc47-fbd8561f3afd" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d992279d-4e33-49fa-9edd-982c45ab3ac5" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f39db149-476c-46fd-9f1b-29aa8d2bd082" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/898428f2-1148-400e-ad4d-320dbad21a2d" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44f741a4-04e4-44db-9a70-0570ed88c144" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab75843-07aa-4146-8a3c-a1bdd5560dce" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/091e5f98-8a59-4ce8-9f8d-e6330bfbf988" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a088975-d3c9-4417-bd60-60a78709a26e" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a9be38d-5f04-41e0-8d65-47761d1d76b4" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8ce4a76-577f-46af-93a1-faf79f5e2217" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70df7b4f-b27d-4778-9dca-c472b803e081" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b34da125-5351-4e24-bec0-71f7880cba81" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a52c3c6d-a6da-4676-92ca-17aaa7a0eae5" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cb79d64-296a-47cd-83da-6a86905d98b8" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/387f0565-9cf7-4b5d-95fe-7d70e1b9a4e9" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1a1fee6-67f8-4e52-b415-5dce4f9ecc95" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83970ef9-3a39-4080-b9f3-b487df5e66f5" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d877fa74-135d-41b5-8eda-abe1afbd021f" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4a334e0-8b5e-4928-8073-6a798704852a" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/642085bd-8248-4063-9c81-d0bc51a8f13d" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ae17283-752a-4cc1-ac66-f0ea031061fe" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d282fc5-6438-45c8-bd75-4d87f63f6aa1" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cf6ab48-3400-40d4-9e53-8096eb440fcc" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04f130ce-8e83-476f-bfa2-0b2e822fd441" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc7537e4-7f9c-46ea-96e0-9bbb389b3407" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed4507b-fd64-46e6-a864-c2135c7942e8" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed84ee5-283a-4a17-ba64-902f0e7a8a55" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f2973df-5cac-4c8b-a8de-e6ff13c01d7a" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8b0dd08-a07b-4877-be29-bb114d9153e1" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0f8628f-f348-49df-9a68-356749ed07f1" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dfe0c46-9720-463a-a882-03d74baa5e47" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a51736fc-7299-4c0e-9c88-87e22f56442f" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22716e68-10bc-4fb1-b22c-978f8e269709" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c90d151c-c169-4618-8a7a-31a958332159" TargetMode="External" Id="rId120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U114"/>
+  <dimension ref="A1:U121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2162 +589,2140 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А07-23099/2026</t>
+          <t>А07-27219/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
+          <t>АО "ТРАНСНЕФТЬ - ПРИКАМЬЕ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>1645000340</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Саяхова А. М.</t>
+          <t>Рычкова Н. К.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>03.07.2026</t>
+          <t>06.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b555a25-e5a2-4496-a683-a4e8c465fc50</t>
+          <t>https://kad.arbitr.ru/Card/db5b6275-1ccd-4885-bcb6-6928e533e129</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А07-19363/2026</t>
+          <t>А07-26734/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>01.06.2026</t>
+          <t>03.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ УДМУРТСКОЙ РЕСПУБЛИКИ КИЗНЕРСКАЯ РАЙОННАЯ БОЛЬНИЦА МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ УДМУРТСКОЙ РЕСПУБЛИКИ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>0278992157</t>
+          <t>1813001299</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Хайруллина Р. Д.</t>
+          <t>Харисов А. Ф.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>07.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/021608a7-38b9-46ad-a59b-2144e478804b</t>
+          <t>https://kad.arbitr.ru/Card/b510e0ec-1bb4-4c46-a407-8df11a976155</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А07-7758/2026</t>
+          <t>А07-23099/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ПРИКАМЬЕ"</t>
+          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>1645000340</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Жильцова Е. А.</t>
+          <t>Саяхова А. М.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd1544ad-3f0d-4c96-9d75-d5acbcde470f</t>
+          <t>https://kad.arbitr.ru/Card/3b555a25-e5a2-4496-a683-a4e8c465fc50</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А07-6376/2026</t>
+          <t>А07-19363/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>25.02.2026</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>0278039018</t>
+          <t>0278992157</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Шамсутдинов Э. Р.</t>
+          <t>Хайруллина Р. Д.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57b8f26e-c6e4-4d72-8be3-d06115b45908</t>
+          <t>https://kad.arbitr.ru/Card/021608a7-38b9-46ad-a59b-2144e478804b</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А07-4368/2026</t>
+          <t>А07-7758/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>10.02.2026</t>
+          <t>05.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА"</t>
+          <t>АО "ТРАНСНЕФТЬ - ПРИКАМЬЕ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5260900725</t>
+          <t>1645000340</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Рычкова Н. К.</t>
+          <t>Жильцова Е. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>04.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5bcd621-1a65-4ed5-9576-007a65d43059</t>
+          <t>https://kad.arbitr.ru/Card/dd1544ad-3f0d-4c96-9d75-d5acbcde470f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А07-2117/2026</t>
+          <t>А07-6376/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
+          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>0278039018</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шамсутдинов Э. Р.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e632b41c-be7e-40c3-bf93-0af9d0078951</t>
+          <t>https://kad.arbitr.ru/Card/57b8f26e-c6e4-4d72-8be3-d06115b45908</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А07-40369/2025</t>
+          <t>А07-4368/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО РАЙОНА БЕЛОКАТАЙСКИЙ РАЙОН РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0210027094</t>
+          <t>5260900725</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО СНИП</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>0274967375</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Саяхова А. М.</t>
+          <t>Рычкова Н. К.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c33fd8c1-fdaf-4645-b8c9-fa8ed3e66402</t>
+          <t>https://kad.arbitr.ru/Card/a5bcd621-1a65-4ed5-9576-007a65d43059</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А50-23970/2025</t>
+          <t>А07-2117/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>16.10.2025</t>
+          <t>23.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ПАО "УРАЛКАЛИЙ"</t>
+          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5911029807</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АО "Управление строительства №30"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>0279998391</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Гашева Е. А.</t>
+          <t>Савельева Д. Р.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>1200000</v>
+        <v>2455533.33</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в размере 1 200 000 рублей</t>
+          <t>Взыскание денежных средств в рамках обязательств строительного подряда (косвенно следует из участия Фонда модернизации ЖКХ и строительного управления), подробные основания в тексте определений не раскрыты.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>16.05.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7b7dd1b-d4ff-44c8-ba80-c646190609db</t>
+          <t>https://kad.arbitr.ru/Card/e632b41c-be7e-40c3-bf93-0af9d0078951</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А07-33084/2025</t>
+          <t>А07-40369/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>26.09.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА"</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО РАЙОНА БЕЛОКАТАЙСКИЙ РАЙОН РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5260900725</t>
+          <t>0210027094</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>ООО СНИП</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0274967375</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Исхакова А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Саяхова А. М.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4db1f915-e66e-4948-9f62-2a6c59215fe6</t>
+          <t>https://kad.arbitr.ru/Card/c33fd8c1-fdaf-4645-b8c9-fa8ed3e66402</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А07-28225/2025</t>
+          <t>А50-23970/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19.08.2025</t>
+          <t>16.10.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ГБУЗ РБ Городская детская клиническая больница №17 г. Уфы</t>
+          <t>ПАО "УРАЛКАЛИЙ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>0277013480</t>
+          <t>5911029807</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "БАШТЕПЛОВЕНТ"</t>
+          <t>АО "Управление строительства №30"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>0276131508</t>
+          <t>0279998391</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Рычкова Н. К.</t>
-[...2 lines deleted...]
-      <c r="O11" s="2" t="inlineStr"/>
+          <t>Гашева Е. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>1200000</v>
+      </c>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr"/>
-      <c r="R11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств в размере 1 200 000 рублей</t>
+        </is>
+      </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85fc8bed-c856-445a-9354-19b4c5b744db</t>
+          <t>https://kad.arbitr.ru/Card/d7b7dd1b-d4ff-44c8-ba80-c646190609db</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А07-19437/2025</t>
+          <t>А07-33084/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>26.09.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>АО ТРАНСНЕФТЬ -СИБИРЬ</t>
+          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7201000726</t>
+          <t>5260900725</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Фаткуллина Ф. И.</t>
+          <t>Исхакова А. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>24419159.41</v>
+        <v>1154858.32</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в порядке субсидиарной ответственности</t>
+          <t>Взыскание в порядке субсидиарной ответственности по обязательствам члена СРО (ООО СпецАвтоТрейд)</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1495fb3-0a1b-4dac-a670-88a8009d9c7f</t>
+          <t>https://kad.arbitr.ru/Card/4db1f915-e66e-4948-9f62-2a6c59215fe6</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А07-14658/2025</t>
+          <t>А07-28225/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>19.08.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ГБУЗ Районная больница г. Чебаркуль</t>
+          <t>ГБУЗ РБ Городская детская клиническая больница №17 г. Уфы</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7420000045</t>
+          <t>0277013480</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ЗАО "БАШТЕПЛОВЕНТ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0276131508</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Рычкова Н. К.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>27.12.2025</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab07d83f-1733-4a5c-9ddc-6d4076c59761</t>
+          <t>https://kad.arbitr.ru/Card/85fc8bed-c856-445a-9354-19b4c5b744db</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А07-10327/2025</t>
+          <t>А07-19437/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>28.03.2025</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ ДЕТСКАЯ ШКОЛА ИСКУССТВ №3 ГОРОДСКОГО ОКРУГА ГОРОД УФА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>АО ТРАНСНЕФТЬ -СИБИРЬ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>0272012980</t>
+          <t>7201000726</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "БАШТЕПЛОВЕНТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>0276131508</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Рычкова Н. К.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Фаткуллина Ф. И.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>24419159.41</v>
+      </c>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr"/>
-      <c r="R14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств в порядке субсидиарной ответственности</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e14a6ac4-18f0-473f-a716-30ea102e519d</t>
+          <t>https://kad.arbitr.ru/Card/f1495fb3-0a1b-4dac-a670-88a8009d9c7f</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А07-10015/2025</t>
+          <t>А07-14658/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>26.03.2025</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
+          <t>ГБУЗ Районная больница г. Чебаркуль</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>0275915355</t>
+          <t>7420000045</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>0274992903</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Рычкова Н. К.</t>
+          <t>Кузнецов Д. П.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>59039720.4</v>
+        <v>6962141.47</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и неустойки по договору подряда; встречный иск о взыскании убытков</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на капремонт</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>27.12.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6061a2ee-0e72-4f25-857c-d3aa9d7d06fa</t>
+          <t>https://kad.arbitr.ru/Card/ab07d83f-1733-4a5c-9ddc-6d4076c59761</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А07-1905/2025</t>
+          <t>А07-10327/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>28.03.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТехноСервисСтрой"</t>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ ДЕТСКАЯ ШКОЛА ИСКУССТВ №3 ГОРОДСКОГО ОКРУГА ГОРОД УФА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>0278198868</t>
+          <t>0272012980</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>ЗАО "БАШТЕПЛОВЕНТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0276131508</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Шагабутдинова З. Ф.</t>
+          <t>Рычкова Н. К.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>22.11.2025</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39d9419a-e4ab-4e75-a4d8-db32f3a65e7f</t>
+          <t>https://kad.arbitr.ru/Card/e14a6ac4-18f0-473f-a716-30ea102e519d</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А07-42415/2024</t>
+          <t>А07-10015/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>18.12.2024</t>
+          <t>26.03.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов томской области"</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>0275915355</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙ-СЕРВИС"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>0276923528</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
+          <t>Рычкова Н. К.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>468759</v>
-[...3 lines deleted...]
-      </c>
+        <v>59039720.4</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание задолженности и неустойки по договору подряда; встречный иск о взыскании убытков</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>21.06.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70d5ff81-6c8b-4443-84ac-f66605bd3217</t>
+          <t>https://kad.arbitr.ru/Card/6061a2ee-0e72-4f25-857c-d3aa9d7d06fa</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А07-40422/2024</t>
+          <t>А07-1905/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>02.12.2024</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА"</t>
+          <t>ООО "ТехноСервисСтрой"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5260900725</t>
+          <t>0278198868</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шагабутдинова З. Ф.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке субсидиарной ответственности по обязательствам члена СРО</t>
+          <t>Признание недействительным решения СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>22.11.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ac15f8a-8a39-4b97-beee-26175ed0071e</t>
+          <t>https://kad.arbitr.ru/Card/39d9419a-e4ab-4e75-a4d8-db32f3a65e7f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А07-37666/2024</t>
+          <t>А07-42415/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>07.11.2024</t>
+          <t>18.12.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов томской области"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>ООО "СПЕЦСТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>0276923528</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Уральского округа</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Перемышлев И. В.</t>
+          <t>Кузнецов Д. П.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>530284.41</v>
+        <v>468759</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>522192.49</v>
+        <v>451759</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за ущерб, причиненный членом СРО при капремонте кровли МКД.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>19.02.2026</t>
+          <t>21.06.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bce89ebf-cdf0-4bdc-97e9-7eb447ddc5cd</t>
+          <t>https://kad.arbitr.ru/Card/70d5ff81-6c8b-4443-84ac-f66605bd3217</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А07-34222/2024</t>
+          <t>А07-40422/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>02.12.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов томской области"</t>
+          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>5260900725</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙ-СЕРВИС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>0276923528</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Уральского округа</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Торопова М. В.</t>
+          <t>Нурисламова И. Н.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>654014.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>2647567.07</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков, выплаченных собственнику за залив квартиры членом СРО</t>
+          <t>Взыскание в порядке субсидиарной ответственности по обязательствам члена СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>19.03.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f39e99b-985c-42d5-b42a-b5ecaeae5248</t>
+          <t>https://kad.arbitr.ru/Card/1ac15f8a-8a39-4b97-beee-26175ed0071e</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А07-33024/2024</t>
+          <t>А07-37666/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>07.11.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов томской области"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>ООО "СПЕЦСТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>0276923528</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Уральского округа</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Хазиахметова З. Р.</t>
+          <t>Перемышлев И. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>996492.1899999999</v>
+        <v>530284.41</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>951343.98</v>
+        <v>522192.49</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса из-за затопления квартиры при капремонте крыши членом СРО.</t>
+          <t>Взыскание убытков в порядке регресса за ущерб, причиненный членом СРО при капремонте кровли МКД.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5a1b409-f0aa-4e35-8e27-40d64f891ad8</t>
+          <t>https://kad.arbitr.ru/Card/bce89ebf-cdf0-4bdc-97e9-7eb447ddc5cd</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А67-8455/2024</t>
+          <t>А07-34222/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>09.09.2024</t>
+          <t>07.10.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов томской области"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстрой-Сервис"</t>
+          <t>ООО "СПЕЦСТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>0276923528</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Уральского округа</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Аксиньин С. Г.</t>
+          <t>Торопова М. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>50000</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>654014.3</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>624014.3</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание солидарно 50 000 руб. убытков с ООО «Спецстрой-Сервис» и СРО.</t>
+          <t>Регрессное требование о возмещении убытков, выплаченных собственнику за залив квартиры членом СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>19.03.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/496849a3-5fff-4b4c-8202-c225f6f39794</t>
+          <t>https://kad.arbitr.ru/Card/4f39e99b-985c-42d5-b42a-b5ecaeae5248</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А07-28503/2024</t>
+          <t>А07-33024/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>28.08.2024</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИД"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов томской области"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>0274167812</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО "СПЕЦСТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0276923528</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>5000000</v>
+        <v>996492.1899999999</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>5000000</v>
+        <v>951343.98</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа СРО в зачете взносов правопреемнику реорганизованного члена.</t>
+          <t>Возмещение ущерба в порядке регресса из-за затопления квартиры при капремонте крыши членом СРО.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>19.12.2024</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/607efeff-6b04-409d-bb4a-b834a04971e2</t>
+          <t>https://kad.arbitr.ru/Card/d5a1b409-f0aa-4e35-8e27-40d64f891ad8</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А67-7398/2024</t>
+          <t>А67-8455/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19.08.2024</t>
+          <t>09.09.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
@@ -2755,3039 +2733,2983 @@
           <t>7017996657</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО "Спецстрой-Сервис"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>0276923528</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Бирюкова А. А.</t>
+          <t>Аксиньин С. Г.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>584314.41</v>
+        <v>50000</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание части убытков в рамках обязательств по капитальному ремонту МКД</t>
+          <t>Взыскание солидарно 50 000 руб. убытков с ООО «Спецстрой-Сервис» и СРО.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>08.10.2024</t>
+          <t>17.09.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f821697-6a76-44f6-9059-03a3dbde932a</t>
+          <t>https://kad.arbitr.ru/Card/496849a3-5fff-4b4c-8202-c225f6f39794</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А07-15520/2024</t>
+          <t>А07-28503/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>20.05.2024</t>
+          <t>28.08.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>ООО "ВИД"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>0274992903</t>
+          <t>0274167812</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>0275915355</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Ганеев Р. Ф.</t>
+          <t>Салиева Л. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>3872367.36</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>5000000</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>5000000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с ООО «Строительное управление № 9»</t>
+          <t>Признание незаконным отказа СРО в зачете взносов правопреемнику реорганизованного члена.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>19.12.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05dfcee7-f5f4-4999-b347-19b9e895ed3a</t>
+          <t>https://kad.arbitr.ru/Card/607efeff-6b04-409d-bb4a-b834a04971e2</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А07-15522/2024</t>
+          <t>А67-7398/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>20.05.2024</t>
+          <t>19.08.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>0274992903</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
+          <t>ООО "Спецстрой-Сервис"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>0275915355</t>
+          <t>0276923528</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Бирюкова А. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>584314.41</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr"/>
-      <c r="R26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Солидарное взыскание части убытков в рамках обязательств по капитальному ремонту МКД</t>
+        </is>
+      </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>08.10.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9f2d65b-df5d-467b-b021-0ca5a42e797e</t>
+          <t>https://kad.arbitr.ru/Card/4f821697-6a76-44f6-9059-03a3dbde932a</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А07-12829/2024</t>
+          <t>А76-24581/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>23.04.2024</t>
+          <t>23.07.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
+          <t>Прокуратура Челябинской области</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>7453042227</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>ГБУЗ "Районная больница г.Чебаркуль"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>7420000045</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Ларионова И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шаяхметов И. С.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23240a1a-8f3f-4458-91ee-4d90dc2db39c</t>
+          <t>https://kad.arbitr.ru/Card/2df3a1c2-40b0-460c-9602-75f27b5da53f</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А07-11800/2024</t>
+          <t>А07-15520/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>17.04.2024</t>
+          <t>20.05.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ГБУЗ РБ Городская детская клиническая больница №17 г. Уфы</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>0277013480</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "БАШТЕПЛОВЕНТ"</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>0276131508</t>
+          <t>0275915355</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Фаткуллина Ф. И.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Ганеев Р. Ф.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>3872367.36</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr"/>
-      <c r="R28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков с ООО «Строительное управление № 9»</t>
+        </is>
+      </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03eec02a-22b8-4e6c-9d3e-764ec950e2aa</t>
+          <t>https://kad.arbitr.ru/Card/05dfcee7-f5f4-4999-b347-19b9e895ed3a</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А07-10149/2024</t>
+          <t>А07-15522/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>04.04.2024</t>
+          <t>20.05.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>0274992903</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>0275915355</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Хазиахметова З. Р.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Савельева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4bd9c890-25c1-4802-b360-f622397f0556</t>
+          <t>https://kad.arbitr.ru/Card/f9f2d65b-df5d-467b-b021-0ca5a42e797e</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А07-6865/2024</t>
+          <t>А07-12829/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024</t>
+          <t>23.04.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛТЫН КУЛ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>0278107691</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
+          <t>Ларионова И. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>117528920.86</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Возврат взносов в компенсационный фонд при добровольном прекращении членства в СРО.</t>
+          <t>Взыскание неустойки за неисполнение обязательств членом СРО по строительному контракту.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>12.02.2025</t>
+          <t>12.02.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c7158da-877b-45a9-8722-686d82647e5f</t>
+          <t>https://kad.arbitr.ru/Card/23240a1a-8f3f-4458-91ee-4d90dc2db39c</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А07-37437/2023</t>
+          <t>А07-11800/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>13.11.2023</t>
+          <t>17.04.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
+          <t>ГБУЗ РБ Городская детская клиническая больница №17 г. Уфы</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>0277013480</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>ЗАО "БАШТЕПЛОВЕНТ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0276131508</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Ганеев Р. Ф.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Фаткуллина Ф. И.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>01.05.2025</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3487d205-8443-4853-82b1-5582ff21a393</t>
+          <t>https://kad.arbitr.ru/Card/03eec02a-22b8-4e6c-9d3e-764ec950e2aa</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А07-37153/2023</t>
+          <t>А07-10149/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>09.11.2023</t>
+          <t>04.04.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0275915355</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>4728204.09</v>
-[...3 lines deleted...]
-      </c>
+        <v>8184379.59</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Взыскание убытков с ООО «Строительное управление №9»</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>20.12.2024</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a08c3e9e-8dec-43da-b48c-b1225b852483</t>
+          <t>https://kad.arbitr.ru/Card/4bd9c890-25c1-4802-b360-f622397f0556</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А07-36291/2023</t>
+          <t>А07-6865/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>01.11.2023</t>
+          <t>04.03.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
+          <t>ООО "АЛТЫН КУЛ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>0278107691</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
+          <t>Салиева Л. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>590647.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Возврат взносов в компенсационный фонд при добровольном прекращении членства в СРО.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>16.08.2025</t>
+          <t>12.02.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ffb31e1-1600-4778-8a1c-9a1aa8acdfaf</t>
+          <t>https://kad.arbitr.ru/Card/8c7158da-877b-45a9-8722-686d82647e5f</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А47-15178/2023</t>
+          <t>А07-43892/2023</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>18.09.2023</t>
+          <t>29.12.2023</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr"/>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТРЕСТ ЖИЛИЩНОГО ХОЗЯЙСТВА"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>0268047852</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "Маруся строй"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>5612163829</t>
+          <t>0278992157</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Савельева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>10.01.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612</t>
+          <t>https://kad.arbitr.ru/Card/ea62e7d9-4c9b-4c82-b0f9-7d1968ee1ac8</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А07-29268/2023</t>
+          <t>А07-37437/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>05.09.2023</t>
+          <t>13.11.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮНИСТРОЙ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>8612014572</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Жильцова Е. А.</t>
-[...3 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+          <t>Ганеев Р. Ф.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="n">
+        <v>3518122.86</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>3518122.86</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО из-за нарушения процедуры уведомления</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (неустойка).</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>18.11.2023</t>
+          <t>01.05.2025</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84e65bf8-a765-4db6-bd42-af17d6bfc3d9</t>
+          <t>https://kad.arbitr.ru/Card/3487d205-8443-4853-82b1-5582ff21a393</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А07-28056/2023</t>
+          <t>А07-37153/2023</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>25.08.2023</t>
+          <t>09.11.2023</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>0277071467</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙКОМПЛЕКТ"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>0278134102</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
+          <t>Савельева Д. Р.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>4233500.67</v>
-[...1 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+        <v>4728204.09</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>4728204.09</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки и штрафа за неисполнение обязательств по договору подряда от 28.02.2019.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>21.03.2025</t>
+          <t>20.12.2024</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03ec6b11-a09b-4773-974d-699e3291a859</t>
+          <t>https://kad.arbitr.ru/Card/a08c3e9e-8dec-43da-b48c-b1225b852483</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А07-36654/2022</t>
+          <t>А07-36291/2023</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>23.11.2022</t>
+          <t>01.11.2023</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Хазиахметова З. Р.</t>
+          <t>Савельева Д. Р.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>22767500.48</v>
+        <v>590647.2</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>22767500.48</v>
+        <v>590647.2</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом договорных обязательств по договорам подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>23.04.2025</t>
+          <t>16.08.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20d85853-1ec5-491e-a52e-38e5aace80ac</t>
+          <t>https://kad.arbitr.ru/Card/1ffb31e1-1600-4778-8a1c-9a1aa8acdfaf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А07-30353/2022</t>
+          <t>А47-15178/2023</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>05.10.2022</t>
+          <t>18.09.2023</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройТеплоМонтаж"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>0255018734</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Хомутова С. И.</t>
-[...2 lines deleted...]
-      <c r="O38" s="2" t="inlineStr"/>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>109150.52</v>
+      </c>
       <c r="P38" s="2" t="n">
-        <v>1800</v>
+        <v>109150.52</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Нарушение процедуры исключения из членов СРО (ненадлежащее уведомление о заседании)</t>
+          <t>Взыскание убытков в порядке регресса из-за залива квартиры при капитальном ремонте крыши</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>02.12.2022</t>
+          <t>10.01.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56279d3a-c9c6-46f6-9c87-073c00d0d4d3</t>
+          <t>https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А07-27782/2022</t>
+          <t>А07-29268/2023</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>12.09.2022</t>
+          <t>05.09.2023</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО " Промстройсервис"</t>
+          <t>ООО "ЮНИСТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>0276097166</t>
+          <t>8612014572</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>Жильцова Е. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr"/>
-      <c r="P39" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО из-за нарушения процедуры уведомления</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>24.11.2022</t>
+          <t>18.11.2023</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4358741a-bd4b-47b0-84b8-45df391d5f97</t>
+          <t>https://kad.arbitr.ru/Card/84e65bf8-a765-4db6-bd42-af17d6bfc3d9</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А47-6685/2022</t>
+          <t>А07-28056/2023</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>19.05.2022</t>
+          <t>25.08.2023</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО "Куюргазинское ремонтно-строительное управление"</t>
+          <t>ООО "ПРОМСТРОЙКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>0233004689</t>
+          <t>0278134102</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Пархома С. Т.</t>
-[...2 lines deleted...]
-      <c r="O40" s="2" t="inlineStr"/>
+          <t>Кузнецов Д. П.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>4233500.67</v>
+      </c>
       <c r="P40" s="2" t="inlineStr"/>
-      <c r="Q40" s="2" t="inlineStr"/>
-      <c r="R40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки и штрафа за неисполнение обязательств по договору подряда от 28.02.2019.</t>
+        </is>
+      </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>03.05.2023</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd346f48-a0b5-4d16-8f94-c5ef4fa5af28</t>
+          <t>https://kad.arbitr.ru/Card/03ec6b11-a09b-4773-974d-699e3291a859</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А07-37015/2021</t>
+          <t>А07-13710/2023</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>24.12.2021</t>
+          <t>03.05.2023</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr"/>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОСТРОЙ"</t>
+          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>0264066910</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Жильцова Е. А.</t>
+          <t>Шамсутдинов Э. Р.</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>21.07.2022</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03cd314d-1ce3-4d3e-a429-5661c270a435</t>
+          <t>https://kad.arbitr.ru/Card/ccff60b6-843e-4dbe-904e-51a8d455aadf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А07-20325/2021</t>
+          <t>А07-36654/2022</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>27.07.2021</t>
+          <t>23.11.2022</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АНО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Жильцова Е. А.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>3500000</v>
-[...1 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+        <v>22767500.48</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>22767500.48</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом заверений об обстоятельствах по договору</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом договорных обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>18.11.2022</t>
+          <t>23.04.2025</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03d7e682-94a4-4955-88ae-ac59ea1b2092</t>
+          <t>https://kad.arbitr.ru/Card/20d85853-1ec5-491e-a52e-38e5aace80ac</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А07-14280/2021</t>
+          <t>А07-34371/2022</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>02.06.2021</t>
+          <t>07.11.2022</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr"/>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Технологии стратегических решений"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТРЕСТ ЖИЛИЩНОГО ХОЗЯЙСТВА"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>0278943262</t>
+          <t>0268047852</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0278992157</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
+          <t>Савельева Д. Р.</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr"/>
-      <c r="Q43" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>06.08.2021</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e6a6a70-995c-42d9-b0e1-3257d335bf4b</t>
+          <t>https://kad.arbitr.ru/Card/9d0f5d50-8fdc-4c87-876b-4fcb95ee49d6</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А07-7590/2021</t>
+          <t>А07-30353/2022</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>31.03.2021</t>
+          <t>05.10.2022</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХИТЕКТУРНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "СтройТеплоМонтаж"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>0274193266</t>
+          <t>0255018734</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация работодателей "Союз строителей Республики Башкортостан"</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>Хомутова С. И.</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="n">
-        <v>6000</v>
+        <v>1800</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО из-за нарушения порядка уведомления</t>
+          <t>Нарушение процедуры исключения из членов СРО (ненадлежащее уведомление о заседании)</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>01.07.2021</t>
+          <t>02.12.2022</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa797382-e196-4b75-813e-3e0cdd7f1d6e</t>
+          <t>https://kad.arbitr.ru/Card/56279d3a-c9c6-46f6-9c87-073c00d0d4d3</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А07-7570/2021</t>
+          <t>А07-27782/2022</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>30.03.2021</t>
+          <t>12.09.2022</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
+          <t>ООО " Промстройсервис"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>0276097166</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШСНАБИНЖИНИРИНГ</t>
+          <t>Ассоциация «Саморегулируемая организация работодателей «Союз строителей Республики Башкортостан»</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>0276932353</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жильцова Е. А.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="n">
-        <v>1994441.34</v>
+        <v>6000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа за нарушение заверений о квалификации персонала в договорах строительного подряда</t>
+          <t>Оспаривание решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>12.04.2022</t>
+          <t>24.11.2022</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7a1180a-812d-4022-88b7-a2eb2c1181ad</t>
+          <t>https://kad.arbitr.ru/Card/4358741a-bd4b-47b0-84b8-45df391d5f97</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А07-2989/2021</t>
+          <t>А47-6685/2022</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>11.02.2021</t>
+          <t>19.05.2022</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛАВНОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>0274168220</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО "Куюргазинское ремонтно-строительное управление"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0233004689</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Пархома С. Т.</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
-      <c r="P46" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>29.07.2021</t>
+          <t>03.05.2023</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d83b22a2-cf64-4063-bac7-f43391129e3e</t>
+          <t>https://kad.arbitr.ru/Card/bd346f48-a0b5-4d16-8f94-c5ef4fa5af28</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А07-30328/2020</t>
+          <t>А07-37015/2021</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>10.12.2020</t>
+          <t>24.12.2021</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕМУСЛУГИ"</t>
+          <t>ООО "ЭКОСТРОЙ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>0268028507</t>
+          <t>0264066910</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>Жильцова Е. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
-      <c r="P47" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО; нарушение порядка созыва и уведомления о заседании.</t>
+          <t>Оспаривание решения об исключении из членов СРО из-за неуплаты членских взносов.</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>06.02.2021</t>
+          <t>21.07.2022</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06988d75-2eeb-46f9-8deb-8ddee0a39e27</t>
+          <t>https://kad.arbitr.ru/Card/03cd314d-1ce3-4d3e-a429-5661c270a435</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А07-25056/2020</t>
+          <t>А07-20325/2021</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>16.10.2020</t>
+          <t>27.07.2021</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
+          <t>АНО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>0278181159</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Байкова А. А.</t>
+          <t>Жильцова Е. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>51268512.6</v>
+        <v>3500000</v>
       </c>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом заверений об обстоятельствах по договору</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>24.12.2020</t>
+          <t>18.11.2022</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1dca553-74ee-4714-97c0-3215e08bea2c</t>
+          <t>https://kad.arbitr.ru/Card/03d7e682-94a4-4955-88ae-ac59ea1b2092</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А07-25052/2020</t>
+          <t>А07-14280/2021</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>16.10.2020</t>
+          <t>02.06.2021</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>ООО "Технологии стратегических решений"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>0278943262</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>0278181159</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Байкова А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Салиева Л. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда</t>
+          <t>Нарушение процедуры исключения из членов СРО и несоблюдение порядка уведомления о заседании</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>24.12.2020</t>
+          <t>06.08.2021</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/948952ec-a807-4d46-9ff9-cee3d840cf77</t>
+          <t>https://kad.arbitr.ru/Card/4e6a6a70-995c-42d9-b0e1-3257d335bf4b</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А07-24534/2020</t>
+          <t>А07-7590/2021</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>13.10.2020</t>
+          <t>31.03.2021</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕМУСЛУГИ"</t>
+          <t>ООО "АРХИТЕКТУРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>0268028507</t>
+          <t>0274193266</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>Ассоциация Саморегулируемая организация работодателей "Союз строителей Республики Башкортостан"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
+          <t>Хомутова С. И.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
-      <c r="P50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="n">
+        <v>6000</v>
+      </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении истца из членов СРО</t>
+          <t>Признание недействительным решения об исключении из членов СРО из-за нарушения порядка уведомления</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>20.11.2020</t>
+          <t>01.07.2021</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c81616b0-4763-444c-90cc-3c5bacd4cc31</t>
+          <t>https://kad.arbitr.ru/Card/fa797382-e196-4b75-813e-3e0cdd7f1d6e</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А07-22901/2020</t>
+          <t>А07-7570/2021</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>24.09.2020</t>
+          <t>30.03.2021</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "УФАНЕФТЕГАЗМАШ"</t>
+          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>0276086728</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО БАШСНАБИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0276932353</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Шагабутдинова З. Ф.</t>
-[...3 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+          <t>Кузнецов Д. П.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>1994441.34</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>1994441.34</v>
+      </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО из-за нарушения процедуры уведомления</t>
+          <t>Взыскание штрафа за нарушение заверений о квалификации персонала в договорах строительного подряда</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>28.11.2020</t>
+          <t>12.04.2022</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a407052d-d6e5-4112-9fb0-59fb07779f28</t>
+          <t>https://kad.arbitr.ru/Card/e7a1180a-812d-4022-88b7-a2eb2c1181ad</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А07-18464/2020</t>
+          <t>А07-2989/2021</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>12.08.2020</t>
+          <t>11.02.2021</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>ООО "ГЛАВНОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>0274168220</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИП-ЭЛЕКТРО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>0278169225</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Пакутин А. В.</t>
-[...5 lines deleted...]
-      <c r="P52" s="2" t="inlineStr"/>
+          <t>Нурисламова И. Н.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="n">
+        <v>6000</v>
+      </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку исполнения обязательств по договору подряда № РЭС-1.16.7/Д-01923 от 20.04.2018.</t>
+          <t>Нарушение порядка исключения из членов СРО (отсутствие уведомления о заседании)</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>16.10.2020</t>
+          <t>29.07.2021</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b275e486-b803-4dd8-8e32-ff1d58e9e5b9</t>
+          <t>https://kad.arbitr.ru/Card/d83b22a2-cf64-4063-bac7-f43391129e3e</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А07-18303/2020</t>
+          <t>А07-30328/2020</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>12.08.2020</t>
+          <t>10.12.2020</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>ООО "СТРОЙРЕМУСЛУГИ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>0268028507</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>0278181159</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Архиереев Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жильцова Е. А.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
       <c r="P53" s="2" t="n">
-        <v>284924.79</v>
+        <v>6000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору строительного подряда</t>
+          <t>Оспаривание исключения из членов СРО; нарушение порядка созыва и уведомления о заседании.</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>24.12.2020</t>
+          <t>06.02.2021</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af342fff-d75d-404a-bec7-5ef067bec9b2</t>
+          <t>https://kad.arbitr.ru/Card/06988d75-2eeb-46f9-8deb-8ddee0a39e27</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А07-17389/2020</t>
+          <t>А07-25052/2020</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>05.08.2020</t>
+          <t>16.10.2020</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>0277071467</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>0278181159</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Шамсутдинов Э. Р.</t>
+          <t>Байкова А. А.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>901543.88</v>
+        <v>34987426.69</v>
       </c>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда.</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>28.12.2020</t>
+          <t>24.12.2020</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61b736ec-e684-4db2-bbfa-5c2e1767da85</t>
+          <t>https://kad.arbitr.ru/Card/948952ec-a807-4d46-9ff9-cee3d840cf77</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А07-15249/2020</t>
+          <t>А07-25056/2020</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>07.07.2020</t>
+          <t>16.10.2020</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
@@ -5802,5939 +5724,6620 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>0278181159</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>Байкова А. А.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>7703064.98</v>
+        <v>51268512.6</v>
       </c>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за предоставление недостоверных заверений по договору подряда</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>22.12.2020</t>
+          <t>24.12.2020</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ce13018-dbd6-41ea-a49b-7d1a3c451da1</t>
+          <t>https://kad.arbitr.ru/Card/c1dca553-74ee-4714-97c0-3215e08bea2c</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А07-9532/2020</t>
+          <t>А07-24534/2020</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>30.04.2020</t>
+          <t>13.10.2020</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОМСТРОЙ"</t>
+          <t>ООО "СТРОЙРЕМУСЛУГИ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>0278930697</t>
+          <t>0268028507</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОГРАДСТРОЙ-ИНВЕСТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>0276044781</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Проскурякова С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Салиева Л. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков за ненадлежащее выполнение функций технического заказчика по договору</t>
+          <t>Признание недействительным решения об исключении истца из членов СРО</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>20.07.2021</t>
+          <t>20.11.2020</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0271e15-e4c6-4064-9b49-ed150af3cd9f</t>
+          <t>https://kad.arbitr.ru/Card/c81616b0-4763-444c-90cc-3c5bacd4cc31</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А07-18157/2019</t>
+          <t>А07-22901/2020</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>03.06.2019</t>
+          <t>24.09.2020</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАНДЕМ"</t>
+          <t>ООО "УФАНЕФТЕГАЗМАШ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>0278159114</t>
+          <t>0276086728</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>0274900035</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Тагирова Л. М.</t>
+          <t>Шагабутдинова З. Ф.</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr"/>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО из-за нарушения процедуры уведомления</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>04.10.2019</t>
+          <t>28.11.2020</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e133801c-c9e4-4ad4-a82b-95a54a3cfa53</t>
+          <t>https://kad.arbitr.ru/Card/a407052d-d6e5-4112-9fb0-59fb07779f28</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-90552/2019</t>
+          <t>А07-18303/2020</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>09.04.2019</t>
+          <t>12.08.2020</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-8"</t>
+          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>0274127760</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0278181159</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Архиереев Н. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>300000</v>
+        <v>284924.79</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>300000</v>
+        <v>284924.79</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО.</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору строительного подряда</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>08.06.2019</t>
+          <t>24.12.2020</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81ace5ad-4570-435e-bed7-81caee86b025</t>
+          <t>https://kad.arbitr.ru/Card/af342fff-d75d-404a-bec7-5ef067bec9b2</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-29383/2019</t>
+          <t>А07-18464/2020</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>07.02.2019</t>
+          <t>12.08.2020</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГО СИЛА"</t>
+          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>0278170742</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО "СИП-ЭЛЕКТРО"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>0278169225</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Пакутин А. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>315000</v>
-[...3 lines deleted...]
-      </c>
+        <v>582330</v>
+      </c>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание неустойки за просрочку исполнения обязательств по договору подряда № РЭС-1.16.7/Д-01923 от 20.04.2018.</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>16.10.2020</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f399e833-8abb-4cc2-b062-97351ab1897e</t>
+          <t>https://kad.arbitr.ru/Card/b275e486-b803-4dd8-8e32-ff1d58e9e5b9</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-200663/2018</t>
+          <t>А07-17389/2020</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>27.08.2018</t>
+          <t>05.08.2020</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юмакс"</t>
+          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0278181159</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Шамсутдинов Э. Р.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>901543.88</v>
+      </c>
+      <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд новой СРО при смене членства</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>24.10.2018</t>
+          <t>28.12.2020</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e52d1b55-021b-4404-940d-7c810962df97</t>
+          <t>https://kad.arbitr.ru/Card/61b736ec-e684-4db2-bbfa-5c2e1767da85</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-167800/2018</t>
+          <t>А07-15249/2020</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>19.07.2018</t>
+          <t>07.07.2020</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛСТРОЙАРТ"</t>
+          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>0276131900</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>0278181159</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Байкова А. А.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>100000</v>
+        <v>7703064.98</v>
       </c>
       <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 100 000 руб. компенсационного фонда в СРО в связи с переходом истца</t>
+          <t>Взыскание неустойки за предоставление недостоверных заверений по договору подряда</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>01.07.2020</t>
+          <t>22.12.2020</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b6c885b-ffe0-4fab-aa55-b8a7ca4cbdae</t>
+          <t>https://kad.arbitr.ru/Card/2ce13018-dbd6-41ea-a49b-7d1a3c451da1</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-140854/2018</t>
+          <t>А07-14088/2020</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>25.06.2020</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮМАКС"</t>
+          <t>Дикушин А В</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>0278161201</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "РЕГИОНАЛЬНАЯЭНЕРГОСТРОИТЕЛЬНАЯКОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0278181159</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Гаврикова Р. А.</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr"/>
       <c r="P62" s="2" t="inlineStr"/>
-      <c r="Q62" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>28.06.2018</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc17eaed-4749-45f7-af29-77b7deaff94e</t>
+          <t>https://kad.arbitr.ru/Card/05d3a9f3-554e-4a47-9abe-2443c6cd3f5c</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А07-7487/2018</t>
+          <t>А07-9532/2020</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>21.03.2018</t>
+          <t>30.04.2020</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРРА СТРОЙ"</t>
+          <t>ООО "ДОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>0275067264</t>
+          <t>0278930697</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>ООО "АВТОГРАДСТРОЙ-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0276044781</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Хомутова С. И.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Проскурякова С. В.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>1393432.53</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка исключения из членов СРО, отсутствие уведомления о заседании.</t>
+          <t>Взыскание убытков за ненадлежащее выполнение функций технического заказчика по договору</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>05.06.2018</t>
+          <t>20.07.2021</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c809f2ca-7457-4f38-afb4-313793764947</t>
+          <t>https://kad.arbitr.ru/Card/f0271e15-e4c6-4064-9b49-ed150af3cd9f</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А41-19839/2018</t>
+          <t>А07-18157/2019</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>20.03.2018</t>
+          <t>03.06.2019</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "Расстрой"</t>
+          <t>ООО "ТАНДЕМ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>0275071856</t>
+          <t>0278159114</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Тагирова Л. М.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>11.12.2018</t>
+          <t>04.10.2019</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/246e34a0-e5ad-4eac-abbb-ed4e0268f0bc</t>
+          <t>https://kad.arbitr.ru/Card/e133801c-c9e4-4ad4-a82b-95a54a3cfa53</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А07-4312/2018</t>
+          <t>А40-90552/2019</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>09.04.2019</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦТЕХСТРОЙМОНТАЖ"</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-8"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>0264065226</t>
+          <t>0274127760</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Хомутова С. И.</t>
-[...3 lines deleted...]
-      <c r="P65" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО из-за нарушения процедуры уведомления</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО.</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>08.06.2019</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffe595d9-b70d-43f8-8386-11d827cc7861</t>
+          <t>https://kad.arbitr.ru/Card/81ace5ad-4570-435e-bed7-81caee86b025</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-12681/2018</t>
+          <t>А40-29383/2019</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>25.01.2018</t>
+          <t>07.02.2019</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖ"</t>
+          <t>ООО "ЭНЕРГО СИЛА"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>0229013680</t>
+          <t>0278170742</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P66" s="2" t="inlineStr"/>
+        <v>315000</v>
+      </c>
+      <c r="P66" s="2" t="n">
+        <v>314420</v>
+      </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей взноса в компенсационный фонд другого СРО.</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73a58dc2-a0f9-4bcc-b808-9d8ebdbdeda7</t>
+          <t>https://kad.arbitr.ru/Card/f399e833-8abb-4cc2-b062-97351ab1897e</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-13531/2018</t>
+          <t>А40-200663/2018</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>25.01.2018</t>
+          <t>27.08.2018</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМИДЖСТРОЙУРАЛ"</t>
+          <t>ООО "Юмакс"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>0245950514</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>349660.01</v>
+        <v>300000</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при смене членства в СРО.</t>
+          <t>Перечисление взноса в компенсационный фонд новой СРО при смене членства</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>24.10.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/503c7bf7-b371-44b4-8363-1327af829b08</t>
+          <t>https://kad.arbitr.ru/Card/e52d1b55-021b-4404-940d-7c810962df97</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-10271/2018</t>
+          <t>А40-167800/2018</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>22.01.2018</t>
+          <t>19.07.2018</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРСТРОЙ"</t>
+          <t>ООО "УРАЛСТРОЙАРТ"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>0268076109</t>
+          <t>0276131900</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО по закону № 372-ФЗ</t>
+          <t>Обязание перечислить 100 000 руб. компенсационного фонда в СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>20.03.2018</t>
+          <t>01.07.2020</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcb03fc1-ee40-4919-a21b-4fd899fb23e3</t>
+          <t>https://kad.arbitr.ru/Card/9b6c885b-ffe0-4fab-aa55-b8a7ca4cbdae</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А07-846/2018</t>
+          <t>А40-140854/2018</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИНВЕСТСТРОЙ"</t>
+          <t>ООО "ЮМАКС"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>0278214654</t>
+          <t>0278161201</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr"/>
       <c r="P69" s="2" t="inlineStr"/>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка исключения из членов СРО, отсутствие уведомления о заседании совета.</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>15.06.2018</t>
+          <t>28.06.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7fdbb870-b7cd-489f-8034-0e4fe9ac6454</t>
+          <t>https://kad.arbitr.ru/Card/fc17eaed-4749-45f7-af29-77b7deaff94e</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А07-746/2018</t>
+          <t>А07-7487/2018</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>16.01.2018</t>
+          <t>21.03.2018</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>АО "ТЮМЕНСКАЯ ЭНЕРГОСБЫТОВАЯ КОМПАНИЯ"</t>
+          <t>ООО "ТЕРРА СТРОЙ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>8602067215</t>
+          <t>0275067264</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОДЖ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>0278098599</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Саяхова А. М.</t>
+          <t>Хомутова С. И.</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr"/>
-      <c r="P70" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение порядка исключения из членов СРО, отсутствие уведомления о заседании.</t>
+        </is>
+      </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>24.03.2018</t>
+          <t>05.06.2018</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47057326-a8f1-49d8-805d-4f97f74c3596</t>
+          <t>https://kad.arbitr.ru/Card/c809f2ca-7457-4f38-afb4-313793764947</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А56-1541/2018</t>
+          <t>А41-19839/2018</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>10.01.2018</t>
+          <t>20.03.2018</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ВЕКТОР"</t>
+          <t>ООО "Расстрой"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>0278186527</t>
+          <t>0275071856</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>300000</v>
+        <v>520000</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>300000</v>
+        <v>520000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>05.09.2018</t>
+          <t>11.12.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8415257-6ebd-49da-b991-e1b44a0cf66b</t>
+          <t>https://kad.arbitr.ru/Card/246e34a0-e5ad-4eac-abbb-ed4e0268f0bc</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-214660/2017</t>
+          <t>А07-4312/2018</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОРУНД"</t>
+          <t>ООО "СПЕЦТЕХСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>0255007524</t>
+          <t>0264065226</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Хомутова С. И.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
       <c r="Q72" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд новой СРО при смене членства</t>
+          <t>Признание недействительным решения об исключении из членов СРО из-за нарушения процедуры уведомления</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>07.04.2018</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63ed070e-4142-44b6-9704-ac7e052e4109</t>
+          <t>https://kad.arbitr.ru/Card/ffe595d9-b70d-43f8-8386-11d827cc7861</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-210663/2017</t>
+          <t>А40-12681/2018</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>25.01.2018</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОНТРОЛЬ"</t>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>0278213072</t>
+          <t>0229013680</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P73" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P73" s="2" t="inlineStr"/>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить 300 000 рублей взноса в компенсационный фонд другого СРО.</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52c30dd1-bebc-4127-9010-32e936411216</t>
+          <t>https://kad.arbitr.ru/Card/73a58dc2-a0f9-4bcc-b808-9d8ebdbdeda7</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А56-90634/2017</t>
+          <t>А40-13531/2018</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>25.01.2018</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИКСТРОЙ"</t>
+          <t>ООО "ИМИДЖСТРОЙУРАЛ"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>0268067023</t>
+          <t>0245950514</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P74" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>349660.01</v>
+      </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 руб. компенсационного фонда в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при смене членства в СРО.</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>12.05.2018</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6cddf4bd-5fe2-4c62-9f2c-856495d3523f</t>
+          <t>https://kad.arbitr.ru/Card/503c7bf7-b371-44b4-8363-1327af829b08</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-209032/2017</t>
+          <t>А40-10271/2018</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>22.01.2018</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИРКОМСЕРВИС"</t>
+          <t>ООО "ГОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>0276908230</t>
+          <t>0268076109</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>20.03.2018</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e53a1770-e709-4e8b-8c28-ddb480df2f85</t>
+          <t>https://kad.arbitr.ru/Card/dcb03fc1-ee40-4919-a21b-4fd899fb23e3</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-208945/2017</t>
+          <t>А07-846/2018</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>Муртазин Р. С.</t>
+          <t>ООО "СПЕЦИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0278214654</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Нурисламова И. Н.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена</t>
+          <t>Нарушение порядка исключения из членов СРО, отсутствие уведомления о заседании совета.</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>15.06.2018</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/870da26b-4197-4250-b479-a1cf6da59470</t>
+          <t>https://kad.arbitr.ru/Card/7fdbb870-b7cd-489f-8034-0e4fe9ac6454</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-208936/2017</t>
+          <t>А07-746/2018</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>16.01.2018</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО ГорСТрой</t>
+          <t>АО "ТЮМЕНСКАЯ ЭНЕРГОСБЫТОВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8602067215</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "СОДЖ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0278098599</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Саяхова А. М.</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr"/>
       <c r="P77" s="2" t="inlineStr"/>
-      <c r="Q77" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>24.03.2018</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/706886bc-0ab1-4181-aa3a-d14d963e0039</t>
+          <t>https://kad.arbitr.ru/Card/47057326-a8f1-49d8-805d-4f97f74c3596</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А53-33320/2017</t>
+          <t>А56-1541/2018</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>10.01.2018</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛАВСТРОЙ"</t>
+          <t>ООО СК "ВЕКТОР"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>0277128674</t>
+          <t>0278186527</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P78" s="2" t="n">
-        <v>321000</v>
+        <v>300000</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>21.02.2020</t>
+          <t>05.09.2018</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62dea646-9218-4843-b411-0be53e07545e</t>
+          <t>https://kad.arbitr.ru/Card/f8415257-6ebd-49da-b991-e1b44a0cf66b</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-200794/2017</t>
+          <t>А40-214660/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШКИРСКАЯ ИНЖЕНЕРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "КОРУНД"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>0274159956</t>
+          <t>0255007524</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>0274900035</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P79" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P79" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R79" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R79" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении взноса в компенсационный фонд новой СРО при смене членства</t>
+        </is>
+      </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>13.05.2021</t>
+          <t>07.04.2018</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e01bec2c-2919-49c8-8b5a-8f65f105652a</t>
+          <t>https://kad.arbitr.ru/Card/63ed070e-4142-44b6-9704-ac7e052e4109</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-200799/2017</t>
+          <t>А40-210663/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>ООО "СТРОЙКОНТРОЛЬ"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>0274093060</t>
+          <t>0278213072</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30c1dc37-9b8d-4f05-82ea-411f783028c0</t>
+          <t>https://kad.arbitr.ru/Card/52c30dd1-bebc-4127-9010-32e936411216</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-198108/2017</t>
+          <t>А40-208945/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСТРУКТИВНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>Муртазин Р. С.</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>0278212368</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация НП Объединение организаций строительного комплекса</t>
-[...2 lines deleted...]
-      <c r="L81" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>506000</v>
+        <v>500000</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>21.12.2019</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18d3ca24-1781-41fc-bc47-fbd8561f3afd</t>
+          <t>https://kad.arbitr.ru/Card/870da26b-4197-4250-b479-a1cf6da59470</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-195492/2017</t>
+          <t>А56-90634/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАРКОН"</t>
+          <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>0277125271</t>
+          <t>0268067023</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P82" s="2" t="inlineStr"/>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание ответчика перечислить 500 000 руб. компенсационного фонда в другую СРО</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>12.05.2018</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d992279d-4e33-49fa-9edd-982c45ab3ac5</t>
+          <t>https://kad.arbitr.ru/Card/6cddf4bd-5fe2-4c62-9f2c-856495d3523f</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А53-31547/2017</t>
+          <t>А40-208936/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАММА"</t>
+          <t>ООО ГорСТрой</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО, перевод взноса в компенсационный фонд и взыскание убытков</t>
+          <t>Обязание ответчика перечислить денежные средства</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>26.01.2018</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f39db149-476c-46fd-9f1b-29aa8d2bd082</t>
+          <t>https://kad.arbitr.ru/Card/706886bc-0ab1-4181-aa3a-d14d963e0039</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А07-30841/2017</t>
+          <t>А40-209032/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖ"</t>
+          <t>ООО "РИРКОМСЕРВИС"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>0229013680</t>
+          <t>0276908230</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>СРО АССОЦИАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/898428f2-1148-400e-ad4d-320dbad21a2d</t>
+          <t>https://kad.arbitr.ru/Card/e53a1770-e709-4e8b-8c28-ddb480df2f85</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-180674/2017</t>
+          <t>А53-33320/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАРКОН"</t>
+          <t>ООО "ГЛАВСТРОЙ"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>0277125271</t>
+          <t>0277128674</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Батурина Е. А.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>600000</v>
+        <v>300000</v>
       </c>
       <c r="P85" s="2" t="n">
-        <v>500000</v>
+        <v>321000</v>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. в компенсационный фонд СРО и взыскание 100 000 руб. убытков.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>21.02.2020</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44f741a4-04e4-44db-9a70-0570ed88c144</t>
+          <t>https://kad.arbitr.ru/Card/62dea646-9218-4843-b411-0be53e07545e</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-175989/2017</t>
+          <t>А40-200794/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМГОРСТРОЙ"</t>
+          <t>ООО "БАШКИРСКАЯ ИНЖЕНЕРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>0274119142</t>
+          <t>0274159956</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ РЕСПУБЛИКИ БАШКОРТОСТАН"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>0274900035</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R86" s="2" t="inlineStr"/>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>19.11.2017</t>
+          <t>13.05.2021</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dab75843-07aa-4146-8a3c-a1bdd5560dce</t>
+          <t>https://kad.arbitr.ru/Card/e01bec2c-2919-49c8-8b5a-8f65f105652a</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А07-28320/2017</t>
+          <t>А40-200799/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-8"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>0275079703</t>
+          <t>0274093060</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Хомутова С. И.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P87" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P87" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 300 000 руб. компенсационного фонда СРО в АСРОР «Союз строителей»</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/091e5f98-8a59-4ce8-9f8d-e6330bfbf988</t>
+          <t>https://kad.arbitr.ru/Card/30c1dc37-9b8d-4f05-82ea-411f783028c0</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-156755/2017</t>
+          <t>А40-198108/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФАСТРОЙ"</t>
+          <t>ООО "КОНСТРУКТИВНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>0275904089</t>
+          <t>0278212368</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация НП Объединение организаций строительного комплекса</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr"/>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P88" s="2" t="n">
-        <v>300000</v>
+        <v>506000</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
           <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>21.12.2019</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a088975-d3c9-4417-bd60-60a78709a26e</t>
+          <t>https://kad.arbitr.ru/Card/18d3ca24-1781-41fc-bc47-fbd8561f3afd</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-154063/2017</t>
+          <t>А40-195492/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВА-РЕМСТРОЙ"</t>
+          <t>ООО "СТАРКОН"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>0272019431</t>
+          <t>0277125271</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P89" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в другую СРО при смене членства</t>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a9be38d-5f04-41e0-8d65-47761d1d76b4</t>
+          <t>https://kad.arbitr.ru/Card/d992279d-4e33-49fa-9edd-982c45ab3ac5</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-153563/2017</t>
+          <t>А53-31547/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАША БЕЗОПАСНОСТЬ"</t>
+          <t>ООО "ГАММА"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>0276159180</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бутенко З. П.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи со сменой членства</t>
+          <t>Оспаривание решений СРО, перевод взноса в компенсационный фонд и взыскание убытков</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>26.01.2018</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70df7b4f-b27d-4778-9dca-c472b803e081</t>
+          <t>https://kad.arbitr.ru/Card/f39db149-476c-46fd-9f1b-29aa8d2bd082</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-153828/2017</t>
+          <t>А07-30841/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНИВЕРСАЛРЕМСТРОЙ"</t>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>0273082549</t>
+          <t>0229013680</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Нурисламова И. Н.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>11.02.2020</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c8ce4a76-577f-46af-93a1-faf79f5e2217</t>
+          <t>https://kad.arbitr.ru/Card/898428f2-1148-400e-ad4d-320dbad21a2d</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А40-137695/2017</t>
+          <t>А40-180674/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСОЮЗ"</t>
+          <t>ООО "СТАРКОН"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>0265040697</t>
+          <t>0277125271</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>500000</v>
+        <v>600000</v>
       </c>
       <c r="P92" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 руб. взноса в компенсационный фонд при смене саморегулируемой организации</t>
+          <t>Обязание перечислить 500 000 руб. в компенсационный фонд СРО и взыскание 100 000 руб. убытков.</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>14.01.2018</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b34da125-5351-4e24-bec0-71f7880cba81</t>
+          <t>https://kad.arbitr.ru/Card/44f741a4-04e4-44db-9a70-0570ed88c144</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-137492/2017</t>
+          <t>А40-175989/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРИКА"</t>
+          <t>ООО "РЕМГОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>0275086612</t>
+          <t>0274119142</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300000 руб. при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>21.12.2018</t>
+          <t>19.11.2017</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a52c3c6d-a6da-4676-92ca-17aaa7a0eae5</t>
+          <t>https://kad.arbitr.ru/Card/dab75843-07aa-4146-8a3c-a1bdd5560dce</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-130330/2017</t>
+          <t>А07-28320/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАШНЕФТЕГАЗСЕРВИС"</t>
+          <t>ООО "СМУ-8"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>0245952141</t>
+          <t>0275079703</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Хомутова С. И.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P94" s="2" t="inlineStr"/>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 рублей взноса в компенсационный фонд другой организации</t>
+          <t>Требование о перечислении 300 000 руб. компенсационного фонда СРО в АСРОР «Союз строителей»</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>30.01.2020</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8cb79d64-296a-47cd-83da-6a86905d98b8</t>
+          <t>https://kad.arbitr.ru/Card/091e5f98-8a59-4ce8-9f8d-e6330bfbf988</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А40-126468/2017</t>
+          <t>А40-156755/2017</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ НЕФТЕАВТОМАТИКА"</t>
+          <t>ООО "АЛЬФАСТРОЙ"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>0276119684</t>
+          <t>0275904089</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>320833</v>
+        <v>300000</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>320833</v>
+        <v>300000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>09.04.2018</t>
+          <t>10.04.2018</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/387f0565-9cf7-4b5d-95fe-7d70e1b9a4e9</t>
+          <t>https://kad.arbitr.ru/Card/9a088975-d3c9-4417-bd60-60a78709a26e</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А40-124462/2017</t>
+          <t>А40-154063/2017</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮНИСТРОЙ"</t>
+          <t>ООО "АКВА-РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>0277050844</t>
+          <t>0272019431</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P96" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перевести взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
+          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в другую СРО при смене членства</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>10.12.2019</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1a1fee6-67f8-4e52-b415-5dce4f9ecc95</t>
+          <t>https://kad.arbitr.ru/Card/2a9be38d-5f04-41e0-8d65-47761d1d76b4</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А40-124280/2017</t>
+          <t>А40-153828/2017</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО НПП "НЕФТЕМОДУЛЬКОМПЛЕКТ"</t>
+          <t>ООО "УНИВЕРСАЛРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>0265035305</t>
+          <t>0273082549</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P97" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>11.02.2020</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83970ef9-3a39-4080-b9f3-b487df5e66f5</t>
+          <t>https://kad.arbitr.ru/Card/c8ce4a76-577f-46af-93a1-faf79f5e2217</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-122495/2017</t>
+          <t>А40-153563/2017</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙБЛОКТЕХНОЛОГИЯ"</t>
+          <t>ООО "ВАША БЕЗОПАСНОСТЬ"</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>0274123438</t>
+          <t>0276159180</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>НП СРО Национальный Альянс Строителей</t>
-[...2 lines deleted...]
-      <c r="L98" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
-        <v>1446666.69</v>
+        <v>300000</v>
       </c>
       <c r="P98" s="2" t="n">
-        <v>1446666.69</v>
+        <v>300000</v>
       </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО прекратить членство и перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи со сменой членства</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>11.09.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d877fa74-135d-41b5-8eda-abe1afbd021f</t>
+          <t>https://kad.arbitr.ru/Card/70df7b4f-b27d-4778-9dca-c472b803e081</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А07-18849/2017</t>
+          <t>А40-137695/2017</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройСити"</t>
+          <t>ООО "СТРОЙСОЮЗ"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>0276162665</t>
+          <t>0265040697</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>НП Содействие по повышению качества строительных работ "Национальный альянс строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>312771.23</v>
+        <v>500000</v>
       </c>
       <c r="P99" s="2" t="n">
-        <v>305000</v>
+        <v>500000</v>
       </c>
       <c r="Q99" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взносы в компенсационный фонд в размере 305 000 руб. в другую СРО</t>
+          <t>Перечисление 500 000 руб. взноса в компенсационный фонд при смене саморегулируемой организации</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>14.01.2018</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4a334e0-8b5e-4928-8073-6a798704852a</t>
+          <t>https://kad.arbitr.ru/Card/b34da125-5351-4e24-bec0-71f7880cba81</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А07-16919/2017</t>
+          <t>А40-137492/2017</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГКЗ - Альянс"</t>
+          <t>ООО "ЭЛЕКТРИКА"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0275086612</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Генеральный альянс строительных организаций"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
-[...5 lines deleted...]
-      <c r="R100" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300000 руб. при переходе истца в другую СРО</t>
+        </is>
+      </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>21.12.2018</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/642085bd-8248-4063-9c81-d0bc51a8f13d</t>
+          <t>https://kad.arbitr.ru/Card/a52c3c6d-a6da-4676-92ca-17aaa7a0eae5</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А40-98241/2017</t>
+          <t>А40-130330/2017</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>14.07.2017</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "РЕСПУБЛИКАНСКИЙ ЭКОЛОГИЧЕСКИЙ ЦЕНТР"</t>
+          <t>ООО "МАШНЕФТЕГАЗСЕРВИС"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>0274151361</t>
+          <t>0245952141</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>СРО НП Строительный Альянс Монолит</t>
-[...2 lines deleted...]
-      <c r="L101" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P101" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить 500 000 рублей взноса в компенсационный фонд другой организации</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>30.01.2020</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ae17283-752a-4cc1-ac66-f0ea031061fe</t>
+          <t>https://kad.arbitr.ru/Card/8cb79d64-296a-47cd-83da-6a86905d98b8</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-93391/2017</t>
+          <t>А40-126468/2017</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО ЦЕНТР НОВЫХ ТЕХНОЛОГИЙ "ЛИДЕР"</t>
+          <t>ООО "ТОРГОВО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ НЕФТЕАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>0253015706</t>
+          <t>0276119684</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
-        <v>481334.93</v>
+        <v>320833</v>
       </c>
       <c r="P102" s="2" t="n">
-        <v>481334.93</v>
+        <v>320833</v>
       </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>09.04.2018</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8cf6ab48-3400-40d4-9e53-8096eb440fcc</t>
+          <t>https://kad.arbitr.ru/Card/387f0565-9cf7-4b5d-95fe-7d70e1b9a4e9</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А40-93393/2017</t>
+          <t>А40-124462/2017</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФМОНТАЖ"</t>
+          <t>ООО "ЮНИСТРОЙ"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>0264057218</t>
+          <t>0277050844</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="P103" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="Q103" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд новой организации.</t>
+          <t>Обязание ответчика перевести взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>10.01.2018</t>
+          <t>10.12.2019</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04f130ce-8e83-476f-bfa2-0b2e822fd441</t>
+          <t>https://kad.arbitr.ru/Card/a1a1fee6-67f8-4e52-b415-5dce4f9ecc95</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А40-93405/2017</t>
+          <t>А40-124280/2017</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГРАД"</t>
+          <t>ООО НПП "НЕФТЕМОДУЛЬКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>0275080748</t>
+          <t>0265035305</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P104" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d282fc5-6438-45c8-bd75-4d87f63f6aa1</t>
+          <t>https://kad.arbitr.ru/Card/83970ef9-3a39-4080-b9f3-b487df5e66f5</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-88399/2017</t>
+          <t>А40-122495/2017</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮЖУРАЛМОНТАЖ"</t>
+          <t>ООО "СТРОЙБЛОКТЕХНОЛОГИЯ"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>0266032716</t>
+          <t>0274123438</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО Национальный Альянс Строителей</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr"/>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
-        <v>300000</v>
+        <v>1446666.69</v>
       </c>
       <c r="P105" s="2" t="n">
-        <v>300000</v>
+        <v>1446666.69</v>
       </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО прекратить членство и перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>28.07.2018</t>
+          <t>11.09.2017</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc7537e4-7f9c-46ea-96e0-9bbb389b3407</t>
+          <t>https://kad.arbitr.ru/Card/d877fa74-135d-41b5-8eda-abe1afbd021f</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А40-48104/2017</t>
+          <t>А07-18849/2017</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСИТИ"</t>
+          <t>ООО "СтройСити"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>0276162665</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>НП Содействие по повышению качества строительных работ "Национальный альянс строителей"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>7704279746</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Салиева Л. В.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>312771.23</v>
       </c>
-      <c r="P106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="n">
+        <v>305000</v>
+      </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда и процентов</t>
+          <t>Обязание СРО перечислить взносы в компенсационный фонд в размере 305 000 руб. в другую СРО</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ed4507b-fd64-46e6-a864-c2135c7942e8</t>
+          <t>https://kad.arbitr.ru/Card/e4a334e0-8b5e-4928-8073-6a798704852a</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А40-48094/2017</t>
+          <t>А07-16919/2017</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖПЛЮС"</t>
+          <t>ООО "ГКЗ - Альянс"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>0274174947</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоциация саморегулируемая организация "Генеральный альянс строительных организаций"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Нурисламова И. Н.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>15.10.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ed84ee5-283a-4a17-ba64-902f0e7a8a55</t>
+          <t>https://kad.arbitr.ru/Card/642085bd-8248-4063-9c81-d0bc51a8f13d</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А40-38137/2017</t>
+          <t>А40-98241/2017</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>02.03.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЕНИЕ ЗАКАЗЧИКА РАБОТ ПО ДОМОСТРОЕНИЮ И БЛАГОУСТРОЙСТВУ"</t>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "РЕСПУБЛИКАНСКИЙ ЭКОЛОГИЧЕСКИЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>0276151871</t>
+          <t>0274151361</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО НП Строительный Альянс Монолит</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr"/>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P108" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>29.03.2022</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f2973df-5cac-4c8b-a8de-e6ff13c01d7a</t>
+          <t>https://kad.arbitr.ru/Card/0ae17283-752a-4cc1-ac66-f0ea031061fe</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А40-33302/2017</t>
+          <t>А40-93405/2017</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШЭНПРОМ"</t>
+          <t>ООО "СТРОЙГРАД"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>0277136467</t>
+          <t>0275080748</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>308131.37</v>
+        <v>300000</v>
       </c>
       <c r="P109" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300 000 руб. взноса в компенсационный фонд СРО и взыскание процентов.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8b0dd08-a07b-4877-be29-bb114d9153e1</t>
+          <t>https://kad.arbitr.ru/Card/4d282fc5-6438-45c8-bd75-4d87f63f6aa1</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-27908/2017</t>
+          <t>А40-93391/2017</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРАВТОТРАНС"</t>
+          <t>ООО ЦЕНТР НОВЫХ ТЕХНОЛОГИЙ "ЛИДЕР"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>0271006581</t>
+          <t>0253015706</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>511637.84</v>
+        <v>481334.93</v>
       </c>
       <c r="P110" s="2" t="n">
-        <v>500000</v>
+        <v>481334.93</v>
       </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 руб. компенсационного фонда СРО и взыскание процентов.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0f8628f-f348-49df-9a68-356749ed07f1</t>
+          <t>https://kad.arbitr.ru/Card/8cf6ab48-3400-40d4-9e53-8096eb440fcc</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-13858/2017</t>
+          <t>А40-93393/2017</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>23.01.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>АО "БАШБРОЙЛЕР"</t>
+          <t>ООО "ПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>0234008090</t>
+          <t>0264057218</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P111" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене членства в организации</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд новой организации.</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>10.01.2018</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4dfe0c46-9720-463a-a882-03d74baa5e47</t>
+          <t>https://kad.arbitr.ru/Card/04f130ce-8e83-476f-bfa2-0b2e822fd441</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-235606/2016</t>
+          <t>А40-88399/2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>24.11.2016</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕХКОЛОННА №19 ВОЛГОЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>ООО "ЮЖУРАЛМОНТАЖ"</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>0276106565</t>
+          <t>0266032716</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P112" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО по неперечислению взноса в компенсационный фонд 500 000 руб.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>28.07.2018</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a51736fc-7299-4c0e-9c88-87e22f56442f</t>
+          <t>https://kad.arbitr.ru/Card/cc7537e4-7f9c-46ea-96e0-9bbb389b3407</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А07-12517/2010</t>
+          <t>А40-48104/2017</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>12.07.2010</t>
+          <t>17.03.2017</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО Анод-Урал</t>
+          <t>ООО "СТРОЙСИТИ"</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>0277063610</t>
+          <t>0276162665</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>ЗАО ЖилСтройРеконструкция</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>0274072913</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Воронкова Е. Г.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
-        <v>226000</v>
+        <v>312771.23</v>
       </c>
       <c r="P113" s="2" t="inlineStr"/>
       <c r="Q113" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 226 000 руб. задолженности и процентов по договору займа.</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда и процентов</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>16.11.2010</t>
+          <t>25.05.2017</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22716e68-10bc-4fb1-b22c-978f8e269709</t>
+          <t>https://kad.arbitr.ru/Card/8ed4507b-fd64-46e6-a864-c2135c7942e8</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
+          <t>А40-48094/2017</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОНТАЖПЛЮС"</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>0274174947</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="n">
+        <v>347824.84</v>
+      </c>
+      <c r="P114" s="2" t="n">
+        <v>335000</v>
+      </c>
+      <c r="Q114" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R114" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд 335000 руб. и взыскание процентов 12824.84 руб.</t>
+        </is>
+      </c>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2017</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ed84ee5-283a-4a17-ba64-902f0e7a8a55</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>А40-38137/2017</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2017</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G115" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УПРАВЛЕНИЕ ЗАКАЗЧИКА РАБОТ ПО ДОМОСТРОЕНИЮ И БЛАГОУСТРОЙСТВУ"</t>
+        </is>
+      </c>
+      <c r="I115" s="2" t="inlineStr">
+        <is>
+          <t>0276151871</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P115" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q115" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R115" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2022</t>
+        </is>
+      </c>
+      <c r="T115" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U115" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6f2973df-5cac-4c8b-a8de-e6ff13c01d7a</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>А40-33302/2017</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2017</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E116" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАШЭНПРОМ"</t>
+        </is>
+      </c>
+      <c r="I116" s="2" t="inlineStr">
+        <is>
+          <t>0277136467</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
+      <c r="M116" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N116" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="n">
+        <v>308131.37</v>
+      </c>
+      <c r="P116" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q116" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R116" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление 300 000 руб. взноса в компенсационный фонд СРО и взыскание процентов.</t>
+        </is>
+      </c>
+      <c r="S116" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2017</t>
+        </is>
+      </c>
+      <c r="T116" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U116" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d8b0dd08-a07b-4877-be29-bb114d9153e1</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>А40-27908/2017</t>
+        </is>
+      </c>
+      <c r="C117" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2017</t>
+        </is>
+      </c>
+      <c r="D117" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E117" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F117" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G117" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕВЕРАВТОТРАНС"</t>
+        </is>
+      </c>
+      <c r="I117" s="2" t="inlineStr">
+        <is>
+          <t>0271006581</t>
+        </is>
+      </c>
+      <c r="J117" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K117" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L117" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M117" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N117" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="n">
+        <v>511637.84</v>
+      </c>
+      <c r="P117" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q117" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R117" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление 500 000 руб. компенсационного фонда СРО и взыскание процентов.</t>
+        </is>
+      </c>
+      <c r="S117" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2017</t>
+        </is>
+      </c>
+      <c r="T117" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U117" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b0f8628f-f348-49df-9a68-356749ed07f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" s="2" t="inlineStr">
+        <is>
+          <t>А40-13858/2017</t>
+        </is>
+      </c>
+      <c r="C118" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2017</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E118" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F118" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G118" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="inlineStr">
+        <is>
+          <t>АО "БАШБРОЙЛЕР"</t>
+        </is>
+      </c>
+      <c r="I118" s="2" t="inlineStr">
+        <is>
+          <t>0234008090</t>
+        </is>
+      </c>
+      <c r="J118" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K118" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M118" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N118" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O118" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P118" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q118" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R118" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене членства в организации</t>
+        </is>
+      </c>
+      <c r="S118" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2017</t>
+        </is>
+      </c>
+      <c r="T118" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U118" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4dfe0c46-9720-463a-a882-03d74baa5e47</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" s="2" t="inlineStr">
+        <is>
+          <t>А40-235606/2016</t>
+        </is>
+      </c>
+      <c r="C119" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2016</t>
+        </is>
+      </c>
+      <c r="D119" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E119" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F119" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G119" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МЕХКОЛОННА №19 ВОЛГОЭЛЕКТРОСЕТЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I119" s="2" t="inlineStr">
+        <is>
+          <t>0276106565</t>
+        </is>
+      </c>
+      <c r="J119" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K119" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L119" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M119" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N119" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P119" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q119" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R119" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО по неперечислению взноса в компенсационный фонд 500 000 руб.</t>
+        </is>
+      </c>
+      <c r="S119" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2018</t>
+        </is>
+      </c>
+      <c r="T119" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U119" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a51736fc-7299-4c0e-9c88-87e22f56442f</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>А07-12517/2010</t>
+        </is>
+      </c>
+      <c r="C120" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2010</t>
+        </is>
+      </c>
+      <c r="D120" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E120" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F120" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G120" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="inlineStr">
+        <is>
+          <t>ООО Анод-Урал</t>
+        </is>
+      </c>
+      <c r="I120" s="2" t="inlineStr">
+        <is>
+          <t>0277063610</t>
+        </is>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K120" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО ЖилСтройРеконструкция</t>
+        </is>
+      </c>
+      <c r="L120" s="2" t="inlineStr">
+        <is>
+          <t>0274072913</t>
+        </is>
+      </c>
+      <c r="M120" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N120" s="2" t="inlineStr">
+        <is>
+          <t>Воронкова Е. Г.</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="n">
+        <v>226000</v>
+      </c>
+      <c r="P120" s="2" t="inlineStr"/>
+      <c r="Q120" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R120" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание 226 000 руб. задолженности и процентов по договору займа.</t>
+        </is>
+      </c>
+      <c r="S120" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2010</t>
+        </is>
+      </c>
+      <c r="T120" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U120" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22716e68-10bc-4fb1-b22c-978f8e269709</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="n">
+        <v>120</v>
+      </c>
+      <c r="B121" s="2" t="inlineStr">
+        <is>
           <t>А07-7786/2010</t>
         </is>
       </c>
-      <c r="C114" s="2" t="inlineStr">
+      <c r="C121" s="2" t="inlineStr">
         <is>
           <t>30.04.2010</t>
         </is>
       </c>
-      <c r="D114" s="2" t="inlineStr">
+      <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E114" s="2" t="inlineStr">
+      <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F114" s="2" t="inlineStr">
+      <c r="F121" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G114" s="2" t="inlineStr">
+      <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H114" s="2" t="inlineStr">
+      <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Межрайонная ИФНС России № 20 по Республике Башкортостан</t>
         </is>
       </c>
-      <c r="I114" s="2" t="inlineStr">
+      <c r="I121" s="2" t="inlineStr">
         <is>
           <t>0256012781</t>
         </is>
       </c>
-      <c r="J114" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K114" s="2" t="inlineStr">
+      <c r="J121" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K121" s="2" t="inlineStr">
         <is>
           <t>ООО "Стройтехсервис"</t>
         </is>
       </c>
-      <c r="L114" s="2" t="inlineStr">
+      <c r="L121" s="2" t="inlineStr">
         <is>
           <t>0277070093</t>
         </is>
       </c>
-      <c r="M114" s="2" t="inlineStr">
+      <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
-      <c r="N114" s="2" t="inlineStr">
+      <c r="N121" s="2" t="inlineStr">
         <is>
           <t>Султанов В. И.</t>
         </is>
       </c>
-      <c r="O114" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S114" s="2" t="inlineStr">
+      <c r="O121" s="2" t="inlineStr"/>
+      <c r="P121" s="2" t="inlineStr"/>
+      <c r="Q121" s="2" t="inlineStr"/>
+      <c r="R121" s="2" t="inlineStr"/>
+      <c r="S121" s="2" t="inlineStr">
         <is>
           <t>14.11.2014</t>
         </is>
       </c>
-      <c r="T114" s="2" t="inlineStr">
+      <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U114" s="3" t="inlineStr">
+      <c r="U121" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c90d151c-c169-4618-8a7a-31a958332159</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -11812,44 +12415,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>