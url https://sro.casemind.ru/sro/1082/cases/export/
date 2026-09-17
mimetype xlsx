--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf2e83c-f06a-4b8b-80b5-9739a9fdfc4e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d653c5-87dd-43e2-8e36-c4003fe01cb8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79520918-5efa-4834-89b0-82657f4c5f3f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c378d6d-6153-4916-b8fc-700406016861" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edfb378d-2f37-45a1-b78c-388d5c28eea1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72a7e000-f28a-4f61-a1ec-bc43b539115b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53c434d6-bb20-400d-bcf2-60ced359b5b4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab3ba290-b2e9-4270-afbe-c0dd09679a7e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69c598fe-8396-40b0-9f8f-a6f80ee240ae" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4335d3b9-961f-4fe0-81cb-66eaa0732ac5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea1e6430-b980-4698-9efa-44a73efee4b1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5840049b-aefc-46d5-a1f8-fd44d46ae3fb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38a3d145-cf8a-47f5-ad06-a75a19afe3f6" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9170d4d-6c67-487e-9428-df17f7b1cc1f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47d5e9c3-bbc7-4614-be34-a9ffb225bcbb" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bce96932-7cf3-4824-9f4b-79bd1ab0d967" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba7d18cb-3db3-4c28-b3dd-6c1ed373a8c8" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5c14009-cf42-40fb-bdd3-c6e0569ae898" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ad95412-6821-43d9-9300-e552f920e149" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72d0acac-3297-496f-a0b1-b0ad8d95ebc5" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bde73ec3-8401-4318-9d50-8d9989bbb7b0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9091c520-ad46-4f9b-b821-654a799b60e5" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57682ea3-75c5-4293-bb14-e25fe89ef8d8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa162df3-a3c6-47e7-a264-ac5ee5d1fdd2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/830147f5-5f5f-4b82-a64c-537b6d471da9" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9fa0d0e-899b-4790-b361-520af7c0206e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab10dbc2-f4a0-4aba-8149-ca1f29bd6fcd" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4170ff57-fa9a-4013-a33b-db293c2e54b9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65548d50-f86c-48ff-a315-82dcb1ad5915" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f70ea707-24d1-4526-a9fc-76b14bbf7dae" TargetMode="External" Id="rId30" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2673ef0-cca0-4349-8f5d-54d0286ede57" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd756d6f-f043-4b19-a5f2-218a656f67e8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf2e83c-f06a-4b8b-80b5-9739a9fdfc4e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d653c5-87dd-43e2-8e36-c4003fe01cb8" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79520918-5efa-4834-89b0-82657f4c5f3f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c378d6d-6153-4916-b8fc-700406016861" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edfb378d-2f37-45a1-b78c-388d5c28eea1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72a7e000-f28a-4f61-a1ec-bc43b539115b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53c434d6-bb20-400d-bcf2-60ced359b5b4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab3ba290-b2e9-4270-afbe-c0dd09679a7e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69c598fe-8396-40b0-9f8f-a6f80ee240ae" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4335d3b9-961f-4fe0-81cb-66eaa0732ac5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea1e6430-b980-4698-9efa-44a73efee4b1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5840049b-aefc-46d5-a1f8-fd44d46ae3fb" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38a3d145-cf8a-47f5-ad06-a75a19afe3f6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c227d90f-e778-420b-a703-471734b22535" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9170d4d-6c67-487e-9428-df17f7b1cc1f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47d5e9c3-bbc7-4614-be34-a9ffb225bcbb" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bce96932-7cf3-4824-9f4b-79bd1ab0d967" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba7d18cb-3db3-4c28-b3dd-6c1ed373a8c8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5c14009-cf42-40fb-bdd3-c6e0569ae898" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ad95412-6821-43d9-9300-e552f920e149" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72d0acac-3297-496f-a0b1-b0ad8d95ebc5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bde73ec3-8401-4318-9d50-8d9989bbb7b0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9091c520-ad46-4f9b-b821-654a799b60e5" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57682ea3-75c5-4293-bb14-e25fe89ef8d8" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa162df3-a3c6-47e7-a264-ac5ee5d1fdd2" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/830147f5-5f5f-4b82-a64c-537b6d471da9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9fa0d0e-899b-4790-b361-520af7c0206e" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab10dbc2-f4a0-4aba-8149-ca1f29bd6fcd" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4170ff57-fa9a-4013-a33b-db293c2e54b9" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65548d50-f86c-48ff-a315-82dcb1ad5915" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f70ea707-24d1-4526-a9fc-76b14bbf7dae" TargetMode="External" Id="rId33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U31"/>
+  <dimension ref="A1:U34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,3041 +589,3303 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А07-6586/2026</t>
+          <t>А07-31672/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
+          <t>ОСП ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>0278039018</t>
+          <t>0278176470</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Загретдинова Р. Д.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6bf2e83c-f06a-4b8b-80b5-9739a9fdfc4e</t>
+          <t>https://kad.arbitr.ru/Card/d2673ef0-cca0-4349-8f5d-54d0286ede57</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А07-6367/2026</t>
+          <t>А07-27748/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>25.02.2026</t>
+          <t>06.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>0278039018</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей СРО "БашстройТЭК"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
+          <t>Пакутин А. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>15.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16d653c5-87dd-43e2-8e36-c4003fe01cb8</t>
+          <t>https://kad.arbitr.ru/Card/dd756d6f-f043-4b19-a5f2-218a656f67e8</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А07-4897/2026</t>
+          <t>А07-6586/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>13.02.2026</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ОГКУ "Томскавтодор"</t>
+          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7018002700</t>
+          <t>0278039018</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>18 арбитражный апелляционный суд</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Арямов А. А.</t>
+          <t>Загретдинова Р. Д.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79520918-5efa-4834-89b0-82657f4c5f3f</t>
+          <t>https://kad.arbitr.ru/Card/6bf2e83c-f06a-4b8b-80b5-9739a9fdfc4e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А07-4709/2026</t>
+          <t>А07-6367/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ОГКУ "Томскавтодор"</t>
+          <t>АО "ТРАНСНЕФТЬ - УРАЛ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7018002700</t>
+          <t>0278039018</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
+          <t>Ассоциация строителей СРО "БашстройТЭК"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Шамсутдинов Э. Р.</t>
+          <t>Савельева Д. Р.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c378d6d-6153-4916-b8fc-700406016861</t>
+          <t>https://kad.arbitr.ru/Card/16d653c5-87dd-43e2-8e36-c4003fe01cb8</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А07-3950/2026</t>
+          <t>А07-4897/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>13.02.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО АЛРОСА-ГАЗ</t>
+          <t>ОГКУ "Томскавтодор"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7018002700</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>18 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Назаркин А. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Арямов А. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/edfb378d-2f37-45a1-b78c-388d5c28eea1</t>
+          <t>https://kad.arbitr.ru/Card/79520918-5efa-4834-89b0-82657f4c5f3f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А07-39154/2025</t>
+          <t>А07-4709/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>13.11.2025</t>
+          <t>12.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
+          <t>ОГКУ "Томскавтодор"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7018002700</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей СРО "БашстройТЭК"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Хазиахметова З. Р.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шамсутдинов Э. Р.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>21.03.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72a7e000-f28a-4f61-a1ec-bc43b539115b</t>
+          <t>https://kad.arbitr.ru/Card/3c378d6d-6153-4916-b8fc-700406016861</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А07-29247/2025</t>
+          <t>А07-3950/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+          <t>АО АЛРОСА-ГАЗ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0278176470</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей СРО "БашстройТЭК"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Фаткуллина Ф. И.</t>
+          <t>Назаркин А. И.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>1700000</v>
+        <v>83138750</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств по госконтракту № 04/2018-213 от 03.11.2018, акты комиссионного осмотра объекта.</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена СРО (ООО «БАШКИРСКОЕ УПРАВЛЕНИЕ БУРОВЫХ РАБОТ»), вытекающим из договора строительного подряда №110/24 от 03.05.2024 в связи с односторонним отказом от исполнения договора и невозвратом аванса.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53c434d6-bb20-400d-bcf2-60ced359b5b4</t>
+          <t>https://kad.arbitr.ru/Card/edfb378d-2f37-45a1-b78c-388d5c28eea1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А67-7898/2025</t>
+          <t>А07-39154/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>13.11.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Областное государственное казенное учреждение "Управление автомобильных дорог Томской области"</t>
+          <t>НО Фонд модернизации ЖКХ Оренбургской области</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7018002700</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
+          <t>Ассоциация строителей СРО "БашстройТЭК"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Какушкина Н. Н.</t>
+          <t>Хазиахметова З. Р.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>1738957.43</v>
+        <v>4843599.6</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО (ст. 60.1 ГрК РФ) за неисполнение обязательств членом СРО (ООО «РАДСАФ») по государственному контракту № 3-р-т23 от 17.03.2023.</t>
+          <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>18.09.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab3ba290-b2e9-4270-afbe-c0dd09679a7e</t>
+          <t>https://kad.arbitr.ru/Card/72a7e000-f28a-4f61-a1ec-bc43b539115b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-79152/2025</t>
+          <t>А07-29247/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.04.2025</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>0278176470</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛСТРОЙГРУПП"</t>
+          <t>Ассоциация строителей СРО "БашстройТЭК"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>0268068316</t>
+          <t>0273900032</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Фаткуллина Ф. И.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>541816.16</v>
-[...3 lines deleted...]
-      </c>
+        <v>1700000</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Взыскание средств по госконтракту № 04/2018-213 от 03.11.2018, акты комиссионного осмотра объекта.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>28.03.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69c598fe-8396-40b0-9f8f-a6f80ee240ae</t>
+          <t>https://kad.arbitr.ru/Card/53c434d6-bb20-400d-bcf2-60ced359b5b4</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А07-8320/2024</t>
+          <t>А67-7898/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19.03.2024</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
+          <t>Областное государственное казенное учреждение "Управление автомобильных дорог Томской области"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>7018002700</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>0273900032</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Салиева Л. В.</t>
+          <t>Какушкина Н. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1738957.43</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО (ст. 60.1 ГрК РФ) за неисполнение обязательств членом СРО (ООО «РАДСАФ») по государственному контракту № 3-р-т23 от 17.03.2023.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>28.02.2025</t>
+          <t>18.09.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4335d3b9-961f-4fe0-81cb-66eaa0732ac5</t>
+          <t>https://kad.arbitr.ru/Card/ab3ba290-b2e9-4270-afbe-c0dd09679a7e</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А07-14499/2022</t>
+          <t>А40-79152/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>20.05.2022</t>
+          <t>02.04.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
+          <t>ООО "УРАЛСТРОЙГРУПП"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>0273900032</t>
+          <t>0268068316</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Шагабутдинова З. Ф.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>850000</v>
+        <v>541816.16</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>850000</v>
+        <v>514816.16</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда (неустойка)</t>
+          <t>Взыскание неосновательного обогащения</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>20.06.2023</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea1e6430-b980-4698-9efa-44a73efee4b1</t>
+          <t>https://kad.arbitr.ru/Card/69c598fe-8396-40b0-9f8f-a6f80ee240ae</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А07-10594/2022</t>
+          <t>А07-8320/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>12.04.2022</t>
+          <t>19.03.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>0277071467</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОМАТЕРИАЛЫ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>0275035022</t>
+          <t>0273900032</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
+          <t>Салиева Л. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>113917620.83</v>
+        <v>1500000</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>1500000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков работ и штрафа за расторжение договора строительного подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>03.05.2023</t>
+          <t>28.02.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5840049b-aefc-46d5-a1f8-fd44d46ae3fb</t>
+          <t>https://kad.arbitr.ru/Card/4335d3b9-961f-4fe0-81cb-66eaa0732ac5</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А07-10402/2022</t>
+          <t>А07-14499/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>11.04.2022</t>
+          <t>20.05.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>0277071467</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОМАТЕРИАЛЫ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>0275035022</t>
+          <t>0273900032</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
+          <t>Шагабутдинова З. Ф.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>3353336.11</v>
+        <v>850000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>600000</v>
+        <v>850000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки и штрафа за нарушение сроков выполнения работ по договору строительного подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда (неустойка)</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>06.10.2022</t>
+          <t>20.06.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38a3d145-cf8a-47f5-ad06-a75a19afe3f6</t>
+          <t>https://kad.arbitr.ru/Card/ea1e6430-b980-4698-9efa-44a73efee4b1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А07-20324/2021</t>
+          <t>А07-10594/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>27.07.2021</t>
+          <t>12.04.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>0277071467</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
+          <t>ООО "ЭЛЕКТРОМАТЕРИАЛЫ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>0273900032</t>
+          <t>0275035022</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Нурисламова И. Н.</t>
+          <t>Кузнецов Д. П.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>6380661.42</v>
+        <v>113917620.83</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>6377661.42</v>
+        <v>1500000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом заверений об обстоятельствах по договору подряда</t>
+          <t>Взыскание неустойки за нарушение сроков работ и штрафа за расторжение договора строительного подряда</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.12.2022</t>
+          <t>03.05.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9170d4d-6c67-487e-9428-df17f7b1cc1f</t>
+          <t>https://kad.arbitr.ru/Card/5840049b-aefc-46d5-a1f8-fd44d46ae3fb</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А07-42097/2019</t>
+          <t>А07-10402/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>23.12.2019</t>
+          <t>11.04.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>0277071467</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭЛЕКТРОМАТЕРИАЛЫ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>0275035022</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Проскурякова С. В.</t>
+          <t>Кузнецов Д. П.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>35519592</v>
+        <v>3353336.11</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>850000</v>
+        <v>600000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда</t>
+          <t>Взыскание неустойки и штрафа за нарушение сроков выполнения работ по договору строительного подряда</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>27.02.2021</t>
+          <t>06.10.2022</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47d5e9c3-bbc7-4614-be34-a9ffb225bcbb</t>
+          <t>https://kad.arbitr.ru/Card/38a3d145-cf8a-47f5-ad06-a75a19afe3f6</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А07-31620/2019</t>
+          <t>А07-33216/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>20.09.2019</t>
+          <t>01.12.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>0274992903</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОМАТЕРИАЛЫ"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЙ ХОЛДИНГ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>0275035022</t>
+          <t>0278926443</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Фазлыева З. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кузнецов Д. П.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>22.06.2021</t>
+          <t>26.01.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bce96932-7cf3-4824-9f4b-79bd1ab0d967</t>
+          <t>https://kad.arbitr.ru/Card/c227d90f-e778-420b-a703-471734b22535</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А08-8688/2017</t>
+          <t>А07-20324/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>27.07.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗ-КОНТРОЛЬ"</t>
+          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>0274099880</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАШСТРОЙТЭК"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>0273900032</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Нурисламова И. Н.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>521326.22</v>
+        <v>6380661.42</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>521326.22</v>
+        <v>6377661.42</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другое СРО и возврат ошибочного членского взноса</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом заверений об обстоятельствах по договору подряда</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>20.12.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba7d18cb-3db3-4c28-b3dd-6c1ed373a8c8</t>
+          <t>https://kad.arbitr.ru/Card/b9170d4d-6c67-487e-9428-df17f7b1cc1f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-165052/2017</t>
+          <t>А07-42097/2019</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>23.12.2019</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЛИДЕР ИННОВАЦИЙ"</t>
+          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>0276904356</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "ЭЛЕКТРОМАТЕРИАЛЫ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>0275035022</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Проскурякова С. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>400000</v>
+        <v>35519592</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>300000</v>
+        <v>850000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>27.02.2021</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5c14009-cf42-40fb-bdd3-c6e0569ae898</t>
+          <t>https://kad.arbitr.ru/Card/47d5e9c3-bbc7-4614-be34-a9ffb225bcbb</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-65926/2017</t>
+          <t>А07-31620/2019</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>20.09.2019</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРИСТАЛЛ"</t>
+          <t>ООО "БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>0278199910</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "ЭЛЕКТРОМАТЕРИАЛЫ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>0275035022</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Фазлыева З. Г.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>500000</v>
+        <v>16478198.73</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>500000</v>
+        <v>6676580.45</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание штрафов за нарушение заверений об обстоятельствах (понижение уровня ответственности в СРО)</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>02.01.2018</t>
+          <t>22.06.2021</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ad95412-6821-43d9-9300-e552f920e149</t>
+          <t>https://kad.arbitr.ru/Card/bce96932-7cf3-4824-9f4b-79bd1ab0d967</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-151414/2017</t>
+          <t>А08-8688/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИСТЕМЫ КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "ГАЗ-КОНТРОЛЬ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>0275070122</t>
+          <t>0274099880</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>400000</v>
+        <v>521326.22</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>300000</v>
+        <v>521326.22</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300000 руб. взноса в компфонд новой СРО и взыскание 100000 руб. убытков</t>
+          <t>Перечисление взноса в компфонд при переходе в другое СРО и возврат ошибочного членского взноса</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72d0acac-3297-496f-a0b1-b0ad8d95ebc5</t>
+          <t>https://kad.arbitr.ru/Card/ba7d18cb-3db3-4c28-b3dd-6c1ed373a8c8</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-148154/2017</t>
+          <t>А40-165052/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЛИДЕР ИННОВАЦИЙ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>0274166600</t>
+          <t>0276904356</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bde73ec3-8401-4318-9d50-8d9989bbb7b0</t>
+          <t>https://kad.arbitr.ru/Card/d5c14009-cf42-40fb-bdd3-c6e0569ae898</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-122494/2017</t>
+          <t>А56-65926/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕКСУССИСТЕМС"</t>
+          <t>ООО "КРИСТАЛЛ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>0278913532</t>
+          <t>0278199910</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7717163636</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>02.01.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9091c520-ad46-4f9b-b821-654a799b60e5</t>
+          <t>https://kad.arbitr.ru/Card/7ad95412-6821-43d9-9300-e552f920e149</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-108679/2017</t>
+          <t>А40-151414/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>16.08.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙИНВЕСТ"</t>
+          <t>ООО "СИСТЕМЫ КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>0264068700</t>
+          <t>0275070122</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание перечислить 300000 руб. взноса в компфонд новой СРО и взыскание 100000 руб. убытков</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57682ea3-75c5-4293-bb14-e25fe89ef8d8</t>
+          <t>https://kad.arbitr.ru/Card/72d0acac-3297-496f-a0b1-b0ad8d95ebc5</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А53-10489/2017</t>
+          <t>А40-148154/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>10.08.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭРЕДУ"</t>
+          <t>ООО "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>0274132376</t>
+          <t>0274166600</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Губенко М. И.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей в новую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>05.06.2019</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa162df3-a3c6-47e7-a264-ac5ee5d1fdd2</t>
+          <t>https://kad.arbitr.ru/Card/bde73ec3-8401-4318-9d50-8d9989bbb7b0</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-49267/2017</t>
+          <t>А40-122494/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСУРС"</t>
+          <t>ООО "НЕКСУССИСТЕМС"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>0276132621</t>
+          <t>0278913532</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7717163636</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд другой СРО при переходе истца.</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/830147f5-5f5f-4b82-a64c-537b6d471da9</t>
+          <t>https://kad.arbitr.ru/Card/9091c520-ad46-4f9b-b821-654a799b60e5</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-42369/2017</t>
+          <t>А40-108679/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМВОДОКАНАЛ"</t>
+          <t>ООО "ЭНЕРГОСТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>0266033685</t>
+          <t>0264068700</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННАЯ ИНВЕСТИЦИОННАЯ КОМПАНИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7811524960</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>1000000</v>
+        <v>400000</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса компенсационного фонда в другую СРО в связи с переходом истца</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9fa0d0e-899b-4790-b361-520af7c0206e</t>
+          <t>https://kad.arbitr.ru/Card/57682ea3-75c5-4293-bb14-e25fe89ef8d8</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-34841/2017</t>
+          <t>А53-10489/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАШИНВЕСТСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭРЕДУ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>0276122831</t>
+          <t>0274132376</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Губенко М. И.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P28" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей в новую СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>05.06.2019</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab10dbc2-f4a0-4aba-8149-ca1f29bd6fcd</t>
+          <t>https://kad.arbitr.ru/Card/aa162df3-a3c6-47e7-a264-ac5ee5d1fdd2</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-27588/2017</t>
+          <t>А40-49267/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗ-СЕРВИС"</t>
+          <t>ООО "РЕСУРС"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>0202009990</t>
+          <t>0276132621</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P29" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 руб. в другую СРО</t>
+          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд другой СРО при переходе истца.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4170ff57-fa9a-4013-a33b-db293c2e54b9</t>
+          <t>https://kad.arbitr.ru/Card/830147f5-5f5f-4b82-a64c-537b6d471da9</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-20378/2017</t>
+          <t>А40-42369/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО Научно-производственная компания УРАЛСИБСТРОЙ</t>
+          <t>ООО "ПРОМВОДОКАНАЛ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0266033685</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННАЯ ИНВЕСТИЦИОННАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7811524960</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса компенсационного фонда в другую СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65548d50-f86c-48ff-a315-82dcb1ad5915</t>
+          <t>https://kad.arbitr.ru/Card/e9fa0d0e-899b-4790-b361-520af7c0206e</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
+          <t>А40-34841/2017</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2017</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАШИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>0276122831</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2017</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab10dbc2-f4a0-4aba-8149-ca1f29bd6fcd</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А40-27588/2017</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2017</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗ-СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>0202009990</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 руб. в другую СРО</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2017</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4170ff57-fa9a-4013-a33b-db293c2e54b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А40-20378/2017</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2017</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО Научно-производственная компания УРАЛСИБСТРОЙ</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q33" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2017</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65548d50-f86c-48ff-a315-82dcb1ad5915</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
           <t>А60-3675/2017</t>
         </is>
       </c>
-      <c r="C31" s="2" t="inlineStr">
+      <c r="C34" s="2" t="inlineStr">
         <is>
           <t>31.01.2017</t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr">
+      <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E31" s="2" t="inlineStr">
+      <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F31" s="2" t="inlineStr">
+      <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G31" s="2" t="inlineStr">
+      <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H31" s="2" t="inlineStr">
+      <c r="H34" s="2" t="inlineStr">
         <is>
           <t>ООО "ПРОГРЕССИВНЫЕ ЭНЕРГЕТИЧЕСКИЕ СИСТЕМЫ"</t>
         </is>
       </c>
-      <c r="I31" s="2" t="inlineStr">
+      <c r="I34" s="2" t="inlineStr">
         <is>
           <t>0264060154</t>
         </is>
       </c>
-      <c r="J31" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K31" s="2" t="inlineStr">
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
         </is>
       </c>
-      <c r="L31" s="2" t="inlineStr">
+      <c r="L34" s="2" t="inlineStr">
         <is>
           <t>6672302532</t>
         </is>
       </c>
-      <c r="M31" s="2" t="inlineStr">
+      <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
-      <c r="N31" s="2" t="inlineStr">
+      <c r="N34" s="2" t="inlineStr">
         <is>
           <t>Дёмина Т. А.</t>
         </is>
       </c>
-      <c r="O31" s="2" t="n">
+      <c r="O34" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P31" s="2" t="n">
+      <c r="P34" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="Q31" s="2" t="inlineStr">
+      <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R31" s="2" t="inlineStr">
+      <c r="R34" s="2" t="inlineStr">
         <is>
           <t>Исключение из СРО и перевод взноса в компенсационный фонд 500 000 руб. в новую организацию</t>
         </is>
       </c>
-      <c r="S31" s="2" t="inlineStr">
+      <c r="S34" s="2" t="inlineStr">
         <is>
           <t>07.06.2017</t>
         </is>
       </c>
-      <c r="T31" s="2" t="inlineStr">
+      <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U31" s="3" t="inlineStr">
+      <c r="U34" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f70ea707-24d1-4526-a9fc-76b14bbf7dae</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>