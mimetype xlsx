--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>Союз "Саморегулируемая организация "Межрегиональный альянс строителей"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0107017649</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Чуриков В. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3b619378-7a68-43fe-af92-840519264d82</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А32-55719/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>19.09.2025</t>
@@ -757,51 +757,51 @@
         <is>
           <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Черный Н. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>92161497.23999999</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание компенсационной выплаты из средств компенсационного фонда СРО в связи с неисполнением или ненадлежащим исполнением обязательств членом СРО (ООО «ТЕХСТРОЙГРУПП») по договору строительного подряда.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>27.04.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6db1484e-ea7d-4df8-ac47-8b14611ecf9e</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А32-53251/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>06.09.2024</t>